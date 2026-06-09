--- v0 (2025-11-16)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9365799" w14:textId="9365799">
+    <w:p w14:paraId="4f2a2a4" w14:textId="4f2a2a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,150 +113,180 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 17 мамырдағы № 339 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 4 маусымда № 16985 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жер қойнауы және жер қойнауын пайдалану туралы"2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің 265-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің 265-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-тармағына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 30.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 323</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -960,94 +990,194 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Кен іздеушілікке арналған лицензияларды беруге өтініштерді беру және қарау қағидалары (бұдан әрі - Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің (бұдан әрі - Кодекс) 265-бабының </w:t>
+      1. Кен іздеушілікке арналған лицензияларды беруге өтініштерді беру және қарау қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 265-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әірленген және кен іздеушілікке арналған лицензияларды беруге өтініштерді беру және қарау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және кен іздеушілікке арналған лицензияларды беруге өтініштерді беру және қарау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдалы қатты қазбалар саласындағы уәкілетті орган осы Қағидалар бекітілген, өзгертілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға және көрсетілетін қызметті берушіге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Кен іздеушілікке арналған лицензияларды беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1140,298 +1270,528 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметтерді көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы www.egov.kz "электрондық үкімет" веб-порталы арқылы "Кен іздеушілікке лицензия беру" мемлекеттік көрсетілетін қызмет стандартының (бұдан әрі – Мемлекеттік көрсетілетін қызмет стандарты) осы Қағидаларға </w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы "Жер қойнауын пайдаланудың бірыңғай платформасы" ақпараттандыру объекті (бұдан әрі – ЖҚПБП) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-тармағында көзделген құжаттармен бірге осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> 8-тармағында көрсетілген құжаттарда бірге, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мен </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын негізгі құжаттар мен мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Мемлекеттік көрсетілетін қызмет стандартында жазылған.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі - Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лицензия мынадай: жер қойнауын пайдаланушы туралы мәліметтер өзгерген: тегі, аты, әкесінің аты (ол болған кезде) өзгерген, лицензия мерзімі ұзартылған; жер қойнауы учаскесі аумағының шекаралары өзгерген жағдайларда қайта ресімделуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Көрсетілетін қызметті беруші құжаттардың түскен күні оларды тіркеуді жүзеге асырады.</w:t>
+      6. Тіркелген құжаттары бар өтініш ЖҚПБП-да тіркелудің бірегей есептік нөмірін, күні мен уақытын (сағатын, минутын) бере отырып тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
-[...35 lines deleted...]
-      Ұсынылған құжаттардың толық болмау фактісі және (немесе) қолданылу мерзімі өтіп кеткен құжаттар анықталған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартады.</w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Берілген өтініш туралы мәліметтер Өтініш берілген күннен бастап екі жұмыс күні ішінде көрсетілетін қызметті берушінің интернет-ресурсында орналастырылуға жатады және мыналарды қамтиды:</w:t>
+      7. Берілген өтініш туралы мәліметтер ЖҚПБП-да автоматты түрде орналастырылуға жатады және мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтініш берушінің тегі, аты және әкесінің аты (бар болса);</w:t>
-[...35 lines deleted...]
-      3) өтініштің келіп түскен күні мен уақыты көрсетіледі.</w:t>
+      1) өтініш берушінің тегін, атын және әкесінің атын (егер ол жеке басын куәландыратын құжатта көрсетілсе);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш иесі пайдалануға беру үшін сұрап отырған кен іздеушілік учаскесі аумағының координаттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш келіп түскен күн мен уақытты қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті берушіге берілген, сол бір аумақты қамтитын лицензиялар беруге арналған өтініштер өтініштердің келіп түсу кезектілігі тәртібімен қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
@@ -1544,224 +1904,460 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде-көрсетілетін қызметті алушының "жеке кабинетінде" нәтижені алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      10. Көрсетілетін қызметті алушы барлық қажетті құжаттарды ЖҚПБП арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік көрсетілетін қызмет үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік ақпараттық жүйелерде қамтылған көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Мемлекеттік цифрлық жүйелерде қамтылған көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызмет көрсетудің жалпы мерзімі - 7 (жеті) жұмыс күнін, сондай-ақ лицензияны қайта ресімдеу кезінде -7 (жеті) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкестігін тексереді және келесі мемлекеттік көрсетілетін қызмет нәтижесін береді:</w:t>
+        <w:t>
+      12. Көрсетілетін қызметті беруші 7 (жеті) жұмыс күні ішінде ұсынылған құжаттардың дұрыстығын және Кодекске сәйкестігін тексереді және келесі мемлекеттік көрсетілетін қызмет нәтижесін береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Кен іздеушілікке лицензия, қайта ресімделген лицензия беру;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кен іздеушілікке арналған лицензияны, қайта ресімделген лицензияны беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға </w:t>
+      2) Тізбедегі 9-тармақта көрсетілген негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді бас тарту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің "жеке кабинетке" көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында жіберіледі.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдау өткізудің уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тыңдау туралы хабарламасын көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын ЖҚПБП-да қалыптастырады және автоматты түрде көрсетілетін қызметті алушының ЖҚПБП-дағы жеке кабинетінде орналастырады. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызмет көрсетуден дәлелді бас тартуды рәсімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвесторлар тізіліміне енгізілген инвесторларға қатысты бас тартуға негіздер болған жағдайда, көрсетілетін қызметті беруші дәлелді бас тарту туралы шешім қалыптастырып, оны ЖҚПБП арқылы облыстың, республикалық маңызы бар қаланың немесе астананың прокурорына (бұдан әрі - прокурор) келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурор шешімді алған күннен бастап 3 (үш) жұмыс күні ішінде қабылданған шешімді келіседі не келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокурормен келісу нәтижелері бойынша қабылданған шешім туралы көрсетілетін қызметті беруші инвесторлар тізіліміне енгізілген көрсетілетін қызметті алушыны прокурордың жауабы келіп түскен күннен бастап бір жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Лицензия беруден бас тарту Кодекстің 267-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1858,70 +2454,134 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      15. Мемлекеттік қызмет көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер ЖҚПБП арқылы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2382,347 +3042,1954 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Кен іздеушілікке арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензияларды беруге</w:t>
+              <w:t xml:space="preserve">лицензияларды беруге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтініштерді беру және қарау"</w:t>
+              <w:t>өтініштерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметтер көрсету</w:t>
+              <w:t>беру және қарау" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">қызметтер көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің тегі, аты, әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (бар болса), жеке сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі, байланыс деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кен іздеушілікке арналған лицензияларды беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кен іздеушілікке лицензия беруіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
-[...39 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің тегі, аты, әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), тұрғылықты жері, жеке басын куәландыратын құжаттар туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
-[...16 lines deleted...]
-            <w:tcBorders/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші пайдалануға беруді өтінген кен іздеушілік учаскесін айқындайтын аумаққа бұрыштық нүктелердің географиялық координаттары және жалпы ауданы көрсетілген масштабта көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кен іздеу учаскесінің ауданы:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің географиялық координаттарда орналасуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
-[...100 lines deleted...]
-              <w:t>деректері</w:t>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелер №
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұрыштық нүктелердің координаттары
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градустар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секундтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градустар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+минуттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+секундтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоса берілетін құжаттардың тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)________________________________________ 2)________________________________________ 3)________________________________________ 4)________________________________________  (құжаттардың атауы және парақтар саны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ЭЦҚ деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының ЭЦҚ-мен қол қою күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "__" _____сағат ____ минут.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2756,660 +5023,1133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылға "__" _________</w:t>
+              <w:t>"Кен іздеушілікке арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензияларды беруге өтініштерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру және қарау" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтер көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлғалар үшін – көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті алушының тегі, аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (болған кезде),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған кезде), байланыс деректері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      Кен іздеушілікке арналған лицензияны беруді сұраймын</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кен іздеушілікке арналған лицензияны қайта ресімдеуге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны қайта ресімдеуді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-        </w:trPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+жеке тұлғалар үшін- көрсетілетін қызметті алушының тегі, аты және әкесінің аты (егер ол жеке басын куәландыратын құжатта көрсетілсе), азаматтығы, көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың нөмірі және берілген күні, көрсетілетін қызметті алушының салық төлеуші ретінде тіркелгені туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+лицензияның нөмірін (лерін), лицензияны берген берілген күнін көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызмет түрінің толық атауын көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензияны қайта ресімдеу негіздемесі немесе себептерін көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) _________________________________________________________</w:t>
-[...53 lines deleted...]
-      4) _________________________________________________________</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ЭЦҚ деректері; өтініш берушінің ЭЦҚ-мен қол қою күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "__" _____сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттардың атауы және парақтар саны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мөр орны __________________________________________________</w:t>
-[...53 lines deleted...]
-      20 __ жылғы _________ "__" ____ (қолы)</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының ЭЦҚ деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының ЭЦҚ-мен қол қою күні мен уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "__" _____сағат ____ минут.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3458,407 +6198,154 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Кен іздеушілікке арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензияларды беруге</w:t>
+              <w:t>лицензияларды беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтініштерді беру және қарау"</w:t>
+              <w:t>қызметті көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметтер көрсету</w:t>
-[...272 lines deleted...]
-              <w:t>деректері;</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кен іздеушілікке арналған лицензияны қайта ресімдеуге өтініш</w:t>
-[...36 lines deleted...]
-      Лицензияны қайта ресімдеуді сұраймын</w:t>
+        <w:t xml:space="preserve"> "Кен іздеушілікке арналған лицензияларды беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3873,2469 +6360,1730 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...44 lines deleted...]
-        </w:trPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жеке тұлғалар үшін-өтініш берушінің тегі, аты және әкесінің аты (бар болса), азаматтығы, өтініш берушінің жеке басын куәландыратын құжаттың нөмірі және берілген күні, өтініш берушінің салық төлеуші ретінде тіркелгені туралы мәліметтер</w:t>
-[...2 lines deleted...]
-        </w:tc>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Мемлекеттік қызметті ұсыну тәсілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияның нөмірін (лерін), лицензияны берген берілген күнін көрсету</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Жер қойнауын пайдаланудың бірыңғай платформасы (бұдан әрі – ЖҚПБП)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет түрінің толық атауын көрсету)</w:t>
-[...2 lines deleted...]
-        </w:tc>
+7 (жеті) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны қайта ресімдеу негіздемесі немесе себептерін көрсету</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Электрондық (ішінара цифрандырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...315 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кен іздеушілікке арналған лицензияларды беруге өтініштерді беру және қарау" мемлекеттік қызметтер көрсету стандарты</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет берушінің атауы</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Кен іздеушілікке арналған лицензия, қайта ресімделген лицензия немесе осы Тізбемен көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың жергілікті атқарушы органдары</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілі</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкімет" веб-порталы</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
-[...2 lines deleted...]
-        </w:tc>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-14.30-ға дейінгі түскі үзіліспен сағат 9.00- ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ЖҚПБП – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (жеті) жұмыс күні</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
-[...2 lines deleted...]
-        </w:tc>
+1. Лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) кен іздеушілікке лицензия беру туралы өтінім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы бекіткен және кен іздеушілік кезінде пайдалану жоспарланып отырған механикаландыру құралдары мен жабдықтардың тізбесін, сондай-ақ кен іздеушіліктің учаскесінде өткізу жоспарланып отырған кен іздеушілік бойынша жұмыстардың түрлері мен тәсілдерін сипаттауды қамтитын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) егер көрсетілетін қызметті алушы механикаландыру құралдарын кен іздеушілікке лицензияның қолданылуының бірінші жылы ішінде пайдалануға ниет білдірсе, кен іздеушілік жоспарының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жер  пайдаланушының немесе  жер  учаскесінің жеке меншік иесінің, сондай-ақ аумағында өтініш берілетін жер қойнауы учаскесін пайдаланушының ЖҚПБП арқылы қол қойылған келісімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) егер көрсетілетін қызметті алушы механикаландыру құралдарын кен іздеушілікке лицензияның қолданылуының бірінші жылы ішінде пайдалануға ниет білдірсе, кен іздеушілік жоспарының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензия: жер қойнауын пайдаланушы туралы мәліметтер өзгерген: тегі, аты, әкесінің аты (бар болса) өзгерген, лицензияның мерзімі ұзартылған; жер қойнауы учаскесі аумағының шекарасы өзгерген жағдайларда қайта ресімделуге жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) кен іздеушілікке лицензияны қайта ресімдеуге өтінім.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік цифрлық жүйелерде қамтылған көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған).</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген, соның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқығынан айырылған шешімінің бар болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету нәтижесі </w:t>
-[...2 lines deleted...]
-        </w:tc>
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін  қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) өтініш немесе оған қоса берілетін құжаттар Кодексте көзделген талаптарға сәйкес келмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) өтініш берілгенге дейін екі жыл ішінде өтініш иесінің осы Кодекстің 276-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-тармағымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген негіздер бойынша лицензиясы қайтарылып алынған болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) сұралатын аумақ немесе оның бір бөлігі басқа тұлғаға берілген кен іздеушілікке лицензия бойынша жер қойнауы учаскесіне немесе Кодекстің 264-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-тармағына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес кен іздеушілікке лицензия беруге тыйым салынған аумаққа жатады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) өтініш берілгенге дейін бір жыл ішінде сұралған жер қойнауы учаскесіне (оның бір бөлігіне) қатысты көрсетілетін қызметті алушыға бұрын берілген кен іздеушілікке арналған лицензия тоқтатылды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10) сұралатын кен іздеушілік учаскесінің аумағы Кодекстің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>269-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес келмейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кен іздеушілікке лицензия, қайта ресімделген лицензия немесе қағидалардың тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
-[...981 lines deleted...]
-Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының анықтама қызметінен 1414 алу мүмкіндігі бар.</w:t>
+Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі жанындағы бірыңғай байланыс орталығы: 1465.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7906,55 +9654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8280,31 +10028,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>