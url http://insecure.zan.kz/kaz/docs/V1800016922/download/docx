--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2687434" w14:textId="2687434">
+    <w:p w14:paraId="a3cf578" w14:textId="a3cf578">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1417,51 +1417,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгiзiледi); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3503,50 +3523,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 30.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3682,87 +3722,169 @@
         <w:t xml:space="preserve">
       22. Жеке тұлғалар үшін – 10000000 (он миллионнан) теңге, заңды тұлғалар үшін Төлемдер туралы заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген сомадан асатын сатып алу сомасы Өтініште көрсетілген шотқа ақшаны аударғаны үшін алынатын комиссия сомасын шегергенде қолма-қол ақшасыз нысанда төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Қолдан жасалу белгісі бар монета ретінде бағалы металдың Ұлттық Банк органының Ұлттық Банк туралы заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес қабылданған шешімдерінде айқындалған құрамы мен сынамасына сәйкес келмейтін түпнұсқа монетаның сыртқы түрін көрсететін монета танылады.</w:t>
+      23. Қолдан жасалу белгісі бар монета ретінде бағалы металдың Ұлттық Банк органының "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі бесінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қабылданған шешімдерінде айқындалған құрамы мен сынамасына сәйкес келмейтін металдан жасалған түпнұсқа монетаның сыртқы түрін көрсететін монета танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сараптаманың нәтижелері бойынша анықталған қолдан жасалған белгілері бар монеталар оларды сатып алуға тапсырған жеке, заңды тұлғаларға (олардың өкілдеріне) қайтарылмайды және Ұлттық Банктің филиалы және (немесе) Ұлттық Банктің Орталығы оларды құқық қорғау органдарына береді. Қолдан жасалған белгілері бар монеталардың сатып алу сомасы есептелмейді және төленбейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3785,51 +3907,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4394,51 +4536,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда –ҚР Ұлттық Банкі Басқармасының 22.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8049,51 +8211,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда –ҚР Ұлттық Банкі Басқармасының 22.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12194,50 +12376,88 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сатып алу үшін монеталарды қабылдау-өткізу актісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________ қаласы                         20___ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы акт қызметкер</w:t>
       </w:r>
     </w:p>
@@ -13958,301 +14178,160 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұлттық валютасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">банкноттары мен </w:t>
+              <w:t>банкноттары мен монеталарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>монеталарын сату және</w:t>
+              <w:t>сату және сатып алу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сатып алу қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № ______ сатып алу үшін қабылданған бағалы металдардан жасалған инвестициялық және  (немесе) коллекциялық монеталарды сараптау қорытындысы</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> № ______ сатып алу үшін қабылданған бағалы металдардан жасалған инвестициялық және (немесе) коллекциялық монеталарды сараптау қорытындысы _____қаласы 20___ жылғы "___" ________ _______________________________________________________________ (бағалы металдан жасалған инвестициялық және (немесе) коллекциялық монеталарға сараптама жүргізген Ұлттық Банк / филиалының немесе Орталығының атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...72 lines deleted...]
-        <w:t>филиалының немесе Орталығының атауы)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14266,51 +14345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғаның немесе заңды тұлға өкілінің тегі, аты, әкесінің аты (ол бар болса)</w:t>
+Жеке тұлғаның немесе заңды тұлға өкілінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15243,342 +15322,394 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сатып алынатын монетаға сараптама </w:t>
+        <w:t>
+      Сатып алынатын монетаға сараптама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">жүргізген Ұлттық Банктің филиалы </w:t>
+        <w:t>
+      жүргізген Ұлттық Банктің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">немесе Ұлттық Банктің Орталығы </w:t>
+        <w:t>
+      филиалы немесе Ұлттық Банктің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">қызметкерінің лауазымы ________________________ _____________ ___________________ </w:t>
+        <w:t>
+      Орталығы қызметкерінің лауазымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                (қолы)             тегі, аты, әкесінің аты</w:t>
+        <w:t>
+      ________________________ _____________ ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                            (ол бар болса) </w:t>
+        <w:t>
+       (қолы) тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатып алынатын монетаға сараптама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізуге бақылау жасаған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктің филиалы немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктің Орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерінің лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________ _____________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қолы) тегі, аты, әкесінің аты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: "Монетаның атауы" және "Монетаның салмағы" жолдарында инвестициялық және (немесе) коллекциялық монетаның "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы №1271 Жарлығының 19-тармағы екінші бөлігінің бесінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қабылданатын Ұлттық Банк органының шешімдерінде айқындалған мәліметтерге сәйкес келетін атауы және салмағы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес қабылданған шешімдерінде айқындалған ақпаратқа сәйкес келетін атауы және салмағы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15855,51 +15986,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 4-1-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18043,68 +18194,106 @@
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" ___________* </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 ____ жылғы "___" ____________ Бағалы металдардан жасалған инвестициялық және (немесе) коллекциялық монеталарды сатып алу сомасының есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21282,51 +21471,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 5-1-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26345,31 +26554,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>