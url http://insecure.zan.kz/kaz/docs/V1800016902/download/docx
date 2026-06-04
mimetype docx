--- v0 (2025-10-13)
+++ v1 (2026-06-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="02712e7" w14:textId="02712e7">
+    <w:p w14:paraId="50ae8b0" w14:textId="50ae8b0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -153,51 +153,156 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі 146-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -222,323 +327,322 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – – ҚР Энергетика министрінің 06.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Шикі газды факелде жағуға рұқсат беру қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін ресми жариялау және Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне қосу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарына ресми жариялауға жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді беруді қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...105 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -998,125 +1102,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 140 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шикі газды факелде жағуға рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Шикі газды факелде жағуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексі (бұдан әрі – Кодекс) 146-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1131,758 +1340,1203 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және шикі газды факелде жағуға рұқсат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      1) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі – лицензиялауды, сәйкестендіру нөмірін бере отырып, рұқсат алу бөлігінде рұқсат беру рәсімдерін электрондық түрде жүзеге асыруға, арыз берушінің хабарлама жіберуіне және осы процестерді қамтамасыз етуге арналған, "электрондық үкіметтің" құрауышы болып табылатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "электрондық үкіметтің" веб-порталы (бұдан әрі - Портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шикі газды факелде жағуға рұқсаттар беру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұңғыма объектілерін сынау кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі – лицензиялауды, сәйкестендіру нөмірін бере отырып, рұқсат алу бөлігінде рұқсат беру рәсімдерін электрондық түрде жүзеге асыруға, арыз берушінің хабарлама жіберуіне және осы процестерді қамтамасыз етуге арналған, "электрондық үкіметтің" құрауышы болып табылатын ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кен орнын сынамалап пайдалану кезінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      4) "электрондық үкіметтің" веб-порталы (бұдан әрі - Портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шикі газды технологиялық тұрғыдан еріксіз жағу кезінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Шикі газды факелде жағуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі ) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Шикі газды факелде жағуға рұқсаттар беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Ұңғымалар объектілерін сынау кезінде шикі газды факелде жағуға рұқсаттар беру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұңғыма объектілерін сынау кезінде шикі газды жағуға жер қойнауын пайдаланушы (жер қойнауын пайдалануға арналған келісімшарт бойынша оператор, сенімгерлік басқарушы) (бұдан әрі – арыз беруші) бекіткен және Кодекс көзделген сараптамалардың оң қорытындыларын алған жер қойнауын пайдалану бойынша операцияларын жүргізу үшін базалық жобалау құжатына немесе әзірлеуді талдауға сәйкес, арыз беруші бекіткен ұңғыма объектілерін сынау жоспарында көзделген мерзімге, ұңғыманың әрбір объектісі үшін тоқсан күннен аспайтын мерзімге шикі газды жағуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұңғыма объектілерін сынау кезінде Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатына сәйкес, арыз беруші бекіткен ұңғыма объектілерін сынау жоспарында көзделген мерзімге, ұңғыманың әрбір объектісі үшін тоқсан күннен аспайтын мерзімге шикі газды жағуға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өтініш беруші ұңғыма объектілеріне сынақ жүргізу кезінде рұқсат алу үшін Портал арқылы көмірсутектер саласындағы уәкілетті органға мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мемлекеттік қызмет көрсету үшін қажетті құжаттарды жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ұңғыма объектілерін, оның ішінде нақты немесе жобалық ұңғымаларды бұрғылау бойынша сынау жоспарын арыз беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлау кезеңінде – барлау кезеңінен, сондай-ақ осы Қағидалардың 5-тармағында көрсетілген жобалау құжатының қолдану мерзімінен аспайтын мерзімге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндіру кезеңінде – өндіру кезеңінен, сондай-ақ Қағидалардың 5-тармағында көрсетілген жобалау құжатының қолдану мерзімінен аспайтын мерзімге жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Шикі газды факелде жағуға рұқсаттар беру тәртібі</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Ұңғымалар объектілерін сынау кезінде шикі газды факелде жағуға рұқсаттар беру</w:t>
+        <w:t xml:space="preserve"> 2-параграф. Кен орнын сынамалап пайдалану, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде шикі газды факелде жағуға рұқсаттар беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="27"/>
+    <w:bookmarkStart w:name="z77" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кен орнын сынамалап пайдалану, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде рұқсатты алу үшін Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мемлекеттік қызмет көрсету үшін қажетті құжаттар ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z78" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z78" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Арыз беруші сынамалап пайдалану кезінде барлау кезеңінен, сондай-ақ сынамалап пайдалану жобасының және шикі газды қайта өңдеу бағдарламасының қолдану мерзімінен аспайтын мерзімге рұқсат сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арыз беруші шикі газды технологиялық тұрғыдан еріксіз жағу кезінде өндіру кезеңі мерзімінен, сондай-ақ базалық жобалау құжатының, әзірлеуді талдаудың немесе Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатының және шикі газды қайта өңдеу бағдарламасының қолдану мерзімінен аспайтын мерзімге рұқсат сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="29"/>
+    <w:bookmarkStart w:name="z79" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Егер кен орнын сынамалап пайдалану кезінде, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде рұқсат алу үшін өтініш берілсе, өтініш берілген күннен бастап осындай кезеңнің өткен күндерін шегеріп тастағанда және жағылатын шикі газ көлемін тиісті қайта есептеумен уәкілетті органның рұқсат беру мерзімін шегеріп тастағандағы Кодекстің 147-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органмен бекітілген шикі газды қайта өңдеуді дамыту бағдарламасына сәйкес кезең жағудың сұратылып отырған кезеңі болып көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Уәкілетті органның шикі газды факелде жағуға рұқсаттар беруге өтініштерін қарауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтініш келіп түскен күні көмірсутектер саласындағы уәкілетті органның кеңсе қызметкері құжаттарды қабылдауды және тіркеуді жүзеге асырады және тіркелген құжаттарды құрылымдық бөлімшенің жауапты орындаушысын айқындайтын жауапты құрылымдық бөлімшенің басшысына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды берген кезде өтініш берушінің "жеке кабинетінде" көрсетілетін сұрау салуды қабылдау туралы мәртебе Портал арқылы өтініштің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган жеке басын куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арыз беруші құжаттар топтамасын толық ұсынбаған кезде көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша арызды одан әрі қараудан уәжді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесі басшысының ЭЦҚ қол қойылған арызды одан әрі қараудан уәжді бас тарту өтініш берушіге электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Арыз беруші ұңғыма объектілеріне сынақтар жүргізу кезінде рұқсат алу үшін құжаттардың толық топтамасын ұсынған жағдайда, көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері оларды алты жұмыс күні ішінде осы Қағидаларда белгіленген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кен орнын сынамалы пайдалану, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде рұқсат алу үшін құжаттардың толық топтамасын ұсынған жағдайда, көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері оларды осы Қағидалардың 11-тармақтың үшінші бөлігінде көрсетілген мерзімдерде осы Қағидаларда белгіленген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған мәліметтердің дұрыстығы және олардың осы Қағидаларда белгіленген талаптарға сәйкестігі жағдайында көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың 11-тармақтың үшінші бөлігінде көрсетілген мерзімдерде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1897,52 +2551,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беруден уәжді бас тартуды дайындайды және арыз берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Бас тарту туралы алдын ала шешім қабылданған жағдайда, көмірсутектер саласындағы уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1957,92 +2611,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі ҚР ӘРПК-ның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көмірсутектер саласындағы уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2057,471 +2711,815 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беру не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шикі газды жағуға рұқсат беруден уәжді бас тартуды ұсыну арқылы рұқсат беруден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көмірсутектер саласындағы уәкілетті орган мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көмірсутектер саласындағы уәкілетті орган осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көмірсутектер саласындағы уәкілетті органның және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекет жасауына (әрекетсіздік танытуына) шағымдану үшін шағым уәкілетті орган әкімшілік актіні қабылдағаны немесе әрекет жасағаны (әрекетсіздік танытқаны) туралы арыз берушіге белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті тікелей көрсететін көмірсутектер саласындағы уәкілетті орган басшылығының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арыз берушінің шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті тікелей көрсететін көмірсутектер саласындағы уәкілетті орган оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көмірсутектер саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген арыз иесіне ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көмірсутектер саласындағы уәкілетті орган шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Уәкілетті орган қолайлы акт қабылданған, шағым түскен күннен бастап үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Шағымды қарайтын органның шешімімен келіспеген жағдайда, арыз беруші шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2600,68 +3598,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шикі газды факелде жағуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Энергетика министрінің 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3570,125 +4626,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигін</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының </w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері көрсетілетін қызметті алушы жүгінген кезде арыздарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері көрсетілетін қызметті алушы жүгінген кезде арыздарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4521,68 +5595,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шикі газды факелде жағуға рұқсат алу үшін арыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қайда)_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7868,68 +8942,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________ берілді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8345,282 +9419,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 140 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="63"/>
+    <w:bookmarkStart w:name="z33" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрінің күші жойылды деп тануға жататын кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z34" w:id="64"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z34" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ұңғымалар объектілерін сынау, кен орнын сынамалы пайдалану, технологиялық жабдықты іске қосу-баптау, пайдалану, оған техникалық қызмет көрсету және жөндеу жұмыстары кезінде газды технологиялық еріксіз жағу кезінде ілеспе және (немесе) табиғи газды алау етіп жағуға рұқсаттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2014 жылғы 14 қарашадағы № 126 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10023 болып тіркелген, 2015 жылғы 28 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z35" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z35" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ұңғымалар объектілерін сынау, кен орнын сынамалы пайдалану, технологиялық жабдықты іске қосу-баптау, пайдалану, оған техникалық қызмет көрсету және жөндеу жұмыстары кезінде газды технологиялық еріксіз жағу кезінде ілеспе және (немесе) табиғи газды алау етіп жағуға рұқсаттар беру қағидасын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2014 жылғы 14 қарашадағы № 126 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 128 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10784 болып тіркелген, 2015 жылғы 5 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z36" w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z36" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Энергетика Министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 10 қарашадағы № 639 бұйрығымен бекітілген Қазақстан Республикасы Энергетика министрінің өзгерістер енгізілетін бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13100 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z37" w:id="67"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z37" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ұңғымалар объектілерін сынау, кен орнын сынамалы пайдалану, технологиялық жабдықты іске қосу-баптау, пайдалану, оған техникалық қызмет көрсету және жөндеу жұмыстары кезінде газды технологиялық еріксіз жағу кезінде ілеспе және (немесе) табиғи газды алау етіп жағуға рұқсаттар беру қағидасын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2014 жылғы 14 қарашадағы № 126 бұйрығына өзгерістер енгізу туралы Қазақстан Республикасы Энергетика министрінің 2016 жылғы 14 мамырдағы № 204 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13862 болып тіркелген, 2017 жылғы 22 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8946,31 +10020,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>