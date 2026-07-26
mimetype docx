--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50ae8b0" w14:textId="50ae8b0">
+    <w:p w14:paraId="c25821f" w14:textId="c25821f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -153,366 +153,272 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>146-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Шикі газды факелде жағуға рұқсат беру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Энергетика министрлігінің Мұнай-газ кешеніндегі мемлекеттік инспекция департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -559,90 +465,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 2), 3) және 4) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді беруді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2018 жылғы 29 маусымнан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1102,348 +1008,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 140 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шикі газды факелде жағуға рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің м.а. 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Шикі газды факелде жағуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>146-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына, "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және шикі газды факелде жағуға рұқсат беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі – лицензиялауды, сәйкестендіру нөмірін бере отырып, рұқсат алу бөлігінде рұқсат беру рәсімдерін электрондық түрде жүзеге асыруға, арыз берушінің хабарлама жіберуіне және осы процестерді қамтамасыз етуге арналған, "электрондық үкіметтің" құрауышы болып табылатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1459,51 +1477,51 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1531,51 +1549,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі – лицензиялауды, сәйкестендіру нөмірін бере отырып, рұқсат алу бөлігінде рұқсат беру рәсімдерін электрондық түрде жүзеге асыруға, арыз берушінің хабарлама жіберуіне және осы процестерді қамтамасыз етуге арналған, "электрондық үкіметтің" құрауышы болып табылатын ақпараттық жүйе;</w:t>
+      4) "электрондық үкіметтің" веб-порталы (бұдан әрі - Портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1593,51 +1611,51 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1665,593 +1683,459 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) "электрондық үкіметтің" веб-порталы (бұдан әрі - Портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
-[...132 lines deleted...]
-        <w:t>
       5) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шикі газды факелде жағуға рұқсаттар беру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұңғыма объектілерін сынау кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кен орнын сынамалап пайдалану кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шикі газды технологиялық тұрғыдан еріксіз жағу кезінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Шикі газды факелде жағуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі ) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Шикі газды факелде жағуға рұқсаттар беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Ұңғымалар объектілерін сынау кезінде шикі газды факелде жағуға рұқсаттар беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұңғыма объектілерін сынау кезінде шикі газды жағуға жер қойнауын пайдаланушы (жер қойнауын пайдалануға арналған келісімшарт бойынша оператор, сенімгерлік басқарушы) (бұдан әрі – арыз беруші) бекіткен және Кодекс көзделген сараптамалардың оң қорытындыларын алған жер қойнауын пайдалану бойынша операцияларын жүргізу үшін базалық жобалау құжатына немесе әзірлеуді талдауға сәйкес, арыз беруші бекіткен ұңғыма объектілерін сынау жоспарында көзделген мерзімге, ұңғыманың әрбір объектісі үшін тоқсан күннен аспайтын мерзімге шикі газды жағуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұңғыма объектілерін сынау кезінде Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатына сәйкес, арыз беруші бекіткен ұңғыма объектілерін сынау жоспарында көзделген мерзімге, ұңғыманың әрбір объектісі үшін тоқсан күннен аспайтын мерзімге шикі газды жағуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтініш беруші ұңғыма объектілеріне сынақ жүргізу кезінде рұқсат алу үшін Портал арқылы көмірсутектер саласындағы уәкілетті органға мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мемлекеттік қызмет көрсету үшін қажетті құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұңғыма объектілерін, оның ішінде нақты немесе жобалық ұңғымаларды бұрғылау бойынша сынау жоспарын арыз беруші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлау кезеңінде – барлау кезеңінен, сондай-ақ осы Қағидалардың 5-тармағында көрсетілген жобалау құжатының қолдану мерзімінен аспайтын мерзімге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндіру кезеңінде – өндіру кезеңінен, сондай-ақ Қағидалардың 5-тармағында көрсетілген жобалау құжатының қолдану мерзімінен аспайтын мерзімге жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="21"/>
+    <w:bookmarkStart w:name="z76" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Кен орнын сынамалап пайдалану, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде шикі газды факелде жағуға рұқсаттар беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z77" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z77" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кен орнын сынамалап пайдалану, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде рұқсатты алу үшін Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген мемлекеттік қызмет көрсету үшін қажетті құжаттар ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z78" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z78" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Арыз беруші сынамалап пайдалану кезінде барлау кезеңінен, сондай-ақ сынамалап пайдалану жобасының және шикі газды қайта өңдеу бағдарламасының қолдану мерзімінен аспайтын мерзімге рұқсат сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арыз беруші шикі газды технологиялық тұрғыдан еріксіз жағу кезінде өндіру кезеңі мерзімінен, сондай-ақ базалық жобалау құжатының, әзірлеуді талдаудың немесе Кодекс қолданысқа енгізілгенге дейін бекітілген жобалау құжатының және шикі газды қайта өңдеу бағдарламасының қолдану мерзімінен аспайтын мерзімге рұқсат сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="24"/>
+    <w:bookmarkStart w:name="z79" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Егер кен орнын сынамалап пайдалану кезінде, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде рұқсат алу үшін өтініш берілсе, өтініш берілген күннен бастап осындай кезеңнің өткен күндерін шегеріп тастағанда және жағылатын шикі газ көлемін тиісті қайта есептеумен уәкілетті органның рұқсат беру мерзімін шегеріп тастағандағы Кодекстің 147-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органмен бекітілген шикі газды қайта өңдеуді дамыту бағдарламасына сәйкес кезең жағудың сұратылып отырған кезеңі болып көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Уәкілетті органның шикі газды факелде жағуға рұқсаттар беруге өтініштерін қарауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2332,211 +2216,211 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтініш келіп түскен күні көмірсутектер саласындағы уәкілетті органның кеңсе қызметкері құжаттарды қабылдауды және тіркеуді жүзеге асырады және тіркелген құжаттарды құрылымдық бөлімшенің жауапты орындаушысын айқындайтын жауапты құрылымдық бөлімшенің басшысына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды берген кезде өтініш берушінің "жеке кабинетінде" көрсетілетін сұрау салуды қабылдау туралы мәртебе Портал арқылы өтініштің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган жеке басын куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арыз беруші құжаттар топтамасын толық ұсынбаған кезде көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша арызды одан әрі қараудан уәжді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесі басшысының ЭЦҚ қол қойылған арызды одан әрі қараудан уәжді бас тарту өтініш берушіге электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Арыз беруші ұңғыма объектілеріне сынақтар жүргізу кезінде рұқсат алу үшін құжаттардың толық топтамасын ұсынған жағдайда, көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері оларды алты жұмыс күні ішінде осы Қағидаларда белгіленген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кен орнын сынамалы пайдалану, шикі газды технологиялық тұрғыдан еріксіз жағу кезінде рұқсат алу үшін құжаттардың толық топтамасын ұсынған жағдайда, көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері оларды осы Қағидалардың 11-тармақтың үшінші бөлігінде көрсетілген мерзімдерде осы Қағидаларда белгіленген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған мәліметтердің дұрыстығы және олардың осы Қағидаларда белгіленген талаптарға сәйкестігі жағдайында көмірсутектер саласындағы уәкілетті органның жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың 11-тармақтың үшінші бөлігінде көрсетілген мерзімдерде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2551,52 +2435,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беруден уәжді бас тартуды дайындайды және арыз берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Бас тарту туралы алдын ала шешім қабылданған жағдайда, көмірсутектер саласындағы уәкілетті орган Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2611,92 +2495,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей өтініш берушіге мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімі ҚР ӘРПК-ның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көмірсутектер саласындағы уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2711,51 +2595,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беру не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шикі газды жағуға рұқсат беруден уәжді бас тартуды ұсыну арқылы рұқсат беруден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2846,70 +2730,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көмірсутектер саласындағы уәкілетті орган мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3000,410 +2884,410 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көмірсутектер саласындағы уәкілетті орган осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көмірсутектер саласындағы уәкілетті органның және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекет жасауына (әрекетсіздік танытуына) шағымдану үшін шағым уәкілетті орган әкімшілік актіні қабылдағаны немесе әрекет жасағаны (әрекетсіздік танытқаны) туралы арыз берушіге белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті тікелей көрсететін көмірсутектер саласындағы уәкілетті орган басшылығының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арыз берушінің шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті тікелей көрсететін көмірсутектер саласындағы уәкілетті орган оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көмірсутектер саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды тұлға шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген арыз иесіне ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағым ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көмірсутектер саласындағы уәкілетті орган шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Уәкілетті орган қолайлы акт қабылданған, шағым түскен күннен бастап үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Шағымды қарайтын органның шешімімен келіспеген жағдайда, арыз беруші шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3598,68 +3482,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шикі газды факелде жағуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Энергетика министрінің 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5595,68 +5479,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шикі газды факелде жағуға рұқсат алу үшін арыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қайда)_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8942,68 +8826,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________ берілді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9419,282 +9303,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 140 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="55"/>
+    <w:bookmarkStart w:name="z33" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрінің күші жойылды деп тануға жататын кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z34" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z34" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ұңғымалар объектілерін сынау, кен орнын сынамалы пайдалану, технологиялық жабдықты іске қосу-баптау, пайдалану, оған техникалық қызмет көрсету және жөндеу жұмыстары кезінде газды технологиялық еріксіз жағу кезінде ілеспе және (немесе) табиғи газды алау етіп жағуға рұқсаттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2014 жылғы 14 қарашадағы № 126 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10023 болып тіркелген, 2015 жылғы 28 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z35" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z35" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ұңғымалар объектілерін сынау, кен орнын сынамалы пайдалану, технологиялық жабдықты іске қосу-баптау, пайдалану, оған техникалық қызмет көрсету және жөндеу жұмыстары кезінде газды технологиялық еріксіз жағу кезінде ілеспе және (немесе) табиғи газды алау етіп жағуға рұқсаттар беру қағидасын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2014 жылғы 14 қарашадағы № 126 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 128 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10784 болып тіркелген, 2015 жылғы 5 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z36" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z36" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Энергетика Министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 10 қарашадағы № 639 бұйрығымен бекітілген Қазақстан Республикасы Энергетика министрінің өзгерістер енгізілетін бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13100 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z37" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z37" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ұңғымалар объектілерін сынау, кен орнын сынамалы пайдалану, технологиялық жабдықты іске қосу-баптау, пайдалану, оған техникалық қызмет көрсету және жөндеу жұмыстары кезінде газды технологиялық еріксіз жағу кезінде ілеспе және (немесе) табиғи газды алау етіп жағуға рұқсаттар беру қағидасын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2014 жылғы 14 қарашадағы № 126 бұйрығына өзгерістер енгізу туралы Қазақстан Республикасы Энергетика министрінің 2016 жылғы 14 мамырдағы № 204 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13862 болып тіркелген, 2017 жылғы 22 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10020,31 +9904,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>