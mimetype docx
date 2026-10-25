--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb41948" w14:textId="fb41948">
+    <w:p w14:paraId="5eb5d9c" w14:textId="5eb5d9c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -988,120 +988,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Есеп бағалау жүргізу нәтижелері бойынша жасалады және Заңға, осы талаптарға және "Бағалау стандарттарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 5 мамырдағы № 519 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16971 болып тіркелген) (бұдан әрі – № 519 бұйрық) бекітілген бағалау стандарттарына сәйкес ресімделген жазбаша құжатты білдіреді.</w:t>
+      2. Есеп бағалау жүргізу нәтижелері бойынша жасалады және Заңға, осы талаптарға және "Бағалау стандарттарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 5 мамырдағы № 519 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16971 болып тіркелген) (бұдан әрі – № 519 бұйрық) бекітілген бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стандарттарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ресімделген жазбаша немесе электрондық құжатты білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 05.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 104</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 540 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2070,400 +2070,652 @@
         </w:rPr>
         <w:t>
       есепте қалғандарын пайдаланудан уәжді бас тарту келтіре отырып, алынған нәтижелердің біреуін таңдайды немесе нәтижелерді келісу рәсімін пайдаланады (екі рет бір-бірінен өзгеше болмайтын екі және одан да көп тәсілдер/әдiстерді пайдаланған кезде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Есептің қорытынды бөлігі" деген 4-бөлімде объекті құнының шамасы туралы жиынтық қорытынды қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z11" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау объектісі құнының жиынтық шамасы Қазақстан Республикасының ұлттық валютасында көрсетіледі және сомасын жақшада таратып жаза отырып, теңгемен көрініс табады (егер Тапсырыс берушімен жасалған бағалау жүргізу шартымен өзгеше келісілмесе).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z12" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау туралы есепте көрсетілген бағалау объектісі құнының жиынтық шамасы, егер бағалау туралы есеп жасалған күннен бастап бағалау объектісімен мәміле жасалған күнге немесе жария оферта ұсынылған күнге дейін өткен уақыт алты айдан аспайтын болса, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, бағалау объектiлерімен мәмiле жасасу мақсаттары үшін ұсынымды болып танылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, жасалған күнінен бастап бір жылдан аспайтын уақыт өткен ипотекалық шартты жасасу кезінде, сондай-ақ кепілге берілген мүлікті өткізу кезінде қамтамасыз ету болып табылатын мүлікті бағалау туралы есеп атқарушылық іс жүргізу шеңберінде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Қаржы министрінің 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 540 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Есепке қосымшаларда мыналар қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалау объектісін тексеру актісі (тексеру актісі материалдық объектілер үшін жасалды), онда бағаланатын объектіні тексеру күні, бағалау объектісінің мекенжайы, бағаланатын объектінің негізгі сипатының сипаттамалары, бағалау объектісін және бағалаушы, бағалаудың тапсырыс берушісі және үшінші тұлғалар қол қойған оның нақты жай-күйін (бар болған және тексеруде қатысқан кезде) толығымен сәйкестендіруге мүмкіндік беретін өзге де ақпарат. Қол қоюдан бас тартқан кезде, бағалаушы фактіні тексеру актісінде тіркейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалау объектiсiнiң фотосуреттерi (тек жылжымайтын мүлiк, көлiк, жабдық және басқа да материалдық объектілер үшiн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интернет желісінен алынған ұқсас объектілердің бағалары туралы мәліметтер мен хабарландыруларға сілтемелер қамтылған компьютердің жұмыс үстелінің фотосуреттері (скриншот);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есеп айырысу кестелерi (олар бар болса) және/немесе егер есепте келтірілмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсiпорын активтерінің тiзбесi және олардың нарықтық құны бар (қажет болса) кестелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бастапқы деректерді растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырыс берушi бағалау объектiсіне, сондай-ақ бағалауды жүзеге асыру үшін қажетті құжаттамаға толық көлемде қолжетімділіктен бас тартқанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырыс берушi бағалауды жүзеге асыру үшін қажеттi қосымша мәлiметтерді ұсынудан бас тартқанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші тұлғалар мемлекеттік құпияларды, коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, бағалау нәтижелерінің дұрыстығына айтарлықтай әсер ететін бағалау жүргізу үшін қажетті жазбаша немесе ауызша нысандағы ақпаратты беруден бас тартқанда бағалаушы мәлiметтерді есепте көрсетедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Есеп нысанына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұл ретте, жасалған күнінен бастап бір жылдан аспайтын уақыт өткен ипотекалық шартты жасасу кезінде, сондай-ақ кепілге берілген мүлікті өткізу кезінде қамтамасыз ету болып табылатын мүлікті бағалау туралы есеп атқарушылық іс жүргізу шеңберінде танылады. </w:t>
-[...204 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+      13. Бағалау туралы есепке бағалаушы қол қояды, ал бағалаушы заңды тұлғамен еңбек шартын жасасқан жағдайда заңды тұлғаның басшысы бекітеді және бағалау туралы есеп жасалған күннен бастап үш жұмыс күні ішінде қаржылық есептілік депозитарийінде тіркеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалау туралы есепті бағалаушы қаржылық есептілік депозитарийінде электрондық түрде қалыптастырады және электрондық цифрлық қолтаңбамен қол қояды. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...47 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Қаржы министрінің 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 540 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте оны қаржылық есептілік депозитарийінде тіркеу талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мүлікті бағалау туралы есепке өзгерістер мен/немесе толықтырулар жазбаша немесе электрондық түрде енгізілген кезде, бағалаушы негіздемесін көрсете отырып, қаржылық есептілік депозитарийінде орналастырылған есепке тиісті өзгерістер мен/немесе толықтырулар енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы министрінің 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 540 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Бағалаушы есепке өзгерістер мен/немесе толықтырулар енгізген кезде есептің нөмірі мен күні өзгеріссіз қалады. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      15. Бағалаушы бағалау туралы есепке өзгерістер мен/немесе толықтырулар енгізген кезде есептің нөмірі мен күні өзгеріссіз қалады. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Қаржы министрінің 11.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 540 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2485,55 +2737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2859,31 +3111,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>