--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5fb7f04" w14:textId="5fb7f04">
+    <w:p w14:paraId="2adecf4" w14:textId="2adecf4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -880,1890 +880,1926 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жер қойнауын пайдалануға арналған келісімшарттар, оның ішінде өнімді бөлу туралы келісімдер шарттарының сақталуын бақылауды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 66-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және көмірсутектерді барлау және өндіру немесе өндіруге, сондай-ақ уран өндіруге арналған келісімшарттар, оның ішінде өнімді бөлу туралы келісімдер (бұдан әрі –келісімшарттар) шарттарының сақталуын бақылауды жүзеге асыру тәртібін анықтайды.</w:t>
+      1. Осы Жер қойнауын пайдалануға арналған келісімшарттар, оның ішінде өнімді бөлу туралы келісімдер шарттарының сақталуын бақылауды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) 66-бабының 1-тармағына сәйкес әзірленді және көмірсутектерді барлау және өндіру немесе өндіруге арналған келісімшарттар, оның ішінде өнімді бөлу туралы келісімдер (бұдан әрі – келісімшарттар) шарттарының сақталуын бақылауды жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Үкіметі бекіткен өнімді бөлу туралы келісімдерде немесе Қазақстан Республикасының Президенті бекіткен жер қойнауын пайдалануға арналған келісімшартта келісімшарттар шарттарының сақталуын бақылаудың өзге тәртібі болған жағдайда, келісімшарттар шарттарының орындалуын бақылау осындай келісімдердің немесе жер қойнауын пайдалануға арналған келісімшарттың талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Қағидалар сондай-ақ Кодекстің 277-бабының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      Осы Қағидалар сондай-ақ Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>277-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес осы Кодекс қолданысқа енгізілгенге дейін шығарылған және жасалған жер қойнауын пайдалануға рұқсаттар, лицензиялар мен келісімшарттар бойынша қатынастарға қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 22.05.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жер қойнауын пайдаланушылардың (келісімшарт бойынша операторлардың, сенімгерлік басқарушылардың) (бұдан әрі – жер қойнауын пайдаланушылар) келісімшарттар шарттарының сақталуын бақылау Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын көмірсутектер мен уран өндіру бойынша жер қойнауын пайдалану операцияларын жүргізу саласында Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасы талаптарының сақталуын мемлекеттік бақылауға жатпайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын көмірсутектер бойынша жер қойнауын пайдалану операцияларын жүргізу саласында Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасы талаптарының сақталуын мемлекеттік бақылауға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Энергетика министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жер қойнауын пайдаланушылардың келісімшарттар шарттарының сақталуын бақылауды құзыретті </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>орган</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (келісімшарттың тарапы болып табылатын мемлекеттік орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жер қойнауын пайдаланушылардың келісімшарттар шарттарының сақталуын бақылау жер қойнауын пайдаланушылардың келісімшарт бойынша міндеттемелерін орындауына мониторинг жүргізу және жер қойнауын пайдаланушыға, сондай-ақ келісімшарттарға сәйкес жер қойнауын пайдалану жөніндегі операциялар жүргізіліп жатқан (жүргізілген) объектілерге бару арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағидаларда пайдаланылатын ұғымдар мен анықтамалар Қазақстан Республикасының заңнамасына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      4. Жер қойнауын пайдаланушылардың келісімшарттар шарттарының сақталуын бақылау жер қойнауын пайдаланушылардың келісімшарт бойынша міндеттемелерін орындауына мониторинг жүргізу және жер қойнауын пайдаланушыға, сондай-ақ келісімшарттарға сәйкес жер қойнауын пайдалану жөніндегі операциялар жүргізіліп жатқан (жүргізілген) объектілерге бару арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жер қойнауын пайдалануға арналған келісімшарттардың, оның ішінде өнімді бөлу туралы келісімдер шарттарының сақталуына бақылауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...15 lines deleted...]
-      5. Осы Қағидаларда пайдаланылатын ұғымдар мен анықтамалар Қазақстан Республикасының заңнамасына сәйкес қолданылады.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жер қойнауын пайдаланушылардың келісімшарт бойынша міндеттемелерін орындауына мониторинг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Құзыреттi орган жер қойнауын пайдаланушылардың келісімшарт бойынша міндеттемелерін орындауына мониторингті (бұдан әрi – мониторинг) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жер қойнауын пайдаланушылар ұсынатын есептердi (бұдан әрi – есептер) және Қазақстан Республикасының заңнамасына сәйкес өзге көздерден алынған мәліметтерді талдау арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мониторинг Кодекстің 66-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құзыретті орган айқындайтын тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - ҚР Энергетика министрінің 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Энергетика министрінің 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жер қойнауын пайдаланушыға, сондай-ақ жер қойнауын пайдалану жөніндегі операциялар жүргізіліп жатқан (жүргізілген) объектілерге бару тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жер қойнауын пайдаланушыға, сондай-ақ жер қойнауын пайдалануға арналған келісімшарттарға сәйкес жер қойнауын пайдалану жөніндегі операциялар жүргізіліп жатқан (жүргізілген) объектілерге бару (бұдан әрі – бару) жоспарлы және жоспардан тыс болып бөлінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жоспарлы бару құзыретті органның басшысымен бекітілген, құзыретті органның интернет-ресурсында бірінші жоспарлы баруды жүзеге асыру басталғанға дейін күнтізбелік он бес күннен кешіктірмей орналастырылған барудың жылдық тізімінің негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Барудың жылдық тізімі (жер қойнауын пайдаланушыларды осы тізімге енгізу негіздерін және баратын кезеңді көрсете отырып) ағымдағы жылғы желтоқсаннан бастап келесі жылғы желтоқсанға дейінгі есепті кезеңге қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">7. Алып тасталды - ҚР Энергетика министрінің 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">8. Алып тасталды - ҚР Энергетика министрінің 22.05.2023 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Барудың жылдық тізіміне енгізу үшін есептерді ұсынбау және (немесе) жалған есептерді ұсыну және мониторинг нәтижелері бойынша келісімшарттық шарттардың орындалмау фактісін растау мүмкіндігінің болмауы негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талданатын кезең ағымдағы жылдың алдындағы екі жылдан аспайтын кезең болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әрбір жер қойнауын пайдаланушыға қатысты барудың жылдық тізіміне сәйкес жоспарлы бару жылына бір реттен артық емес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір жер қойнауын пайдаланушыға қатысты жоспарлы бару кезеңінің басталуы талдау жүргізу кезінде талданатын кезеңнің басына сәйкес белгіленеді, оның нәтижелері бойынша осы субъект барудың жылдық тізіміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспарлы бару кезеңінің соңы жоспарлы баруды өткізу мерзімін қамтиды. Бұл ретте талданатын кезеңдегі келісімшарттардың өлшенетін шарттарын орындау бойынша материалдар (ақпарат) ғана зерделенуге тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құзыретті органның аумақтық бөлімшесі (бұдан әрі – аумақтық бөлімше) жоспарлы баруды жүзеге асыру басталғанға дейін кемінде он жұмыс күні бұрын жер қойнауын пайдаланушыға ол жіберілген тұлға туралы мәліметтерді, жөнелтуші туралы ақпаратты, оның қолын, мерзімін және мәнін көрсете отырып, жоспарлы бару туралы жазбаша нысанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламада бару мәні, баруды өткізу мерзімі және баратын кезең, сондай-ақ бару жөніндегі комиссияның құрамы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама пошта арқылы және хабарламаны тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...34 lines deleted...]
-      Талданатын кезең ағымдағы жылдың алдындағы екі жылдан аспайтын кезең болып табылады.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жеке және (немесе) заңды тұлғалардан, мемлекеттік органдардан және (немесе) өзге де тұлғалардан келісімшарттардың шарттарын орындамау туралы ақпарат келіп түскен кезде және мониторинг нәтижелері бойынша келісімшарттардың шарттарын орындамау фактісін растауға мүмкіндік болмаған жағдайда құзыретті орган мұндай ақпаратты жоспардан тыс баруды тағайындау үшін аумақтық бөлімшеге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспардан тыс бару анонимді жолданымдар болған жағдайда жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...52 lines deleted...]
-      Жоспарлы бару кезеңінің соңы жоспарлы баруды өткізу мерзімін қамтиды. Бұл ретте талданатын кезеңдегі келісімшарттардың өлшенетін шарттарын орындау бойынша материалдар (ақпарат) ғана зерделенуге тиіс.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Аумақтық бөлімше жоспардан тыс баруды жүзеге асыру басталғанға дейін кемінде бір тәулік бұрын жер қойнауын пайдаланушыға ол жіберілген тұлға туралы мәліметтерді, жөнелтуші туралы ақпаратты, оның қолын, мерзімін және мәнін көрсете отырып, жоспардан тыс бару туралы жазбаша нысанда хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламада бару мәні, баруды өткізу мерзімі және баратын кезең, сондай-ақ бару жөніндегі комиссияның құрамы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама пошта арқылы және хабарламаны тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...52 lines deleted...]
-      Хабарлама пошта арқылы және хабарламаны тіркеуді қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Әрбір жер қойнауын пайдаланушыға қатысты жоспардан тыс бару кезеңінің басталуы келісімшарттардың шарттарын орындамау туралы ақпаратта көрсетілген уақыт кезеңіне сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоспардан тыс бару кезеңінің соңы жоспардан тыс баруды өткізу мерзімін қамтиды. Бұл ретте осындай ақпаратта көрсетілген кезең үшін келісімшарттардың шарттарын орындау бойынша материалдар (ақпарат) ғана зерделенуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 16-1-тармақпен толықтырылды - ҚР Энергетика министрінің 22.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
-[...115 lines deleted...]
-      16. Аумақтық бөлімше жоспардан тыс баруды жүзеге асыру басталғанға дейін кемінде бір тәулік бұрын жер қойнауын пайдаланушыға ол жіберілген тұлға туралы мәліметтерді, жөнелтуші туралы ақпаратты, оның қолын, мерзімін және мәнін көрсете отырып, жоспардан тыс бару туралы жазбаша нысанда хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Барудың мәні, барудың мерзімдері мен кезеңдері, сондай-ақ бару комиссиясының құрамы құзыретті органның аумақтық бөлімшесінің басшысымен бекітілген баруды тағайындау туралы бұйрықта әрбір бару үшін жеке-жеке көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...113 lines deleted...]
-      16-1. Әрбір жер қойнауын пайдаланушыға қатысты жоспардан тыс бару кезеңінің басталуы келісімшарттардың шарттарын орындамау туралы ақпаратта көрсетілген уақыт кезеңіне сәйкес белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бару мерзімі күнтізбелік отыз күннен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...95 lines deleted...]
-      17. Барудың мәні, барудың мерзімдері мен кезеңдері, сондай-ақ бару комиссиясының құрамы құзыретті органның аумақтық бөлімшесінің басшысымен бекітілген баруды тағайындау туралы бұйрықта әрбір бару үшін жеке-жеке көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс көлемі ауқымды болған жағдайда, бару мерзімі бір рет аумақтық бөлімшенің басшысымен отыз күнтізбелік күнге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жер қойнауын пайдаланушының басшысы немесе уәкілетті тұлғасы баруды тағайындау туралы бұйрықпен қол қою арқылы немесе бару туралы бұйрықты алғанын растайтын басқа да тәсілмен танысқан күн барудың басталу күні болып саналады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Бару үшін келген құзыретті органның лауазымды адамдары қызмет көрсету куәліктерін және баруды тағайындау туралы бұйрықты көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Бару кезінде келісімшарттың өлшенетін шарттары зерттеледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бару барысында жер қойнауын пайдаланушы комиссия басшысының және (немесе) мүшелерінің жазбаша сұрау салуына сәйкес бару мәніне қатысты зерделеу үшін қажетті материалдарды (ақпаратты) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Энергетика министрінің 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Барудың нәтижелері бойынша бару нәтижелері туралы анықтама екі данада орыс және қазақ тілдерінде дайындалады, оған комиссияның басшысы мен мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...15 lines deleted...]
-      22. Бару барысында жер қойнауын пайдаланушы комиссия басшысының және (немесе) мүшелерінің жазбаша сұрау салуына сәйкес бару мәніне қатысты зерделеу үшін қажетті материалдарды (ақпаратты) ұсынады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Барудың нәтижелері туралы анықтама келісімшарттың құрылымына сәйкес жасалады және оның тармақтарына сілтемелерден тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...77 lines deleted...]
-      23. Барудың нәтижелері бойынша бару нәтижелері туралы анықтама екі данада орыс және қазақ тілдерінде дайындалады, оған комиссияның басшысы мен мүшелері қол қояды.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Бару аяқталғаннан кейін жер қойнауын пайдаланушыда бар құжаттарды қоспағанда, барудың нәтижелері туралы анықтама қосымшаларының көшірмелерімен бірге жер қойнауын пайдаланушы басшысына немесе уәкілетті адамына қарау үшін екі данада беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
-[...15 lines deleted...]
-      24. Барудың нәтижелері туралы анықтама келісімшарттың құрылымына сәйкес жасалады және оның тармақтарына сілтемелерден тұрады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы барудың нәтижелері туралы анықтамаға екі данада алған сәттен бастап үш жұмыс күні ішінде қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
-[...15 lines deleted...]
-      25. Бару аяқталғаннан кейін жер қойнауын пайдаланушыда бар құжаттарды қоспағанда, барудың нәтижелері туралы анықтама қосымшаларының көшірмелерімен бірге жер қойнауын пайдаланушы басшысына немесе уәкілетті адамына қарау үшін екі данада беріледі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Барудың нәтижелері туралы анықтамаға жер қойнауын пайдаланушының уәкілетті адамы қол қойған жағдайда, жер қойнауын пайдаланушы басшысының сенімхаты түпнұсқасы немесе расталған көшірмесі анықтамаға қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
-[...15 lines deleted...]
-      26. Жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы барудың нәтижелері туралы анықтамаға екі данада алған сәттен бастап үш жұмыс күні ішінде қол қояды.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы барудың нәтижелері туралы қол қойылған анықтаманың бірінші данасын бару комиссиясына қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
-[...15 lines deleted...]
-      27. Барудың нәтижелері туралы анықтамаға жер қойнауын пайдаланушының уәкілетті адамы қол қойған жағдайда, жер қойнауын пайдаланушы басшысының сенімхаты түпнұсқасы немесе расталған көшірмесі анықтамаға қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Барудың нәтижелерімен немесе оның бөлігімен келіспеген жағдайда, жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы барудың нәтижелері туралы анықтамаға қарсылықтарын көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
-[...15 lines deleted...]
-      28. Жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы барудың нәтижелері туралы қол қойылған анықтаманың бірінші данасын бару комиссиясына қайтарады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы қол қоюдан бас тартқан жағдайда, барудың нәтижелері туралы анықтама жер қойнауын пайдаланушы кеңсесіне енгізіледі немесе пошта арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
-[...15 lines deleted...]
-      29. Барудың нәтижелерімен немесе оның бөлігімен келіспеген жағдайда, жер қойнауын пайдаланушының басшысы немесе уәкілетті адамы барудың нәтижелері туралы анықтамаға қарсылықтарын көрсете отырып қол қояды.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Барудың нәтижелерімен келіспеген жағдайда, жер қойнауын пайдаланушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен жоғары тұрған мемлекеттік органға немесе сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Барудың нәтижелері бойынша жер қойнауын пайдаланушының келісімшарт шарттарының орындамауы фактісі анықталған жағдайда, құзыретті орган мұндай жер қойнауын пайдаланушыға осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және келісімшарттың ережелеріне сәйкес шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3089,31 +3125,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>