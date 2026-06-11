--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5639986" w14:textId="5639986">
+    <w:p w14:paraId="580aff3" w14:textId="580aff3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,75 +111,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 19 наурыздағы № 48/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 11 мамырда № 16886 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 19) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve">
+      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>292) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтары мен Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы арасындағы ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -633,764 +735,896 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 48/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтары мен Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы арасындағы ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу қағидалары 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтары мен Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы арасындағы ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>292) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығының ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтарымен ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу мен ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою кезіндегі өзара іс-қимыл тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар және қысқартулар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттандыру объектісінің осалдығы – бағдарламалық немесе аппараттық қамтылымда жұмыс қабілеттілігін бұзуға немесе белгіленген рұқсаттардан тыс қандай болсын заңсыз іс-әрекеттерді орындауға мүмкіндік беретін бағдарламалық немесе аппараттық қамтылымдағы кемшілік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттандыру саласындағы ақпараттық қауіпсіздік (бұдан әрі – ақпараттық қауіпсіздік) – электрондық ақпараттық ресурстардың, ақпараттық жүйелердің және ақпараттық-коммуникациялық инфрақұрылымның сыртқы және ішкі қатерлерден қорғалуының жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілері (бұдан әрі - АКИАМО) - жұмыс істеуінің бұзылуы немесе тоқтауы қолжетімділігі шектеулі дербес деректерді және заңмен қорғалатын құпияны қамтитын өзге де мәліметтерді заңсыз жинауға және өңдеуге, әлеуметтік және (немесе) техногендік сипаттағы төтенше жағдайға немесе қорғаныс, қауіпсіздік, халықаралық қатынастар, экономика, шаруашылықтың жеке салалары үшін немесе тиісті аумақта тұрып жатқан халықтың тіршілігі, оның ішінде: жылумен жабдықтау, электрмен жабдықтау, газбен жабдықтау, сумен жабдықтау, өнеркәсіп, денсаулық сақтау, байланыс, банк саласы, көлік, гидротехникалық құрылыстар, құқық қорғау қызметі, "электрондық үкімет" инфрақұрылымы үшін елеулі теріс салдарларға алып келетін ақпараттық-коммуникациялық инфрақұрылым объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздік оқиғасы – ақпараттандыру объектілерінің қазіргі бар қауіпсіздік саясатын ықтимал бұзу туралы не ақпараттандыру объектілерінің қауіпсіздігіне қатысы болуы мүмкін, бұрын белгісіз болған жағдай туралы куәландыратын жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ақпараттық қауіпсіздікті қамтамасыз ету саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы (бұдан әрі – АҚҰҮО) – "Мемлекеттік техникалық қызмет" акционерлік қоғамының құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығының ақпараттық өзара іс-қимыл платформасы (бұдан әрі – АҚҰҮО платформасы) – АҚҰҮО-мен ақпараттық қауіпсіздіктің қатерлері мен оқыс оқиғалары туралы деректермен және ақпаратпен алмасуға арналған бағдарламалық қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақпараттық қауіпсіздіктің жедел орталығы (бұдан әрі – АҚЖО) – электрондық ақпараттық ресурстарды, ақпараттық жүйелерді, телекоммуникация желілері мен ақпараттандырудың басқа да объектілерін қорғау жөніндегі қызметті жүзеге асыратын заңды тұлға немесе заңды тұлғаның құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақпараттық қауіпсіздіктің қатері – ақпараттандыру объектісінің құпиялығына, тұтастығына және қолжетімділігіне жағымсыз әсер ете алатын іс-қимылдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ақпараттық қауіпсіздіктің оқыс оқиғасы – ақпараттық-коммуникациялық инфрақұрылымның немесе оның жекелеген объектілерінің жұмысында жекелей немесе сериялы түрде туындайтын, олардың тиiсiнше жұмыс iстеуiне қатер төндiретiн және (немесе) электрондық ақпараттық ресурстарды заңсыз алу, көшiрмесін түсіріп алу, тарату, түрлендiру, жою немесе бұғаттау үшiн жағдай жасайтын іркілістер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының ұлттық қауіпсіздік органдары (бұдан әрі – ұлттық қауіпсіздік органдары) – Қазақстан Республикасының қауiпсiздiгiн қамтамасыз ету жүйесiнiң құрамдас бөлiгi болып табылатын және өздерiне берiлген өкiлеттiктер шегiнде жеке адамның және қоғамның қауiпсiздiгiн, елдiң конституциялық құрылысын, мемлекеттiк егемендiгiн, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетiн қорғауды қамтамасыз етуге арналған Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн арнаулы мемлекеттiк органдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) "электрондық үкіметтің" ақпараттандыру объектілері (бұдан әрі – ЭҮ АО) – мемлекеттік электрондық ақпараттық ресурстар, мемлекеттік органдардың бағдарламалық қамтылымы, мемлекеттік органның интернет-ресурсы, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым объектілері, оның ішінде өзге де тұлғалардың мемлекеттік электрондық ақпараттық ресурстарды қалыптастыруға, мемлекеттік функцияларды жүзеге асыруға және мемлекеттік қызметтер көрсетуге арналған ақпараттандыру объектілері.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 12.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтары мен Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы арасындағы ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...317 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтары мен Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы арасындағы ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 12.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ақпараттық қауіпсіздікті қамтамасыз етуге қажетті ақпараттық алмасудың қатысушылары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұлттық қауіпсіздік органдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) АҚҰҮО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) АҚЖО болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. АҚЖО және АҚҰҮО ақпараттық қауіпсіздік саласындағы өздеріне жүктелген міндеттер мен функцияларды жүзеге асыруға қажетті ақпарат алмасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. АҚЖО АҚҰҮО-дан алынған ақпаратты өздері қызмет көрсететін ұйымдарға және инфрақұрылымды сүйемелдеуді қамтамасыз ететін өзінің құрылымдық бөлімшелеріне, оларға қатысы бар бөлімінде, ақпарат жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6. Алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 31.03.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 31.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. АҚЖО және АҚҰҮО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ақпараттық қауіпсіздікті бұзудың алдын алу механизмдерін жетілдіруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) АҚЖО қызметін жақсартуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) АҚЖО мен АҚҰҮО арасындағы іс-әрекеттің келісімділігі мен жеделдігін арттыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ақпараттандыру объектілерінің ақпараттық қауіпсіздік деңгейін арттыру бойынша бірлескен шешімдер әзірлеуге бағытталған міндеттерді шешу мүддесінде өзара іс-қимылды жүзеге асыруы қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ақпараттық қауіпсіздікті қамтамасыз етуге қажетті ақпарат құпия электрондық ақпараттық деректер санатына жатады, оларды алу, өңдеу және қолдану олар жиналатын мақсаттармен шектелген. АҚҰҮО-дан АҚЖО-ға және АҚЖО-дан АҚҰҮО-ға ақпараттық қауіпсіздік оқыс оқиғалары туралы мәлімет жолдау осы Қағидалар шеңберінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1409,482 +1643,654 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      9. АҚЖО АҚҰҮО-ға ақпараттық қауіпсіздік оқыс оқиғалары туралы ақпаратты расталған сәттен бастап 15 минут аралығында жолдайды.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. АҚЖО ақпараттық қауіпсіздіктің оқыс оқиғасы анықталған кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздіктің оқыс оқиғасы расталған сәттен бастап 15 (он бес) минут ішінде АҚҰҮО-ны және ЭҮ АО немесе АКИАМО меншік иесін немесе иеленушісін хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚҰҮО-ға ақпараттық қауіпсіздіктің оқыс оқиғасы расталған сәттен бастап 72 (жетпіс екі) сағат ішінде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ақпараттық қауіпсіздік оқыс оқиғасының карточкасын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚҰҮО-дан ақпараттық қауіпсіздік қатері, ақпараттық қауіпсіздік оқиғасы немесе ақпараттық қауіпсіздіктің оқыс оқиғасы туралы хабарлама түскен кезде АҚЖО хабарландырылған сәттен бастап 72 (жетпіс екі) сағат ішінде АҚҰҮО-ға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік қатерін талдау нәтижелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік оқиғасы расталған кезде ақпараттық қауіпсіздік оқиғасын талдау нәтижелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздіктің оқыс оқиғасы расталған кезде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ақпараттық қауіпсіздік оқыс оқиғасының карточкасын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 31.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 120/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Деректерді жинау мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ақпараттық қауіпсіздіктің туындаған қатерлері, осалдықтары, оқыс оқиғалары бойынша деректерге талдау жүргізу кезінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық қауіпсіздіктің оқыс оқиғасы электрондық ақпараттық ресурстардың, ақпараттық жүйелердің, телекоммуникация желілерінің және өзге ақпараттандыру объектілерінің жұмыс істеу қабілетіне әсер ете алады деп ойлауға негіз болған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпараттық қауіпсіздік қатері, осалдығы және оқыс оқиғасының таралып кету кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұлттық қауіпсіздік органының, уәкілетті органның, және АҚҰҮО-ның ақпараттық қауіпсіздік қатерлері, осалдықтары, оқиғалары мен оқыс оқиғалары туралы сұратуы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттық қауіпсіздік оқыс оқиғаларының әсерін жою кезіндегі көмек көрсету кезінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. АҚҰҮО-ның сұратуы бойынша АҚЖО АҚҰҮО-ға қолда бар ақпараттық қауіпсіздікті қамтамасыз етудің мониторингі жүйелеріне қолжетімділікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. АҚҰҮО мүдделі тараптарды хабарландырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өздеріне қатысты ақпарат бөлігінде АҚЖО-ны – электрондық ақпараттық ресурстардың, ақпараттық жүйелердің, телекоммуникация желілерінің және ақпараттандыру объектілерінің тұтастығына, қолжетімділігіне, құпиялылығына әсер ете алатын ақпараттық қауіпсіздік қатерлері, ақпараттық қауіпсіздік оқиғалары немесе ақпараттық қауіпсіздік оқыс оқиғалары анықталған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұлттық қауіпсіздік органдарын – электрондық ақпараттық ресурстар, ақпараттық жүйелер, телекоммуникация желілері және өзге ақпараттандыру объектілері мен байланысты ақпараттық қауіпсіздік оқыс оқиғасы жағдайында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органды – ақпараттық қауіпсіздік саласындағы заңнама бұзылған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының ақпараттандыру саласындағы уәкілетті органын – ақпараттандыру саласындағы заңнама бұзылған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының прокуратура органдарын – олардың құзыреті шегінде тиісті заңнама бұзылған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының ішкі істер органдарын – олардың құзыреті шегінде тиісті заңнама бұзылған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ақпараттық алмасу мынадай тәсілдермен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректерді шифрлауды қолданып, электрондық хабарлама көмегімен XML (eXtensible Markup Language – белгілеудің кеңейтілген тілі) немесе JSON (JavaScript Object Notation – деректер алмасудың мәтіндік пішіні) пішіндерінде жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) деректерді ақпарат алмасуға арналған бағдарламалық қамтылымды қолдана отырып XML немесе JSON пішіндерінде жіберу;";</w:t>
-[...17 lines deleted...]
-      3) шифрланған деректерді HTTPS (HyperText Transfer Protocol Secure) хаттамасын қолдана отырып жіберу;";</w:t>
+      2) деректерді ақпарат алмасуға арналған бағдарламалық қамтылымды қолдана отырып XML немесе JSON форматтарында жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шифрланған деректерді HTTPS (HyperText Transfer Protocol Secure) хаттамасын қолдана отырып жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) деректерді қолданылуы уәкілетті органмен келісілген хаттамаларды қолдана отырып жіберу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1906,269 +2312,283 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 12.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14. Алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 31.03.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 31.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ақпараттық алмасу барысында алынған ақпарат тек қана ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қоюды үйлестіру мақсатында қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Хабарламалар АҚҰҮО мен АҚЖО арасында АҚҰҮО платформасын және отандық шифрлау сертификатын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 31.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. АҚЖО АҚҰҮО-ға байланыс деректерін жолдайды (электрондық пошта мекенжайы, 24/7/365 режимінде қолжетімді телефон), сонымен қатар әр тоқсан сайын, тоқсанның бірінші айының 10-ынан кешіктірмей байланыс деректерін растайды, жаңартады және жібереді. Байланыс деректері өзгерген жағдайда АҚҰҮО-ны дереу хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. АҚЖО тоқсан сайын, есепті тоқсаннан кейінгі айдың 10-на дейін АҚҰҮО-ға есепті тоқсанда тіркелген ақпараттық қауіпсіздіктің оқыс оқиғалары және олардың туындау себептерін жою үшін қолданылған шаралар туралы ақпаратты береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2296,68 +2716,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық қауіпсіздік оқыс оқиғасының карточкасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша алып тасталда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 12.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2461,104 +2881,2601 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Осалдықтар туралы деректер карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 12.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақпараттық қауіпсіздікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтамасыз етудің жедел орталықтары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен Ақпараттық қауіпсіздікті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұлттық үйлестіру орталығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арасындағы ақпараттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауіпсіздікті қамтамасыз ету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін қажетті ақпарат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алмасу қағидаларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ақпараттық қауіпсіздік оқыс оқиғасының карточкасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-қосымшамен толықтырылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 14.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақпараттық қауіпсіздіктің оқыс оқиғасы тіркелген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық қауіпсіздік оқыс оқиғасының маңыздылық деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары (4);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа (3);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төмен (2);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықталмаған (1).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық қауіпсіздік оқыс оқиғасының түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсетуден бас тарту (DoS, DDoS) ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсатсыз қол жеткізу және мазмұнды түрлендіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботнет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вирустық шабуыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шифрлаушы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осалдықты пайдалану;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аутентификация/авторизация құралдарының жария етілуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фишинг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге ақпараттық қауіпсіздіктің оқыс оқиғалары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауқымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаппай.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егжей-тегжейліліктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туындау күні мен уақыты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Растау күні мен уақыты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қайта / жаңа; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жария ету индикаторы (IOC).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарамды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әрекет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күдік;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шеңбер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі шеңбердің жергілікті желісі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы шеңбердің жергілікті желісі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық қауіпсіздік оқыс оқиғасының сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салдары жоқ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмысқа қабілеттілігінің бұзылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтастығының бұзылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттың құпиялылық режимінің бұзылуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зиян келтірілген объект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық қауіпсіздіктің оқыс оқиғасын жою үшін қолданылған әрекеттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық қауіпсіздік оқыс оқиғасының маңыздылық деңгейлері</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маңыздылық деңгей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Белгілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақпараттық қауіпсіздік оқыс оқиғаларының үлгілері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтерді көрсету/жұмыстарды орындау мүмкінсіздігіне және (немесе) аса маңызды деректердің жоғалуына/түрленуіне және (немесе) аса маңызды деректерді өңдейтін ақпараттандыру объектісінің құпиялылығының бұзылуына әкеп соғатын ақпараттық қауіпсіздіктің оқыс оқиғалары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Рұқсатсыз қол жеткізу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Осалдықты пайдалану</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Шифрлаушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Зиянды бағдарламалық қамтылым</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қызмет көрсетуден бас тарту (DoS/ DDoS шабуылы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Өзге ақпараттық қауіпсіздіктің оқыс оқиғалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтер көрсетуді/жұмыстарды орындауды елеулі шектеуге және (немесе) аса маңызды болып табылмайтын деректердің жоғалуына/түрленуіне және (немесе) аса маңызды болып табылмайтын деректерді өңдейтін ақпараттандыру объектісінің құпиялылығының бұзылуына әкелетін ақпараттық қауіпсіздіктің оқыс оқиғалары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Рұқсатсыз қол жеткізу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Шифрлаушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Зиянды бағдарламалық қамтылым Қызмет көрсетуден бас тарту (DoS/DDoS шабуылы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Осалдықты пайдалану</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Өзге ақпараттық қауіпсіздіктің оқыс оқиғалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төмен (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтерді көрсетуге/жұмыстарды орындауға әсер етпейтін ақпараттық қауіпсіздіктің оқыс оқиғалары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-Зиянды бағдарламалық қамтылым Қызмет көрсетуден бас тарту (DoS /DdoS шабуылы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Осалдықты пайдалану</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-Спам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Фишингтік шабуыл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Өзге ақпараттық қауіпсіздіктің оқыс оқиғалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықталмаған (1) *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық қауіпсіздік оқыс оқиғасының қызметтерді көрсетуге әсері анықталмаған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сипатқа ие емес/күдікті белсенділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Ақпараттық қауіпсіздіктің оқыс оқиғасы расталған сәттен бастап 48 (қырық сегіз) сағат ішінде деңгейді қайта қарау қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2598,55 +5515,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>