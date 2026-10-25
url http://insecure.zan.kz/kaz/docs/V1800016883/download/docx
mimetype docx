--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="809392b" w14:textId="809392b">
+    <w:p w14:paraId="605ad57" w14:textId="605ad57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,336 +76,336 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Электрондық ақпараттық ресурстардың резервтік көшірмелерін электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидаларын бекіту туралы</w:t>
+        <w:t>Цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары мен мерзімдерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 16 наурыздағы № 45/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 10 мамырда № 16883 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.10.2022 </w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 399/НҚ</w:t>
+        <w:t>№ 353/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 17-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес </w:t>
+      "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 18.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 353/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 664/НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары мен мерзімдері бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...71 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 353/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.10.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -959,1914 +959,1006 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электрондық ақпараттық ресурстардың резервтік көшірмелерін электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары</w:t>
+        <w:t xml:space="preserve"> Цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары мен мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.10.2022 </w:t>
+      Ескерту. Қағидалары жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 399/НҚ</w:t>
+        <w:t>№ 353/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы электрондық ақпараттық ресурстардың резервтік көшірмелерін электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 17-бабы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> негізінде әзірленді және электрондық ақпараттық ресурстардың резервтік көшірмелерін электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына берудің тәртібі мен мерзімдерін айқындайды.</w:t>
+      1. Осы цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары мен мерзімдері (бұдан әрі – Қағидалар) "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасы және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының 62) тармақшасы негізінде әзірленді және цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына берудің тәртібі мен мерзімдерін айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аса маңызды цифрлық объектілер (бұдан әрі – АМЦО) – жұмыс істеуінің бұзылуы немесе тоқтауы қолжетімділігі шектелген дербес деректерді және заңмен қорғалатын құпияны қамтитын өзге де мәліметтерді заңсыз жинауға және өңдеуге, әлеуметтік және (немесе) техногендік сипаттағы төтенше жағдайлардың туындауына немесе қорғаныс, қауіпсіздік, халықаралық қатынастар, экономика, шаруашылықтың жекелеген салалары үшін немесе тиісті аумақта тұратын халықтың тыныс-тіршілігі, оның ішінде жылумен жабдықтау, электрмен жабдықтау, газбен жабдықтау, сумен жабдықтау, өнеркәсіп, денсаулық сақтау, байланыс, банк саласы, көлік, гидротехникалық құрылысжайлар, құқық қорғау қызметі, "цифрлық үкімет" инфрақұрылымы үшін елеулі теріс салдарға алып келетін цифрлық объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жедел резервтеу – қосымша бағдарламалық және техникалық құралдарды пайдалану және оларды белсенді режимде ұстау және (немесе) нақты уақыт режимінде (немесе 1 сағатқа кідірумен нақты уақытқа жақын) өзгерістерді беруді және ақпараттың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – киберқауіпсіздікті қамтамасыз ету саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Киберқауіпсіздіктің ұлттық үйлестіру орталығы (бұдан әрі – КҰҮО) – "Мемлекеттік техникалық қызмет" акционерлік қоғамының (бұдан әрі – "МТҚ" АҚ) құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған мемлекеттік заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) резервтік көшірме – деректер базасын және қажет болған жағдайда қолданбалы бағдарламалық қамтылымды олар жоғалған, зақымдалған, бұзылған немесе заңсыз өзгертілген және жойылған жағдайда бастапқы түрінде қалпына келтіруге арналған деректер базасының және қажет болған жағдайда қолданбалы бағдарламалық қамтылымның электрондық тасымалдағыштағы көшірмесін жасаудың сәтті аяқталған процесінің нәтижесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұзақ мерзімді сақтау – екі жылдан артық сақтау мерзімімен цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына бір реттік беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасы (бұдан әрі – БҰРП) – цифрлық ресурстардың сақталуын қамтамасыз ету және қажет болған жағдайда деректерді қалпына келтіру мақсатында, олардың резервтік көшірмелерін сақтауға арналған аппараттық-бағдарламалық кешен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) іске қосусыз резервтеу – деректерді қалпына келтіру мүмкіндігін қамтамасыз ету мақсатында жұмыс істеп тұрған немесе сөндірілген цифрлық ресурстан операциялық жүйе құралдарымен резервтік көшірме жасау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...231 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. АМЦО иесі цифрлық ресурстардың (бұдан әрі – ЦР) резервтік көшірмелерін осы Қағидаларға сәйкес тәртіпте БҰРП-ға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "МТҚ" АҚ АМЦО иелеріне ЦР резервтік көшірмелерін БҰРП-ға беру туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. АМЦО иелері "МТҚ" АҚ-дан ақпаратты алған сәттен бастап 15 (он бес) жұмыс күннен кешіктірмей "МТ" АҚ-ға әрбір ЦР бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) резервтік көшірудің ағымдағы мерзімділігі туралы ақпаратты қамтитын құжаттың көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қосымшасына сәйкес нысанда ЦР-дың техникалық сипаттамалары туралы мәліметтерді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Қазақстан Республикасы Үкіметінің 2025 жылдың 9 қазандағы № 846 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 385) тармақшасына сәйкес бекітілетін АМЦО тізбесі (бұдан әрі – Тізбе) және әрбір АМЦО иесінен алынған ақпарат негізінде "МТҚ" АҚ уәкілетті органмен келісім бойынша БҰРП-ға беру үшін ЦР резервтік көшірудің мерзімділігін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "МТҚ" АҚ АМЦО иелеріне 20 (жиырма) жұмыс күн ішінде орындау үшін жазбаша ресми түрде мынадай мәліметтер жолдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЦР атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) БҰРП-ға беру үшін ЦР резервтік көшірудің мерзімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) КҰҮО-ға қолжетімділік алу үшін мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "МТҚ" АҚ резервтік көшірмелерін беру үшін КҰҮО АМЦО иелеріне КҰҮО-ға қолжетімділік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. АМЦО иелері өз қаражаты есебінен, АМЦО иелерінің барлық инфрақұрылымының толық жоғалту (жойылу) жағдайларын есепке ала отырып, БҰРП-да сақталатын резервтік көшірмелерді АМЦО-ның қалпына келтіруі үшін жеткілікті көлемде, БҰРП-ға ("МТҚ" АҚ) ЦР резервтік көшірмелерін (сондай-ақ ЦР-ға құжаттама, нұсқаулық көшірмелерін, конфигурация файлдарын) дербес беруді ұйымдастырады. АМЦО-ның резервтік көшірмелерінің берілуі БҰРП-ға резервтік көшірмелерді қабылдау уақытша кейінге шегеру жағдайларынан басқа, "МТҚ" АҚ-дан ресми хабарлама алған күннен бастап 20 (жиырма) жұмыс күн ішінде іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Резервтік көшірме шифрланған түрде берілген жағдайда, шифрді ашу үшін шифрлау кілттері мен құралды шифрлау жүргізілген құралдар ЦР иелері жағында барлық инфрақұрылым жоғалған жағдайда қалпына келтіру мүмкіндігі үшін электрондық түрде "МТҚ" АҚ-ға беруге жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "МТҚ" АҚ ЦР резервтік көшірмелерін қабылдауды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техникалық ресурстардың жетіспеушілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық құралдардың АМЦО иелері талап ететін құралдармен үйлеспеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) серверлік, желілік жабдыққа, деректер базасын басқару жүйесіне және бағдарламалық қамтылымға лицензиялардың болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи және техногендік сипаттағы төтенше жағдайлардың туындауы уақытында уақытша тоқтатуды іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. ЦР резервтік көшірмелерін қабылдауды уақытша тоқтату үшін негіз "МТҚ" АҚ уәкілетті орган мен АМЦО иесіне себебін көрсете отырып ЦР резервтік көшірмелерін беру процесін тоқтата тұру қажеттілігі туралы жіберген ақпарат болып табылады. Тоқтата тұру мерзімі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген беру мерзімдері ескеріле отырып уәкілетті органмен келісуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау Электрондық ақпараттық ресурстардың резервтік көшірмелерін электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру тәртібі</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> 3-тарау. Цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. БҰРП-ға ЦР резервтік көшірмелерін беру мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші кластағы ЦР және деректер базасы үшін – жедел резервтеу кезінде нақты уақыт (немесе 1 сағатқа кідірумен нақты уақыт режиміне жақын) режимінде және толық аяқталғанға дейін іске қосусыз резервтеу кезінде резервтік көшіруді аяқтау сәтінен бастап 24 сағаттан кешіктірмей резервтік көшірмені беруді бастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші кластағы ЦР үшін – толық аяқталғанға дейін іске қосусыз резервтеу кезінде резервтік көшіруді аяқтау сәтінен бастап 48 сағаттан кешіктірмей резервтік көшірмені беруді бастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үшінші кластағы ЦР үшін – толық аяқталғанға дейін іске қосусыз резервтеу кезінде резервтік көшіруді аяқтау сәтінен бастап 72 сағаттан кешіктірмей резервтік көшірмені беруді бастау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.10.2022 </w:t>
-[...1286 lines deleted...]
-      16. ЭАР Тізбеден алынған жағдайда АКИАМО иесі "МТҚ" АҚ-дан ақпарат алған күннен бастап 24 сағат ішінде АҚҰҮО-ға ЭАР резервтік көшірмелерін беруді тоқтатады.</w:t>
+      ЦР класы Қазақстан Республикасы Цифрлық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес цифрлық объектілер сыныптауышына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ЦР Тізбеден алынған жағдайда АМЦО иесі "МТҚ" АҚ-дан ақпарат алған күннен бастап 24 сағат ішінде КҰҮО-ға ЦР резервтік көшірмелерін беруді тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2900,294 +1992,178 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электронды ақпараттық</w:t>
+              <w:t>Цифрлық ресурстардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресурстардың</w:t>
+              <w:t>резервтік көшірмелерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>резервтік көшірмелерін</w:t>
+              <w:t>цифрлық ресурстарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>электрондық ақпараттық</w:t>
+              <w:t>сақтаудың бірыңғай</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресурстарды бірыңғай</w:t>
+              <w:t>ұлттық резервтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұлттық резервтік</w:t>
+              <w:t>платформасына беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтау платформасына</w:t>
+              <w:t>қағидалары мен мерзімдеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру қағидалары мен </w:t>
+              <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мерзімдеріне</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электрондық ақпараттық ресурстардың техникалық сипаттамалары туралы мәліметтер</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Цифрлық ресурстардың техникалық сипаттамалары туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3240,51 +2216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР толық атауы</w:t>
+ЦР толық атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3312,51 +2288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ДҚБЖ / БҚ / ҚБҚ (атауы / нұсқасы)</w:t>
+ДББЖ / БҚ / ҚБҚ (атауы / нұсқасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3420,74 +2396,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МҚ көлемінің жоспарлы жыл сайынғы ұлғаюы, Гб</w:t>
+ДБ көлемінің жоспарлы жыл сайынғы ұлғаюы, Гб жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -3612,324 +2590,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Резервтікөшірме құралдары</w:t>
+Резервтік көшірме құралдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКИАМО иесі</w:t>
+АМЦО иесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР класы</w:t>
+ЦР класы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР жауапты тұлғасының тегі, аты, әкесінің аты/телефоны</w:t>
+ЦР жауапты тұлғасының тегі, аты, әкесінің аты (егер қолжетімді болса)/телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...152 lines deleted...]
-      ЭАР – электрондық ақпараттық ресурс</w:t>
+      <w:bookmarkStart w:name="z76" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• АМЦО – аса маңызды цифрлық объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• БҚ – бағдарламалық қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• Гб – гигабайт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• ДББЖ – деректер базасын басқару жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• ДБ – деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• ЖЖҚ – жедел жады құрылғысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• ҚБҚ – қолданбалы бағдарламалық қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>• ЦР – цифрлық ресурстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3937,55 +2941,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4311,31 +3315,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>