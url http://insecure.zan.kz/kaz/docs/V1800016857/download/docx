--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66adc47" w14:textId="66adc47">
+    <w:p w14:paraId="f2d7026" w14:textId="f2d7026">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,234 +76,306 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидаларын бекіту туралы</w:t>
+        <w:t>Цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидаларын, аса маңызды цифрлық объектілердің цифрлық ресурстарын резервтік кешіру кезеңділігін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 16 наурыздағы № 44/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 2 мамырда № 16857 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 29.09.2020 </w:t>
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 357/НҚ</w:t>
+        <w:t>№ 395/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 17) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 29.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 357/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, аса маңызды цифрлық объектілердің цифрлық ресурстарын резервтік кешіру кезеңділігі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 395/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -907,1563 +979,1826 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидалары, аса маңызды цифрлық объектілердің цифрлық ресурстарын резервтік кешірудің кезеңділігінің қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 29.09.2020 </w:t>
+      Ескерту. Қағидалары жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 357/НҚ</w:t>
+        <w:t>№ 395/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z32" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидалары (бұдан әрі – Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+      1. Осы цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидалары, аса маңызды цифрлық объектілердің цифрлық ресурстарын резервтік кешірудің кезеңділігі (бұдан әрі – Қағидалар) "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу тәртібін, аса маңызды цифрлық объектілерінің цирфлық ресурстарын резервтік көшіру мерзімділігін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z33" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z92" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z34" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ақпараттық қауіпсіздікті қамтамасыз ету саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="8"/>
+      1) аса маңызды цифрлық объектілер (бұдан әрі – АМЦО) – бұзылуы немесе жұмыс істеуін тоқтатуы қолжетімділігі шектеулі дербес деректерді және заңмен қорғалатын құпияны қамтитын өзге де мәліметтерді заңсыз жинауға және өңдеуге, әлеуметтік және (немесе) техногендік сипаттағы төтенше жағдайға немесе қорғаныс, қауіпсіздік, халықаралық қатынастар, экономика, шаруашылықтың жекелеген салалары үшін немесе тиісті аумақта тұратын халықтың тыныс-тіршілігі үшін, оның ішінде жылумен жабдықтау, электрмен жабдықтау, газбен жабдықтау, сумен жабдықтау инфрақұрылымы, өнеркәсіп, денсаулық сақтау, байланыс, банк саласы, көлік, гидротехникалық құрылыстар, құқық қорғау қызметі, "цифрлық үкімет" үшін елеулі теріс салдарларға алып келетін цифрлық объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z35" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығы (бұдан әрі – АҚҰҮО) – "Мемлекеттік техникалық қызмет" акционерлік қоғамының құрылымдық бөлімшесі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="9"/>
+      2) ВЖЖ ИХ (ІP VPN) – функционалдық мүмкіндіктер мен сервистерді қорғауды қамтамасыз ету үшін криптографиялық әдістер қолданылатын ТБХ/ ИХ (TCP/ІP) хаттамасы бойынша клиент объектілері арасындағы деректер беруді ұйымдастыру үшін, байланыс провайдерінің желілік инфрақұрылымы негізінде құрылған деректер берудің виртуалды жеке желісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z36" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілері (бұдан әрі – АКИАМО) – ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілері – жұмыс істеуінің бұзылуы немесе тоқтауы әлеуметтік және (немесе) техногендік сипаттағы төтенше жағдайға немесе қорғаныс, қауіпсіздік, халықаралық қатынастар, экономика, шаруашылықтың жекелеген салалары үшін немесе тиісті аумақта тұратын халықтың тыныс-тіршілігі, оның ішінде: жылумен жабдықтау, электрмен жабдықтау, газбен жабдықтау, сумен жабдықтау, өнеркәсіп, денсаулық сақтау, байланыс, банк саласы, көлік, гидротехникалық құрылыстар, құқық қорғау қызметі, "электрондық үкімет" инфрақұрылымы үшін елеулі теріс салдарларға алып келетін ақпараттық-коммуникациялық инфрақұрылым объектілері;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="10"/>
+      3) жедел резервтеу – қосымша бағдарламалық және техникалық құралдарды пайдалану және оларды белсенді режимде ұстау және (немесе) нақты уақыт режимінде (немесе 1 сағатқа кідірумен нақты уақытқа жақын) өзгерістерді беруді және ақпараттың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жедел резервтеу – қосымша бағдарламалық және техникалық құралдарды пайдалану және оларды белсенді режимде ұстау және (немесе) нақты уақыт режимінде (немесе 1 сағатқа кідірумен нақты уақытқа жақын) өзгерістерді беруді және ақпараттың сақталуын қамтамасыз ету;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="11"/>
+      4) киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – киберқауіпсіздікті қамтамасыз ету саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мемлекеттік органдардың бірыңғай көлік ортасы (бұдан әрі – МО БКО) – "электрондық үкіметтің" ақпараттық коммуникациялық инфрақұрылымына кіретін және ақпараттық қауіпсіздіктің талап етілетін деңгейін сақтай отырып, мемлекеттік органдардың, олардың ведомстволық бағынысты ұйымдары мен жергілікті өзін-өзі басқару органдарының, сондай-ақ уәкілетті орган айқындаған өзге де ақпараттандыру субъектілерінің жергілікті (Интернетке қолжетімділігі бар жергілікті желілерді қоспағанда), ведомстволық және корпоративтік телекоммуникациялар желілерінің өзара іс-қимыл жасауын қамтамасыз етуге арналған телекоммуникациялар желісі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="12"/>
+      5) Киберқауіпсіздіктің ұлттық үйлестіру орталығы (бұдан әрі – КҚҰҮО) – "Мемлекеттік техникалық қызмет" акционерлік қоғамының құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) резервтік көшірме – деректер базасын қалпына келтіруге және қажет болған кезде қолданбалы бағдарламалық қамтылымды жоғалтқан, бүлдірген, бұзған немесе заңсыз өзгерткен және алып тастаған жағдайда оның бастапқы түрінде қалпына келтіруге арналған деректер базасының көшірмесін және қажет болған кезде электрондық жеткізгіштегі қолданбалы бағдарламалық қамтылымды жасаудың сәтті аяқталған процесінің нәтижесі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="13"/>
+      6) Мемлекеттік органдардың бірыңғай көліктік ортасы (бұдан әрі – МО БКО) – "цифрлық үкіметтің" инфрақұрылымына кіретін және мемлекеттік органдардың, олардың ведомстволық бағынысты ұйымдары мен жергілікті өзін-өзі басқару органдарының, сондай-ақ уәкілетті орган айқындаған өзге де цифрлық орта субъектілерінің оқшау (Интернетке қолжетімділігі бар оқшау желілерді қоспағанда), ведомстволық және корпоративтік телекоммуникация желілерінің өзара іс-қимыл жасауын киберқауіпсіздіктің қажетті деңгейін сақтай отырып қамтамасыз етуге арналған телекоммуникациялар желісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ұзақ мерзімді сақтау – электрондық ақпараттық ресурстардың резервтік көшірмелерін екі жылдан артық сақтау мерзімімен электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына бір реттік беру;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="14"/>
+      7) резервтік көшірме – деректер базасын қалпына келтіруге және қажет болған кезде қолданбалы бағдарламалық қамтылымды жоғалтқан, бүлдірген, бұзған немесе заңсыз өзгерткен және алып тастаған жағдайда оның бастапқы түрінде қалпына келтіруге арналған деректер базасының көшірмесін және қажет болған кезде электрондық жеткізгіштегі қолданбалы бағдарламалық қамтылымды жасаудың сәтті аяқталған процесінің нәтижесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) іске қосусыз резервтеу – деректерді қалпына келтіру мүмкіндігін қамтамасыз ету мақсатында операциялық жүйенің құралдарымен жұмыс істеп тұрған немесе сөндірілген электрондық ақпараттық ресурстан резервтік көшірме жасау;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="15"/>
+      8) ұзақ мерзімді сақтау – цифрлық ресурстардың резервтік көшірмелерін екі жылдан артық сақтау мерзімімен цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына бір реттік беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) электрондық ақпараттық ресурстар (бұдан әрі – ЭАР) – электрондық-цифрлық нысанда ұсынылған және электрондық тасымалдауышта, интернет-ресурста және (немесе) ақпараттық жүйеде қамтылған ақпарат;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="16"/>
+      9) цифрлық ресурстар (бұдан әрі – ЦР) – реттелген цифрлық деректер, цифрлық жазбалар мен оларды жасауға, сақтауға, өңдеуге, көрсетуге және таратуға арналған бағдарламалық қамтылым жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      10) цифлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасы (бұдан әрі – БҰРП) – сақтау үшін және қажет болған жағдайда деректерді қалпына келтіру мақсатында цифрлық ресурстардың резервтік көшірмелерін сақтауға арналған аппараттық-бағдарламалық кешен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      10) электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасы (бұдан әрі – БҰРП) – сақтау үшін және қажет болған жағдайда деректерді қалпына келтіру мақсатында электрондық ақпараттық ресурстардың резервтік көшірмелерін сақтауға арналған аппараттық-бағдарламалық кешен;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="17"/>
+      11) іске қосусыз резервтеу – деректерді қалпына келтіру мүмкіндігін қамтамасыз ету мақсатында операциялық жүйенің құралдарымен жұмыс істеп тұрған немесе сөндірілген цирфлық ресурстан резервтік көшірме жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Аса маңызды цифрлық объектілерінің цирфлық ресурстарын сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) ІP VPN – функционалдық мүмкіндіктер мен сервистерді қорғауды қамтамасыз ету үшін криптографиялық әдістер қолданылатын TCP/ІP хаттамасы бойынша клиент объектілері арасындағы деректер беруді ұйымдастыру үшін, байланыс провайдерінің желілік инфрақұрылымы негізінде құрылған деректер берудің виртуалды жеке желісі</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      3. КҚҰҮО БҰРП жұмыс істеуін қамтамасыз етеді, ол АМЦО меншік иесіне немесе иеленушісіне БҰРП сақталатын ЦР резервтік көшірмелерінің тұтастығына, құпиялылығына және қолжетімділігіне кепілдік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      4. БҰРП техникалық ерекшеліктерін, функционалдық мүмкіндіктерін КҚҰҮО айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+      5. КҚҰҮО АМЦО тізбесі негізінде әрбір ЦР бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы Қағидалардың күші Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасына сәйкес мемлекеттік құпияларға жатқызылған қорғалып орындалған ақпараттық жүйелерге, сондай-ақ арнайы мақсаттағы телекоммуникациялар және (немесе) үкіметтік, құпияландырылған, шифрланған және кодталған байланыс желілеріне қолданылмайды.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+      1) БҰРП беру үшін ЦР резервтік көшіру мерзімділігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2) ЦР резервтік көшірмелерінің кестесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЦР резервтік көшірмелеріне қол жеткізу режимін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЦР резервтік көшіру түрін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ЦР резервтік көшірмелерін сақтау мерзімдерін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. КҚҰҮО осы Қағидалардың 5-тармағында белгіленген мәліметтердің негізінде ЦР резервтік көшірмелерін БҰРП сақтауға арналған ресурстарды айқындайды және бөледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КҚҰҮО АМЦО меншік иесіне немесе иеленушісіне бөлінетін есептеу ресурстарының техникалық сипаттамаларын өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4. АҚҰҮО БҰРП жұмысының қауіпсіздігін, үздіксіз және бұзылуға тұрақтылығын қамтамасыз етеді, АКИАМО иеленушісіне БҰРП-та сақталып тұрған ЭАР деректерінің тұтастығына, құпиялылығына және олардың резервтік көшірмелерінің қолжетімділігіне кепілдік береді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+      7. АМЦО меншік иесі немесе иеленушісі ЦР резервтік көшірмелерін (оның ішінде ЦР құжаттамасының көшірмелерін, нұсқаулықтарды) Қазақстан Республикасы Қорғаныс және аэроғарыш өнеркәсібі министрінің 2018 жылғы 16 наурыздағы № 45/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру қағидалары мен мерзімдеріне сәйкес БҰРП береді (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16883 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. БҰРП-тың техникалық ерекшеліктерін, функционалдық мүмкіндіктерін АҚҰҮО айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+      8. БҰРП жұмыс істеуін қамтамасыз ету шеңберінде КҚҰҮО:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+        <w:t>
+      1) БҰРП бағдарламалық және техникалық құралдарын сүйемелдеуді және жүйелік-техникалық қызмет көрсетуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) БҰРП-қа беру үшін ЭАР резервтік көшіру мерзімділігін;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+      2) АМЦО меншік иелерімен немесе иеленушілерімен өзара іс-қимылды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ЭАР резервтік көшірмелерінің кестесін;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+      3) БҰРП ЦР резервтік көшіру кезеңділігін, кестесін, қол жеткізу режимін, түрін және резервтік көшірмелерін сақтау мерзімдерін белгілеуді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ЭАР резервтік көшірмелеріне қол жеткізу режимін;</w:t>
-[...275 lines deleted...]
-      4) ЭАР резервтік көшірмелерін алу мен сақтауды;</w:t>
+      4) ЦР резервтік көшірмелерін алуды және сақтауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) БҰРП жай-күйінің мониторингін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) БҰРП талдау және дамытуды;</w:t>
+      6) БҰРП талдауды және дамытуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) БҰРП-да сақталатын ақпараттың қолжетімділігін тексеруді;</w:t>
+      7) БҰРП сақталатын ақпараттың қолжетімділігін тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) БҰРП техникалық құжаттамаларын әзірлеуді жүзеге асырады.</w:t>
+      8) БҰРП техникалық құжаттамасын әзірлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. БҰРП-та сақталған ЭАР резервтік көшірмелерін қорғау, сондай-ақ оған қолжетімділік Қазақстан Республикасының заңнамасында және осы Қағидаларда белгіленген талаптарды сақтай отырып қамтамасыз етіледі.</w:t>
+      9. БҰРП сақталатын ЦР резервтік көшірмелерін қорғау, сондай-ақ оларға қол жеткізу Қазақстан Республикасының заңнамасында және осы Қағидаларда белгіленген талаптар сақтала отырып қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. БҰРП және АКИАМО иеленушісі арасындағы өзара іс-қимыл:</w:t>
+      10. БҰРП АМЦО меншік иелерімен немесе иеленушілерімен өзара іс-қимылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік органдар болып табылатын АКИАМО иеленушілеріне МО БКО арқылы;</w:t>
+      1) мемлекеттік органдар болып табылатын АМЦО меншік иелерімен немесе иеленушілерімен МО БКО арқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік емес ұйымдар болып табылатын АКИАМО иеленушілеріне IP VPN арқылы жүзеге асырылады.</w:t>
+      2) мемлекеттік емес ұйымдар болып табылатын АМЦО меншік иелерімен немесе иеленушілерімен IP VPN арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkStart w:name="z70" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. АКИАМО иеленушілері БҰРП-та сақталатын ЭАР резервтік көшірмелерін тестілік қалпына келтіруді:</w:t>
+      11. АМЦО меншік иелері немесе иеленушілері резервтік көшірмелерді тестілік қалпына келтіруді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірінші класты ЭАР мен дерекқорларға – жедел резервтеуді қоспағанда, тоқсанына кем дегенде 1 рет;</w:t>
+      1) бірінші сыныптағы ЦР және дерекқорлар үшін – жедел резервтеуді қоспағанда, тоқсанына кемінде 1 рет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) екінші класты ЭАР үшін – жарты жылда кем дегенде 1 рет;</w:t>
+      2) екінші сыныптағы ЦР үшін – жарты жылда кемінде 1 рет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) үшінші класты ЭАР үшін – бір жылда кем дегенде 1 рет; </w:t>
+        <w:t>
+      3) үшінші сыныптағы ЦР үшін – жылына кемінде 1 рет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) ұзақ мерзімді сақтаудағы ЭАР резервтік көшірмелеріне – резервтік көшірмені БҰРП-қа берген күннен кейін бір жылда бір рет жүргізеді. </w:t>
+        <w:t>
+      4) ұзақ мерзімді сақтаудағы ЦР резервтік көшірмелері үшін – резервтік көшірме БҰРП берілген күннен кейінгі бір жыл ішінде 1 рет жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z75" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+        <w:t>
+      АМЦО меншік иелері немесе иеленушілері ЦР резервтік көшірмелерін тестілік қалпына келтіру нәтижелері туралы КҚҰҮО 3 (үш) жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z76" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. АКИАМО иеленушілері БҰРП-тан ЭАР резервтік көшірмелерін алу қажеттілігі туралы АҚҰҮО-ны:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+      12. АМЦО меншік иелері немесе иеленушілері БҰРП ЦР резервтік көшірмелерін алу туралы КҚҰҮО ресми түрде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z77" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тестілік қалпына келтіру мақсатында – ЭАР резервтік көшірмесін алғанға дейін 3 (үш) жұмыс күнінен кешіктірмей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+      1) тестілік қалпына келтіру мақсатында – ЦР резервтік көшірмесін алғанға дейін 3 (үш) жұмыс күнінен кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z78" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) штаттан тыс оқиға жағдайында – ЭАР резервтік көшірмесін алғаннан кейін 1 (бір) жұмыс күнінен кешіктірмей ресми хабардар етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+      2) штаттан тыс жағдай туындаған кезде – ЦР резервтік көшірмесін алғаннан кейін 1 (бір) жұмыс күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АҚҰҮО тәулік бойы АКИАМО иеленушілеріне ЭАР резервтік көшірмелеріне жедел қолжеткізу мүмкіндігін қамтамасыз етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+      КҚҰҮО АМЦО меншік иелеріне немесе иеленушілеріне ЦР резервтік көшірмелеріне тәулік бойы жедел қол жеткізу мүмкіндігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Резервтік көшіру және тестілік қалпына келтіру мен резервтік көшірудің барлық рәсімдерінің нәтижелерін бақылауды, сондай-ақ резервтік көшірмелердің тұтастығын тексеруді АКИАМО иеленушілері жүзеге асырады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+      13. Резервтік көшіру және резервтік көшіру мен тестілік қалпына келтірудің барлық рәсімдерінің нәтижелерін бақылау, сондай-ақ ЦР резервтік көшірмелерінің тұтастығын тексеру АМЦО меншік иелерімен немесе иеленушілерімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. АКИАМО иеленушілері ЭАР резервтік көшірмелерінің тұтастығын, жедел резервтеу жағдайларын қоспағанда, резервтік көшірмені БҰРП-қа беру аяқталған соң бірден бақылау сомаларын салыстыру негізінде тексереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+      14. ЦР резервтік көшірмелерінің тұтастығын АМЦО меншік иелері немесе иеленушілері жедел резервтеу жағдайларын қоспағанда, ЦР резервтік көшірмесін БҰРП беру аяқталғаннан кейін бірден бақылау сомаларын салыстыру негізінде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z82" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. ЭАР резервтік көшірмелері бірдей болмаған жағдайда, ЭАР резервтік көшірмесін беру сәтсіз деп танылады және дереу қайтадан көшіруді және қайтадан табыстауды қажет етеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+      15. ЦР резервтік көшірмелерінің бақылау сомалары сәйкес келмеген кезде ЦР резервтік көшірмесін беру сәтсіз деп есептеледі және дереу қайта көшіруді және қайта беруді талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+        <w:t>
+      16. АМЦО меншік иелері немесе иеленушілері осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша ұсынған мәліметтерге сәйкес КҚҰҮО АМЦО меншік иелерімен немесе иеленушілерімен келісу бойынша резервтік көшірмелерді (толық және инкременттік) сақтау мерзімдерін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+        <w:t>
+      17. ЦР резервтік көшірмесін осы Қағидалардың 17-тармағына сәйкес КҚҰҮО белгілеген мерзімнен артық БҰРП сақтау қажет болған кезде АМЦО меншік иесі немесе иеленушісі осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша тиісті ЦР тізімін КҚҰҮО-ға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+        <w:t>
+      18. АМЦО тізбесінен АМЦО-ны алып тастау мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) АҚҰҮО ЭАР резервтік көшірмелерін БҰРП-қа беруді тоқтату қажеттілігі туралы АКИАМО иеленушісіне ресми хабарлайды;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+      1) КҚҰҮО АМЦО меншік иесіне немесе иеленушісіне ЦР резервтік көшірмелерін БҰРП-қа беруді тоқтату қажеттігі туралы ресми түрде хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) АКИАМО иеленушілері ЭАР резервтік көшірмелерін БҰРП-қа беруді тоқтатады;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+      2) АМЦО меншік иелері немесе иеленушілері ЦР резервтік көшірмелерін БҰРП-қа беруді тоқтатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) БҰРП-қа бұрын берілген ЭАР резервтік көшірмелері мерзімі аяқталғанға дейін БҰРП-та сақталуы тиіс.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+      3) БҰРП-қа бұрын берілген ЦР резервтік көшірмелері мерзімі өткенге дейін БҰРП-та сақталуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Ақпараттық-коммуникациялық инфрақұрылым объектілерінің аса маңызды объектілерінің электрондық ақпараттық ресурстарын резервтік көшіру мерзімділігі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+        <w:t xml:space="preserve"> 3-тарау. Аса маңызды цифрлық объектілердің цифрлық ресурстарын резервтік көшіру кезеңділігін айқындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+        <w:t>
+      19. АМЦО меншік иелері немесе иеленушілері осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша ұсынған ЦР резервтік көшірмелері туралы мәліметтерге сәйкес КҚҰҮО БҰРП-та резервтік көшіру кезеңділігін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. БҰРП-қа ЭАР резервтік көшірмелерін беру мерзімділігі өзгерген жағдайда АҚҰҮО бұл туралы АКИАМО иеленушілеріне хабарлайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      20. БҰРП-та белгіленген резервтік көшіру кезеңділігі өзгерген кезде КҚҰҮО АМЦО меншік иелерін немесе иеленушілерін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хабарлау мерзімдері мен арналары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хабарламаның мазмұны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хабарламаның алынғанын растау бойынша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. КҚҰҮО деректерді берудің жаңа аралықтарын қолданысқа енгізудің болжамды күніне дейін 5 (бес) жұмыс күнінен кешіктірмей АМЦО меншік иелеріне немесе иеленушілеріне ресми хабарлама жібереді. Хабарлама Электрондық құжат айналымының бірыңғай жүйесі арқылы жіберіледі және АМЦО меншік иесінің немесе иеленушісінің жауапты тұлғаларының электрондық пошта мекенжайларына қайталанып жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. КҚҰҮО-ның ресми хабарламасында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кезеңділікті өзгерту негізі (киберқауіпсіздік бейінін жоспарлы өзгерту, БҰРП-ты технологиялық жаңғырту, аудит нәтижелері немесе киберқауіпсіздік қатерлері мен тәуекелдері деңгейінің өзгеруіне байланысты жедел хабарлау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жаңа бекітілген кесте және уақыт аралықтары (резервтік көшіру терезелері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) байланыс арналарының өткізу қабілетіне қойылатын техникалық талаптар (қажет болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) АМЦО меншік иесі немесе иеленушісі өзінің резервтік көшіру жүйелерін қайта баптауға міндетті мерзім қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АМЦО меншік иесі немесе иеленушісі хабарламаның алынғанын 1 (бір) жұмыс күні ішінде растауға және жаңа регламентке көшуді бақылау үшін жауапты техникалық маманның тағайындалуы туралы ақпарат беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. АМЦО меншік иесінің немесе иеленушісінің бастамасы бойынша ЦР резервтік көшірмелерін БҰРП-қа беру кезеңділігін өзгерту қажеттігі туындаған кезде келісу және хабарлау рәсімі мынадай регламент бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдын ала келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сұрау салуды жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) КҚҰҮО-ның сұрау салуды 24 сағат ішінде қарауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АМЦО меншік иелері немесе иеленушілері КҚҰҮО-мен алдын ала келіспей, ЦР резервтік көшірмелерін беру кезеңділігін біржақты тәртіппен өзгертуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. АМЦО меншік иелері немесе иеленушілері жоспарланған өзгеріске дейін 10 (он) жұмыс күнінен кешіктірмей КҚҰҮО-ға техникалық негіздемесі бар сұрау салуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салуда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзгерту себебі (цифрлық инфрақұрылымды жаңғырту, жасалатын деректер көлемінің елеулі өзгеруі, байланыс арналарының техникалық шектеулері, авариялық-қалпына келтіру жұмыстарын жүргізу және сол сияқтылар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) резервтік көшірмелерді берудің ұсынылатын (баламалы) кестесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзгертілген кестенің қолданылу кезеңіндегі бизнес-процестердің үздіксіздігі мен деректердің сақталуына төнетін тәуекелдерді бағалау қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. КҚҰҮО АМЦО меншік иесінің немесе иеленушісінің сұрау салуын ол тіркелген күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде қарайды және мына шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзгерісті келісу және деректерді қабылдау үшін БҰРП конфигурациясына түзетулер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) баламалы техникалық шешімді ұсына отырып, бас тарту (егер ұсынылатын кесте үздіксіздік талаптарын бұзса немесе киберқауіпсіздік үшін тәуекелдер туғызса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. АМЦО инфрақұрылымында ЦР резервтік көшірмелерін беру кестесін сақтау мүмкін болмауына әкеп соққан авариялық жағдайлар туындаған кезде АМЦО меншік иесі немесе иеленушісі инцидент анықталған кезден бастап дереу, бірақ 1 (бір) сағаттан кешіктірмей, КҚҰҮО кезекші қызметін жедел байланыс арналары (телефон, қорғалған мессенджер) арқылы хабардар етуге, кейіннен 24 сағат ішінде ресми техникалық актіні жіберуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2497,139 +2832,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электрондық ақпараттық </w:t>
+              <w:t>1-қосышма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ресурстарды сақтаудың </w:t>
+              <w:t xml:space="preserve">Цифрлық ресурстарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірыңғай ұлттық резервтік </w:t>
+              <w:t>сақтаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">платформасының жұмыс істеу </w:t>
+              <w:t>бірыңғай ұлттық резервтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>платформасының жұмыс істеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkStart w:name="z122" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> БҰРП-та ЭАР резервтік көшірмелерін сақтау мерзімдері</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t xml:space="preserve"> Бірыңғай ұлттық резервтік платформасында цифрлық ресурстардың резервтік көшірмелерін сақтау мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -2685,431 +3033,381 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР</w:t>
+ЦР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКИАМО иеленушісі</w:t>
+АМЦО меншік иесі немесе иеленушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР орналасуы</w:t>
+ЦР орналасқан жер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Резерв</w:t>
-[...17 lines deleted...]
-тік көшіру әдісі/түрі</w:t>
+Резервтік көшіру әдісі/түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР резервтік көшірмесіне дейінгі жол</w:t>
+ЦР резервтік көшірмесіне дейінгі жол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР көшірмесінің орналасуы</w:t>
+ЦР резервтік көшірмесінің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Резервтік</w:t>
-[...17 lines deleted...]
-көшіру режимі</w:t>
+Резервтік көшіру режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР сыныбы</w:t>
+ЦР сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтау мер</w:t>
-[...17 lines deleted...]
-зімі</w:t>
+Сақтау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3136,51 +3434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3208,105 +3506,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық көшір</w:t>
-[...17 lines deleted...]
-месі</w:t>
+Толық көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IP-adress:/backup/БД1</w:t>
+IP-address:/backup/ДҚ1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3426,57 +3706,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3503,51 +3787,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-иеленуші</w:t>
+2-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3575,105 +3859,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инкрементті көшір</w:t>
-[...17 lines deleted...]
-месі</w:t>
+Инкременттік көшірме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IP-adress:/backup/БД2</w:t>
+IP-address:/backup/ДҚ2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3767,68 +4033,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3862,139 +4110,139 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электрондық ақпараттық </w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ресурстарды сақтаудың </w:t>
+              <w:t>Цифрлық ресурстарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірыңғай ұлттық резервтік </w:t>
+              <w:t>сақтаудың бірыңғай ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">платформасының жұмыс істеу </w:t>
+              <w:t>резервтік платформасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> қағидаларына</w:t>
+              <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұзақ мерзімде сақтау үшін ЭАР тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> Ұзақ мерзімді сақтауға арналған цифрлық ресурстардың тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4045,51 +4293,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР толық атауы</w:t>
+ЦР атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4117,105 +4365,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКИАМО иеленушісі</w:t>
+АМЦО меншік иесі немесе иеленушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе / ЭАР резервтік</w:t>
-[...17 lines deleted...]
-көшірмесіне дейінгі жол</w:t>
+ЦР резервтік көшірмесіне дейінгі жол</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4773,1645 +5003,2953 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электрондық ақпараттық </w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ресурстарды сақтаудың </w:t>
+              <w:t>Цифрлық ресурстарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бірыңғай ұлттық резервтік </w:t>
+              <w:t>сақтаудың бірыңғай ұлттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">платформасының жұмыс істеу </w:t>
+              <w:t>резервтік платформасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> қағидаларына</w:t>
+              <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:bookmarkStart w:name="z136" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> БҰРП-та ЭАР резервтік көшіру мерзімділігі 1-кесте – Күн сайын көшіру</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t xml:space="preserve"> Цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасында цифрлық ресурстарды резервтік көшіру кезеңділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z137" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте – Күн сайын көшіру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АМЦО меншік иесі немесе иеленушісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дүйсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сейсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәрсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейсенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сенбі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жексенбі</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ДҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-меншік иесі немесе иеленуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-инкременттік көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-инкременттік көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-инкременттік көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-инкременттік көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-инкременттік көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-инкременттік көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-ДҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-меншік иесі немесе иеленуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық көшірмесі (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық көшірмесі (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық көшірмесі (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық көшірмесі (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық көшірмесі (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-меншік иесі немесе иеленуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z138" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте – Ай сайын көшіру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6461,87 +7999,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР</w:t>
+ЦР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКИАМО иеленушісі</w:t>
+АМЦО меншік иесі немесе иеленушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6646,87 +8184,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа айдың бірінші аптасында жұма күні толық көшіру (23.00)</w:t>
+Жаңа айдың бірінші аптасының жұма күні толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6795,87 +8333,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа айдың бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа айдың бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6944,110 +8482,132 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-иеленуші</w:t>
+2-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Жаңа айдың бірінші аптасында жұма күні толық көшіру (23.00)</w:t>
+          <w:bookmarkStart w:name="z139" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа айдың бірінші аптасының жұма күні толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеп алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z140" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-кесте –Тоқсан сайын көшіру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7100,87 +8660,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР</w:t>
+ЦР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКИАМО иеленушісі</w:t>
+АМЦО меншік иесі немесе иеленушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7393,195 +8953,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Жаңа тоқсанның бірінші сенбісінде толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Жаңа тоқсанның бірінші сенбісінде толық көшіру (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші сенбісінде толық көшіру (23.00)</w:t>
-[...35 lines deleted...]
-Жаңа тоқсанның бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7650,195 +9210,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші жұмасында толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші жұмасында толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші жұмасында толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші жұмасында толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші жұмасында толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші жұмасында толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші жұмасында толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші жұмасында толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7907,218 +9467,240 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-иеленуші</w:t>
+2-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші жұмасында толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші жұмасында толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа тоқсанның бірінші жұмасында толық көшіру (23.00)</w:t>
+Жаңа тоқсанның бірінші жұмасында толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Жаңа тоқсанның бірінші сенбісінде толық көшіру (23.00)</w:t>
+          <w:bookmarkStart w:name="z141" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа тоқсанның бірінші сенбісінде толық көшірме (23.00)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z142" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-кесте –Жыл сайын көшіру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8168,87 +9750,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР</w:t>
+ЦР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКИАМО иеленушісі</w:t>
+АМЦО меншік иесі немесе иеленушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8353,87 +9935,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа жылдың бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа жылдың бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8502,87 +10084,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-иеленуші</w:t>
+1-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа жылдың бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа жылдың бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8651,468 +10233,101 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-иеленуші</w:t>
+2-меншік иесі немесе иеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа жылдың бірінші сенбісінде толық көшіру (23.00)</w:t>
+Жаңа жылдың бірінші сенбісінде толық көшірме (23.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
-[...368 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9144,55 +10359,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9518,31 +10733,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>