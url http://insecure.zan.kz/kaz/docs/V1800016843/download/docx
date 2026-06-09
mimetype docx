--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ab08c4" w14:textId="3ab08c4">
+    <w:p w14:paraId="3142907" w14:textId="3142907">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -438,68 +438,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Бекетаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -591,3042 +573,1324 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 628 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы әділет органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме жаңа редакцияда - ҚР Әділет министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.07.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы әділет органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Әдістеме жаңа редакцияда – ҚР Әділет министрінің м.а. 04.07.2023 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1. Қазақстан Республикасы әділет органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың осы әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес әзірленген және Қазақстан Республикасы әділет органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі - "Б" корпусының қызметшісі) қызметін бағалаудың тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшылық лауазым – өзіне бағынысты бөлімшенің немесе жекелеген қызметкерлердің қызметін ұйымдастыруға өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, "Б" корпусы мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әділет органдарының құрылымдық/аумақтық бөлімшенің басшысы – C-1 (орталық атқарушы орган Комитеті төрағасының орынбасары, департамент директоры), C-O-1 (аумақтық бөлімшенің басшысы) санаттарының "Б" корпусы мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) бағалаушы адам – тікелей басшы және/немесе әділет органдарының құрылымдық/аумақтық бөлімшенің басшысы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін адам; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кезеңдік кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағаланатын кезең – "Б" корпусы мемлекеттік қызметшісінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусының мемлекеттік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау Қазақстан Республикасы әділет органдарының ішкі құжаттарына сәйкес жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалауды бағалаушы адам болмаған жағдайда, оны алмастырушы адам жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басқа мемлекеттік органдардан іссапарға жіберілген адамдарды бағалау Қазақстан Республикасының әділет органдарында іссапарда болу кезеңі үшін жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандарындағы "Б" корпусы қызметшісінің орташа бағасынан ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер "Б" корпусының бағаланатын қызметшісінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайларда, оған бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте бағаланатын кезең "Б" корпусы қызметшіcінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Бағалау мерзімі аяқталғанға дейін Қазақстан Республикасы әділет органдарынан жұмыстан шығарылған "Б" корпусының қызметшілерін бағалау олардың қатысуынсыз осы Әдістеменің 4 - тармағында көзделген белгіленген мерзімде жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Функционалдық міндеттерін тиімді атқарады"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. "Б" корпусының бағаланатын қызметшісі өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымшада алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Бағалау нәтижелерімен келіспеген жағдайда, "Б" корпусының қызметшісі бағалау нәтижелерін алған күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Б" корпусының қызметшісі калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ ақпараттық жүйеде сақталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасы әділет органдары осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Персоналды басқару қызметінің басшылары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) калибрлеу сессияларына дайындық шеңберінде әр "Б" корпусының қызметшісіне ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, "Б" корпусы қызметшілерінің қызметіне бағалау жүргізу шеңберінде "Б" корпусының қызметшісіне тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+        <w:t xml:space="preserve"> 2 тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасы әділет органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 33-бабының </w:t>
-[...663 lines deleted...]
-      14. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+      16. С-1 (орталық атқарушы орган Комитеті төрағасының орынбасары, департамент директоры), C-O-1 санаттарының "Б" корпусының қызметшілерін бағалауды тікелей басшы осы Әдістеменің 1 - қосымшасына сәйкес нысан бойынша жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      15. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші абзацында көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының қызметшілерін бағалауды әділет органдарының құрылымдық/аумақтық бөлімшесінің басшысы осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С-3 (құрылымдық бөлімшелердің басшыларын қоспағанда) санатының "Б" корпусының қызметшілерін бағалауды тікелей басшы осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусының өзге мемлекеттік әкімшілік қызметшілерін бағалауды әділет органдарының құрылымдық/аумақтық бөлімшесінің басшысы осы Әдістеменің 2-қосымшасына сәйкес нысан бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Бағалаушы адамға бағалау парағын персоналды басқару қызметі ақпараттық жүйе арқылы жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...15 lines deleted...]
-      16. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімше (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам 0-ден 5-ке дейінгі баға қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...33 lines deleted...]
-      17. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында Қазақстан Республикасы әділет органдары осы Әдістеменің 10-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Әдістеменің </w:t>
-[...38 lines deleted...]
-      18. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      19. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам "Б" корпусы қызметшісінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) басшысы не персоналды басқару қызметінің (кадр қызметінің) міндеттері орындау жүктелген адам кіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Калибрлеу сессиясы "Б" корпусы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы әдістеменің 10-тармағында көзделген тәртіппен өткізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      20. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
-[...39 lines deleted...]
-      22. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы не бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын "Б" корпусының қызметшісімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...1962 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3652,1087 +1916,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      "Б" корпусы қызметшісінің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
-[...1014 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4766,6190 +2014,420 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасы әділет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әділет органдарының</w:t>
+              <w:t>органдарының "Б" корпусы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Б" корпусы мемлекеттік</w:t>
+              <w:t>мемлекеттік әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік қызметшілерінің</w:t>
+              <w:t>қызметшілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін бағалаудың</w:t>
+              <w:t>бағалаудың әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...165 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрлігінің құрылымдық/аумақтық</w:t>
-[...3212 lines deleted...]
-      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
+        <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә. (бар болса), мемлекеттік органды көрсете отырып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметшінің бағалау нәтижесі қорытынды бағаның негізінде қойылады </w:t>
-[...2607 lines deleted...]
-      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша саралау әдісімен бағалауды ұсынамыз.</w:t>
+      (Бағалайтын қызметшінің Т.А.Ә. (бар болса), мемлекеттік органды көрсете отырып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынамыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аласыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10965,277 +2443,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Параметрлер</w:t>
+Параметрлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Критерийлер</w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бағалау (1-ден 5 баллға дейін)</w:t>
+Түсініктеме</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Негіздеме</w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1.Функционалдық міндеттерді орындау сапасы*</w:t>
+              <w:t xml:space="preserve">
+1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11249,134 +2701,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ - жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2. Міндеттерді орындау мерзімдерін сақтау</w:t>
+              <w:t xml:space="preserve">
+2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11390,134 +2878,170 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орындаудың жеделдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Дербестік және бастамашылық.</w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11531,134 +3055,242 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мақсаттар мен міндеттерді нақты белгілей білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- белгісіздік жағдайында тиімді әрекет ете білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Еңбек тәртібін сақтау</w:t>
+4. Бағаланушы адамның еңбек тәртібін сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11672,237 +3304,629 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентінің сақталуы немесе осы параметр бойынша өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...35 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қойылған бағаға негіздеме ___________________</w:t>
+      Қолы ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәландырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11938,6052 +3962,420 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасы әділет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әділет органдарының</w:t>
+              <w:t>органдарының "Б" корпусы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Б" корпусы мемлекеттік</w:t>
+              <w:t>мемлекеттік әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік қызметшілерінің</w:t>
+              <w:t>қызметшілерінің қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін бағалаудың</w:t>
+              <w:t>бағалаудың әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрылымдық/аумақтық бөлімшелер басшыларының 360 әдісімен бағалау парағы</w:t>
-[...5884 lines deleted...]
-      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
+        <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә. (бар болса), мемлекеттік органды көрсете отырып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Бағалайтын қызметшінің Т.А.Ә. (бар болса), мемлекеттік органды көрсете отырып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аласыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17999,11048 +4391,1400 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№р/р</w:t>
+Параметрлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Құзыреттердің атауы</w:t>
+Бағалау (0*-ден 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Құзыреттер бойынша сұрақтар</w:t>
+Түсініктеме</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жауаптар</w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...72 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өз қызметін әріптестерімен үйлестіре алады, коммуникацияларға ашық, іскерлік ынтымақтастыққа дайындық танытады, қажет болған жағдайда әріптестеріне көмектеседі</w:t>
+1.Функционалдық міндеттерді орындау сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесіне сәйкес өзге де кемшіліктердің болмауы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүдделі тараптармен топтың/команданың/тиімді жұмысын құрады</w:t>
+2. Міндеттерді орындау мерзімдерін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...40 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...77 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әдеп кодексіне сәйкес барлық жағдайларда әдеп мінез-құлық ережелерін қатаң сақтайды</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дербестік және бастамашылдық</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Күйзелістік жағдайда өзін ұстай алады, шешім іздейді және табады</w:t>
-[...2 lines deleted...]
-        </w:tc>
+- қызметшінің функционалдық міндеттерін жоғары деңгейде дербес орындай алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - жетекшілік ететін қызмет саласын жақсартуға бағытталған тәсілдерді, ұсыныстарды пысықтаудағы бастамашылдық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - жетекшілік ететін міндеттерді шешуге қатысу және белсенділігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әдеп нормаларын және қағидаларын ұстану бойынша орташа баға</w:t>
+4. Еңбек тәртібін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...77 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентінің сақталуы немесе осы параметр бойынша өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзгерген жағдайға сәйкес өз әрекеттерінің тактикасын бейімдейді, сәтсіздіктің себептерін талдайды және тәсілдерді немесе стратегияны өзгертеді</w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...35 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...36 lines deleted...]
-Нәтижеге бейімделу</w:t>
+Орташа қорытынды баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1883 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...7476 lines deleted...]
-      (тегі, аты-жөні, қолы)</w:t>
+        <w:t xml:space="preserve">
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қолы ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (электрондық цифрлық қолтаңба арқылы куәландырылған) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -29080,55 +5824,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29454,31 +6198,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>