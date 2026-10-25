--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea46999" w14:textId="ea46999">
+    <w:p w14:paraId="51d4cbd" w14:textId="51d4cbd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Орталық сайлау комиссиясы аппаратының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Орталық сайлау комиссиясының 2018 жылғы 5 сәуірдегі № 5/182 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2018 жылғы 23 сәуірде № 16798 болып тіркелді.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Орталық сайлау комиссиясының 2018 жылғы 5 сәуірдегі № 5/182 қаулысы. Қазақстан Республикасы Әділет министрлігінде 2018 жылғы 23 сәуірде № 16798 болып тіркелді. Күші жойылды - Қазақстан Республикасы Орталық сайлау комиссиясының 2026 жылғы 24 маусымдағы № 22/36 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Орталық сайлау комиссиясының 24.6.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22/36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасы Заңының 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,140 +380,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Орталық сайлау комиссиясының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -448,129 +542,144 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Имашев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Орталық сайлау комиссиясы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">хатшысының міндетін атқарушысы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2824,1074 +2933,1010 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="498"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1435"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="498" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Нысаналы мақсатты индикаторлардың атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6192" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саяси мемлекеттік қызметшінің немесе "А" корпусы қызметшісі келісімінің қай көрсеткішінен немесе мемлекеттік жоспарлау жүйесінің құжатынан туындайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Өлшем бірлігі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жоспарлы мәні </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қол жеткізу мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түнкілікті нәтиже*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="498" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="498" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Нысаналы мақсатты индикатор қол жеткізуден күтілетін оң өзгерістер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметші</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты-жөнінің бірінші әріптері)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні _______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тікелей басшы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты-жөнінің бірінші әріптері)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні _______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -4229,1008 +4274,887 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="997"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4194"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2870" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Нысаналы мақсатты индикаторлардың атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспарлы мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нақты мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткішке қол жетті/көрсеткішке қол жетпеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалау нәтижесі __________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5239,220 +5163,253 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қанағаттанарлықсыз, қанағаттанарлық, тиімді, өте жақсы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметші</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты-жөні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні _______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тікелей басшы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тегі, аты-жөні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні _______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -5727,1636 +5684,1512 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1212"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5593"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құзыреттер атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау нәтижелері (күтілетін нәтижеге сәйкес/күтілетін нәтижеге сәйкес емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5593" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметшіде байқамаған мінез-құлық индикатор атауы (күтілетін нәтижеге сәйкес емес бағасын алған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметті басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ынтымақтастық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шешім қабылдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеделдік </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзін-өзі дамыту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адалдық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жауапкершілік </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бастамашылдық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Стресске орнықтылық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7717,4582 +7550,5111 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құзыреттердің мінез-құлық индикаторлары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="499"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3795"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Құзыреттер атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік әкімшілік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 лауазымдар санаты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Тиімді мінез-құлық индикаторлары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиімсіз мінез-құлық индикаторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 қызметтік басқару </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Стратегиялық бағыттарға сәйкес нақты міндеттер қояды және тапсырмалар береді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бөлімшенің берілген міндеттерді сапалы және уақтылы орындауына ұжымды бағыттайды және жағдай жасайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бөлімше жұмысын басымдылығына қарай тиімді ұйымдастырады; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Стратегиялық бағыттарға сәйкес нақты міндеттер қоя алмайды және тапсырмалар бере алмайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Берілген міндеттерді сапалы және уақтылы орындауына ұжымды бағыттамайды және жағдай жасамайды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бөлімше жұмысын басымдылығына мән бермей тиімсіз ұйымдастырады; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімшенің қызметін жоспарлау мен қамтамасыз етуге қажетті ақпараттарды жинақтап, талдайды және басшылыққа енгізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сеніп тапсырылған ұжымның жұмысын жоспарлайды және ұйымдастырады, олардың жоспарланған нәтижелерге қол жеткізуіне ықпал етеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қызметкерлердің қойылған міндеттердің орындалуы барысындағы қызметіне бақылау жүргізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімше жұмысының нәтижелелілігін және сапасын қамтамасыз етеді;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімшенің қызметін жоспарлау мен қамтамасыз етуге қажетті ақпараттарды жинақтап, талдамайды және басшылыққа енгізбейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сеніп тапсырылған ұжымның жұмысын жоспарламайды және ұйымдастырмайды, олардың жоспарланған нәтижелерге қол жеткізуіне ықпал етпейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қызметкерлердің қойылған міндеттердің орындалуына бақылау жүргізбейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімше жұмысының нәтижелелілігін және сапасын қамтамасыз етпейді;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Басымдылығына қарай тапсырмаларды маңыздылығы ретімен қояды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Басшылыққа сапалы құжаттар дайындайды және енгізеді.;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өлшеулі уақыт жағдайында жұмыс жасай алады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Белгіленген мерзімдерді сақтайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Тапсырмаларды жүйесіз орындайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сапасыз құжаттар әзірлейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жедел жұмыс жасамайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Белгіленген мерзімдерді сақтамайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ЫНТЫМАҚТАСТЫҚ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өз құзыреті шегінде қызметкерлерді мемлекеттік органдармен және ұйымдармен тиімді қарым-қатынасқа бағдарлайды ;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қойылған міндеттерге қол жеткізу үшін әрбір қызметкердің әлеуетін пайдаланады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Басқа бөлімшелермен бірлесіп жоспарды жүзеге асырады және ортақ нәтижеге қол жеткізеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өз құзыреті шегінде қызметкерлерді мемлекеттік органдармен және ұйымдармен тиімді қарым-қатынасқа бағдарламайды ;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қойылған міндеттерге қол жеткізу үшін кейбір қызметкерлердің әлеуетін пайдаланады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Басқа бөлімшелермен бірлесіп жоспарды жүзеге асыра алмайды және ортақ нәтижеге қол жеткізбейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымда сенімді қарым-қатынас орнатады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімшенің қоғаммен тиімді жұмысын ұйымдастыру бойынша ұсыныс жасайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бірлесіп жұмыс атқару үшін әріптестерімен тәжірибесімен және білімімен бөліседі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Әрқайсысының нәтижеге жетуге қосқан үлесін анықтайды. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымда өзара сенімсіз қарым-қатынас орнатады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімше және қоғаммен тиімді жұмыс ұйымдастыру бойынша ұсыныс жасамайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бірлесіп жұмыс атқару үшін әріптестерімен тәжірибесімен және білімімен бөліспейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бағыныстағы тұлғалардың нәтижеге жетуге қосқан үлесін анықтамайды. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымның жұмысына үлесін қосады және қажет болған жағдайда түсіндірме үшін аса тәжірибелі әріптестеріне жүгінеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Мемлекеттік органдар мен ұжымдардың өкілдерімен және әріптестерімен қарым-қатынасты дамытады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Талдау барысында пікір алмасады және талқылау нәтижесін ескере отырып, тапсырмаларды орындайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жұмыста тұйықтық ұстанымын білдіреді және түсіндірме үшін аса тәжірибелі әріптестеріне жүгінбейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Әртүрлі мемлекеттік органдар мен ұйымдардың өкілдерімен және әріптестерімен өзара әрекеттеспейді; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әріптестерімен мәселелерді талқыламайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ШЕШІМ ҚАБЫЛДАУ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Міндеттерді дұрыс бөле алады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Шешім қабылдау барысында мүмкін болатын қауіптер туралы хабарлайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Шешім қабылдау барысында альтернативті ұсыныс жасайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Тиімді және жүйелі шешім қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жеке тәжірибесіне, басқа дамаңызды болып табылатын мәліметтерге негізделген шешім қабылдайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімшеде міндеттерді дұрыс бөле алмайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Орын алуы мүмкін қауіптер туралы хабарламайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Шешім қабылдау барысында альтернативті ұсыныс жасамайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Тиімсіз және жүйесіз шешім қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Шешім қабылдау барысында тек өзінің жеке тәжірибесіне және көзқарасына сенеді. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бөлімше қызметін ұйымдастыруда тапсырмаларды дұрыс бөле алады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Шешім қабылдауда қажетті ақпараттарды жинауды ұйымдастырады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Шешім қабылдаудағы тәсілдерді ұжыммен талқылайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әртүрлі дереккөздерден алынған мағлұматтарды ескере отырып, мүмкін болатын қауіптерді талдайды және болжамдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Мүмкін болатын қауіптер мен салдарларды ескере отырып, құзыреті шегінде шешім қабылдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бөлімше қызметін ұйымдастыруда тапсырмаларды дұрыс бөле алмайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Шешім қабылдауда қажетті ақпараттарды жинауды сирек ұйымдастырады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Шешім қабылдаудағы тәсілдерді ұжыммен талқылаудан бас тартады және басқалардың пікірін ескермейді; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әртүрлі дереккөздерден алынған мағлұматтарды ескермейді, мүмкін болатын қауіптерді талдамайды және болжамайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Шешім қабылдау барысында мүмкін болатын қауіптер мен салдарларды ескермейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Қажетті мәліметтерді таба алады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Мүмкін болатын қауіптерді ескере отырып, мәселелерді шешудің бірнеше жолын ұсынады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзінің пікірін негіздей алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Қажетті мәліметтерді таба алмайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Мүмкін болатын қауіптерді ескермейді немесе мәселелерді шешудің альтернативасын ұсынбайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Негізсіз пікір білдіреді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ЖЕДЕЛДІЛІК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымға жаңа басымдықтарды уақтылы жеткізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзгерістерді уақтылы елеу үшін тиімді шаралар қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімшені тиімді басқарады және ішкі және сыртқы өзгерістер кезінде нәтижеге қол жеткізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жұмыстың жаңа бағыттарын қолдану бойынша ұсыныстарын талдайды және басшылыққа енгізеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымға жаңа басымдықтарды жеткізбейді немесе мерзімнен кеш жеткізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзгерістерді уақтылы елеу үшін шаралар қабылдамайды немесе тиімсіз шаралар қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бөлімшені тиімсіз басқарады және ішкі және сыртқы өзгерістер кезінде нәтижеге қол жеткізбейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Жұмыстың жаңа бағыттарын қолдану бойынша ұсыныстарын талдамайды және басшылыққа енгізбейді. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жұмыстың жаңа бағыттарын пайдалану жөніндегі ұсыныстарды қарайды және басшылыққа енгізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Болып жатқан өзгерістерге талдау жасайды және жұмысты жақсарту бойынша уақтылы шаралар қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзгерістерді дұрыс қабылдауды өзінің үлгі- өнегесімен көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жұмыстың жаңа бағыттарын пайдалану жөніндегі ұсыныстарды қарамайды және басшылыққа енгізбейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Болып жатқан өзгерістерге талдау жасамайды және жұмысты жақсарту бойынша шаралар қабылдамайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Болып жатқан және күтілмеген өзгерістер кезінде өзін-өзі бақыламайды. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жұмысты жақсарту жөнінде ұсыныстар енгізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Оларды енгізудің жаңа бағыттары мен әдістерін үйренеді; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өзгеріс жағдайларында өзін -өзі бақылайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өзгеріс жағдайларында тез бейімделеді. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жұмыстың қолданыстағы рәсімдері мен әдістерін ұстанады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жаңа бағыттар мен әдістерді зерттеп оларды енгізбейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзгеріс жағдайларында өзін-өзі бақылай алмайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзгеріс жағдайларында бейімделмейді немесе баяу бейімделеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨЗДІГІНЕН ДАМУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Үлгілі қызметкерлерді жоғарылату туралы ұсыныстарды қарастырып, енгізеді.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қызметкерлерді дамыту бойынша жүйелі шараларды қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әріптестерімен жинақталған тәжірибесімен, білімімен бөліседі, сондай-ақ, олардың даму деңгейін анықтайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өздігінен дамуға ұмтылысын өзінің жеке үлгісінде көрсетеді; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Үлгілі қызметкерлерді анықтамайды және оларды жоғарылату туралы ұсыныстарды қарастырмайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қызметкерлерді дамыту бойынша жүйелі шараларды қабылдамайды немесе жүйесіз шараларды қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әріптестерімен жинақталған тәжірибесімен, білімімен бөліспейді, сондай-ақ, олардың даму деңгейін анықтамайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өздігінен дамуға ұмтылысын өзінің жеке үлгісінде көрсетуге көңіл бөлмейді. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бағыныстылардың құзыреттер деңгейін жоғарылату бойынша іс-шаралар ұсынады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Мақсатқа жету үшін өзінің құзыреттерін дамытады және оларды бағыныстыларда дамыту үшін шаралар қабылдайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бағыныстылармен олардың құзыреттерін, оның ішінде дамуды қажет ететін құзыреттерді талқылайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Бағыныстылардың құзыреттер деңгейінің жоғарылауына қызығушылық танытпайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Мақсатқа жету үшін өзінің және бағыныстыларының құзыреттерін дамытпайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бағыныстылармен олардың құзыреттерін талқыламайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жаңа білімдер мен технологияларға қызығушылық танытады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өздігінен дамуға ұмтылады, жаңа ақпараттар мен оны қолданудың әдістерін ізденеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Тәжірибеде тиімділікті арттыратын жаңа дағдыларды қолданады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Жаңа білімдер мен технологияларға қызығушылық танытпайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзіндігінен дамуға ұмтылмайды, жаңа ақпараттар мен оны қолдану әдістерімен қызықпайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзінде бар дағдылармен шектеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 АДАЛДЫҚ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Жұмыскерлермен әдептілік нормалары мен стандарттарының сақталуын қамтамасыз етеді; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымда мемлекеттік қызметтің әдептілік нормалары мен стандарттарына берілгендік деңгейін дамытады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Басқалардың жетістіктерін мойындайды, әріптестерінің намысы мен абыройына нұқсан келтіретін олардың жеке және кәсіби қасиеттерін талқылаудан тартынады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әдептілік нормалардың бұзылғандығын елеп ескереді және анықтайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Риясыздық, әділдік, адал ниеттілік, сондай-ақ, жеке тұлғаның намысы мен абыройына құрмет таныта отырып, бағыныстылары үшін әдепті мінез-құлықтың үлгісі болады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзінің бөлімше жұмысының тәжірибесінде ашықтық, шынайылық және әділдікке бағытталған әдеп нормалары мен құндылықтарды біріктіреді;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Жұмыскерлермен әдептілік нормалары мен стандарттарының сақталуын қамтамасыз етпейді; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Мемлекеттік қызмет жолын ұстаушылық әркімнің жеке ісі деп есептейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Басқалардың жетістіктерін мойындамайды, әріптестерінің намысы мен абыройына нұқсан келтіретін олардың жеке және кәсіби қасиеттерін талқылауға жол береді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Әдептілік нормалардың бұзылғандығын елеп ескермейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Риясыздық, әділдік, адал ниеттілік, сондай-ақ, жеке тұлғаның намысы мен абыройына құрмет танытпайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзінің бөлімше жұмысының тәжірибесінде ашықтық, шынайылық және әділдікке бағытталған әдеп нормалары мен құндылықтарды біріктірмейді;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Белгіленген стандарттар мен нормалардың, шектеулер мен тыйымдардың сақталуын бақылайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымның мүддесін өз мүддесінен жоғары қояды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Жұмыста табандылық танытады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымдағы сыйластық пен сенім ахуалын қалыптастырады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бағыныстылардың іс-әрекетінде шынайылық және әділеттілік принциптерін сақтауды қамтамасыз етеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Риясыздық, әділдік, адал ниеттілік, сондай-ақ, жеке тұлғаның намысы мен абыройына құрмет таныта отырып, бағыныстылары үшін әдепті мінез-құлықтың үлгісі болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымда белгіленген стандарттар мен нормалардың, шектеулер мен тыйымдардың орын алуына жол береді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өз мүддесін ұжым мүддесінен жоғары қояды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Жұмыста табандылық танытпайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұжымдағы сыйластық пен сенім ахуалын қалыптастырмайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Бағыныстылардың іс-әрекетінде шынайылық және әділеттілік принциптерін сақтауды қамтамасыз етпейді;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Белгіленген әдептілік нормалары мен стандарттарына сүйенеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өзінің жұмысын адал орындайды; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өзін адал, қарапайым, әділ ұстайды, басқаларға сыпайылық және биязылық танытады. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Белгіленген әдептілік нормалары мен стандарттарына сай келмейтін мінез-құлықтар танытады; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
   Өзінің жұмысын орындау барысында немқұрайлылық білдіреді; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өзін адалсыз, шамданған және басқаларға дөрекілік және менсізбеушілік қасиеттерін танытады;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 СТРЕССКЕ ОРНЫҚТЫЛЫҚ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сынға сабырлықпен қарайды және негізді болған жағдайда, кемшіліктерді жою жөнінде шаралар қабылдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12302,137 +12664,141 @@
               <w:t>
   Сынға сабырсыз қарайды және негізді болған жағдайда, кемшіліктерді жою жөнінде шаралар қабылдамайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сынға сабырлықпен қарайды және негізді болған жағдайда, кемшіліктерді жою жөнінде шаралар қабылдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12442,329 +12808,345 @@
               <w:t>
   Сынға сабырсыз қарайды және негізді болған жағдайда, кемшіліктерді жою жөнінде шаралар қабылдамайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сынға сабырлықпен қарайды және негізді болған жағдайда, кемшіліктерді жою жөнінде шаралар қабылдайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Сынға сабырсыз қарайды және негізді болған жағдайда, кемшіліктерді жою жөнінде шаралар қабылдамайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ЖАУАПКЕРШІЛІК </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Құрылымдық бөлімшенің қызметін ұйымдастыруды жеке жауапкершілігіне алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12774,151 +13156,159 @@
               <w:t>
   Құрылымдық бөлімшенің қызметін ұйымдастыру жауапкершілігін басқа лауазымды тұлғаға артады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Құрылымдық бөлімше қызметін ұйымдастыруды жеке жауапкершілігіне алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12928,329 +13318,345 @@
               <w:t>
   Құрылымдық бөлімшенің қызметін ұйымдастыру жауапкершілігін басқа лауазымды тұлғаға артады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өз ісі мен нәтижелері үшін жауаптылықта болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Өз ісі мен нәтижелері үшін жауаптылықты басқа тұлғаға артады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 БАСТАМАШЫЛДЫҚ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қызмет тиімділігін жоғарылатуға бағытталған инновациялық тәсілдер мен шешімдер енгізу жөніндегі ұсыныстарды түзеді және қарастырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13260,137 +13666,141 @@
               <w:t>
   Қызмет тиімділігін жоғарылатуға бағытталған инновациялық тәсілдер мен шешімдер енгізу жөніндегі ұсыныстарды әзірлемейді және қарастырмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 (сектор меңгерушісі);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Қызмет тиімділігін жоғарылатуға бағытталған инновациялық тәсілдерін және шешімдерін ендіру бойынша ұсыныстарды талдайды және енгізеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13400,179 +13810,195 @@
               <w:t>
   Қызмет тиімділігін жоғарылатуға бағытталған инновациялық тәсілдерін және шешімдерін ендіру бойынша ұсыныстарды талдамайды және енгізбейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-4 ;*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-5;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B-6.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * осы бағанның жоғары тұрған қатарында көрсетілген тұлғалардан басқа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5436" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
   Ұсыныстар мен бастамаларын енгізеді және өзінің негізгі міндеттерінен басқа қосымша жұмыстарды орындайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13948,831 +14374,748 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1648"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="932"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметшілерінің тегі, аты, әкесінің аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау нәтижелері туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау нәтижелерін комиссияның түзетуі (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комиссияның ұсыныстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия қорытындысы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14936,63 +15279,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15314,35 +15679,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>