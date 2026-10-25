--- v1 (2025-11-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6f2222" w14:textId="e6f2222">
+    <w:p w14:paraId="27cce30" w14:textId="27cce30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2017,986 +2017,1056 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Ішкі істер органдарының полиция, қылмыстық-атқару жүйесі қызметкерлеріне және әскери-тергеу бөліністерінің әскери қызметшілеріне сыныптық біліктілік беру, оны жоғарылату, растау, төмендету және алып тастау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. ІІО қызметкерлері мен әскери қызметшілеріне сыныптық біліктілігін беруді, жоғарылатуды, растауды, төмендетуді және алып тастауды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Ішкі істер министрі – ІІМ Аппаратының басшысына, Министрдің кеңесшілеріне, Министрдің режим жөніндегі көмекшісіне, комитеттердің төрағаларына, ІІМ орталық аппаратының департаменттері мен дербес бөліністерінің бастықтарына және олардың орынбасарларына, астананың, облыстардын, республикалық маңызы бар қалалардың және полиция департаментінің (бұдан әрі – ПД), қылмыстық-атқару жүйесі департаменті (бұдан әрі – ҚАЖД), ІІМ білім беру ұйымдарының бастықтарына және олардың орынбасарларына, "Сұңқар" арнайы мақсаттағы жасағының командиріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы ішкі істер министрінің орынбасары – ІІО орталық аппараты бөліністерінің қатардағы және басшы құрам лауазымдарында қызмет өткеретін ІІО қызметкерлері мен әскери қызметшілеріне, ІІМ оқу орталықтарының бастықтарына және олардың орынбасарларына, Күзет қызметін бақылау комитетінің астананың, облыстардын, республикалық маңызы бар қалалардың, Жезқазған қаласы мамандандырылған күзет қызметі басқарма бастықтарына, "Автокөліктік қызмет көрсету мекемесі", ІІМ Әскери және арнайы жабдықтау базасы мемлекеттік мекемелерінің бастықтарына және олардың орынбасарларына, ІІМ-нің Байқоңыр қаласындағы өкілдігінің, Кинологиялық орталықтың бастықтарына және олардың орынбасарларына, әскери-тергеу бөліністерінің қызметкерлері мен әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Министрдің орынбасары - ІІМ Қылмыстық-атқару жүйесі комитетінің төрағасы – Қылмыстық-атқару жүйесі комитетінің жеке құрамына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ІІМ Күзет қызметін бақылау комитетінің төрағасы – өзінің лауазымдар номенклатурасына сәйкес Күзет қызметін бақылау комитетінің жеке құрамына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ПД, ҚАЖД, ІІМ білім беру ұйымдарының бастықтары – ПД аппаратының (оның ішінде өзіндік қауіпсіздік бөліністерінің және ІІМ-нің Байқоңыр қаласындағы өкілдігінің қызметкерлеріне), ҚАЖД, ІІМ білім беру ұйымдарының қызметкерлеріне, бағынысты ішкі істер органдары мен бөліністерінің басшы құрамына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ІІО-ның қалалық, аудандық және көліктегі бөліністерінің бастықтарына, Күзет қызметін бақылау комитетінің астананың, облыстардын, республикалық маңызы бар қалалардың, Жезқазған қаласы мамандандырылған күзет қызметі басқармасы, "Автокөліктік қызмет көрсету мекемесі", "Қазақстан Республикасы Ішкі істер Министрлігінің әскери және арнайы жабдықтау базасы" мемлекеттік мекемелерінің, Кинологиялық орталықтың бастықтары, түзеу мекемелерінің, тергеу изоляторларының, түрмелер мен қоныс колонияларының бастықтары, "Сұңқар" арнайы мақсаттағы жасағының командирі – бөліністердің жеке құрамына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Сыныптық біліктілігі бар ІІО қызметкерлері мен әскери қызметшілерін есепке алуды ІІО кәсіби даярлық бөліністері жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыныптық біліктілікті беру, жоғарылату, растау, төмендету және алып тастау туралы мәліметтерді жеке құраммен жұмыс жөніндегі бөліністері бұйрықтың күні мен нөмірін көрсете отырып, ІІО қызметкерлерінің және әскери қызметшілерінің жеке істерінің қызметтік тізімдеріне, сондай-ақ автоматтандырылған ведомстволық деректер банкіне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасы Ұлттық ұланы әскери қызметшілерінің сыныптық біліктілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Қазақстан Республикасы Ұлттық ұланының әскери қызметшілеріне сыныптық біліктілік беру, оны жоғарылату, растау және төмендету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Сыныптық біліктілікті беру, жоғарылату, растау және төмендету (бұдан әрі - сыныптық біліктілікті айқындау) Қазақстан Республикасы Ұлттық ұланының (бұдан әрі - ҰҰ) әрбір әскери қызметшісінің кәсіби шеберлігін дамытуды ынталандыру, олардың атқаратын лауазымы бойынша кәсіби қызметін жүзеге асыруға әзірлік дәрежесін белгілеу мақсатында жүргізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау органдарындағы, азаматтық қорғау органдарындағы, арнаулы мемлекеттік органдарындағы, әскери қызметтегі, мемлекеттік фельдъегерлік қызметтегі кәсіптік даярлық деңгейіне, қызмет (жұмыс) өтіліне, сондай-ақ әскери тәртіптің жай-күйіне байланысты ҰҰ әскери қызметшілеріне мынадай сыныптық біліктіліктер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-сыныпты маман" – кемінде бір жыл қызмет (жұмыс) өтілі бар (шақыру бойынша әскери қызметшілер үшін үш айдан кейін), осы Қағидалардың 35-тармағында көзделген өлшемшарттарға сәйкес кәсіби деңгейге қол жеткізген ҰҰ-ның әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-сыныпты маман" – "3-сыныпты маман" сыныптық біліктілігі, кемінде төрт жыл қызмет (жұмыс) өтілі бар (шақыру бойынша әскери қызметшілер үшін алты айдан кейін), осы Қағидалардың 35-тармағында көзделген өлшемшарттарға сәйкес кәсіби деңгейге қол жеткізген ҰҰ-ның әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман" – "2-сыныпты маман" сыныптық біліктілігі, кемінде жеті жыл қызмет (жұмыс) өтілі бар, осы Қағидалардың 35-тармағында көзделген өлшемшарттарға сәйкес кәсіби деңгейге қол жеткізген (шақыру бойынша әскери қызметшілерден басқа) ҰҰ әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман - тәлімгер (шебер)" – "1-сыныпты маман" сыныптық біліктілігі, кемінде он жыл қызмет (жұмыс) өтілі бар, осы Қағидалардың 35-тармағында көзделген өлшемшарттарға сәйкес кәсіби деңгейге қол жеткізген (шақыру бойынша әскери қызметшілерден басқа) ҰҰ-ның әскери қызметшілеріне ретімен беріледі, расталады және сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      Құқық қорғау органдарындағы, азаматтық қорғау органдарындағы, арнаулы мемлекеттік органдарындағы, әскери қызметтегі, мемлекеттік фельдъегерлік қызметтегі кәсіптік даярлық деңгейіне, қызмет (жұмыс) өтіліне, сондай-ақ әскери тәртіптің жай-күйіне байланысты ҰҰ әскери қызметшілеріне мынадай сыныптық біліктіліктер:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнтізбелік есептеумен 25 және одан көп жыл қызмет (жұмыс) өтілі бар әскери қызметшілердің "1 - сыныпты маман - тәлімгер (шебер)" сыныптық біліктілігі, осы Қағидалардың 32-тармағының 2) тармақшасында көзделген жағдайларды қоспағанда, одан әрі растаусыз қызметінің соңына дейін белгіленген үстемеақыны төлей отырып сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      "3-сыныпты маман" – кемінде бір жыл қызмет (жұмыс) өтілі бар (шақыру бойынша әскери қызметшілер үшін үш айдан кейін), осы Қағидалардың 35-тармағында көзделген өлшемшарттарға сәйкес кәсіби деңгейге қол жеткізген ҰҰ-ның әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық ұланның күрең берет және күрең түсті тельняшка кию құқығына біліктілік сынақтарынан сәтті өткен әскери қызметшілеріне осы Қағидалардың 35-тармағында белгіленген тәртіппен қызмет (жұмыс) өтіліне қойылатын талаптар ескерілмей, "1-сыныпты маман – тәлімгер (шебер)" сыныптық біліктілігін беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. ҰҰ спорт командасын даярлау орталығының әскери қызметшілеріне сыныптық біліктілігі: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҰҰ спорт командасын даярлау орталығының резерві құрамына кіретін шақыру бойынша әскери қызметші-спортшыларына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-сыныпты маман" – "Спорт шеберіне кандидат" атағынан төмен емес спорттық разряды (атағы) бар ҰҰ әскери қызметшілеріне әскерге шақыру күнінен бастап үш айдан кейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-сыныпты маман" – "3 сыныпты маман" сыныптық біліктілігі, "Спорт шеберіне кандидат" атағынан төмен емес спорттық разряды бар ҰҰ әскери қызметшілеріне әскерге шақыру күнінен бастап алты айдан кейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) келісімшарт бойынша әскери қызмет өткеретін әскери қызметші-спортшыларға (дене шынықтыру және спорт жөніндегі аға нұсқаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-сыныпты маман" – кемінде бір жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
-[...15 lines deleted...]
-      1) ҰҰ спорт командасын даярлау орталығының резерві құрамына кіретін шақыру бойынша әскери қызметші-спортшыларына:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-сыныпты маман" – "3 сыныпты маман" сыныптық біліктілігі, кемінде төрт жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
-[...15 lines deleted...]
-      "3-сыныпты маман" – "Спорт шеберіне кандидат" атағынан төмен емес спорттық разряды (атағы) бар ҰҰ әскери қызметшілеріне әскерге шақыру күнінен бастап үш айдан кейін;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман" – "2 сыныпты маман" сыныптық біліктілігі, кемінде жеті жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
-[...15 lines deleted...]
-      "2-сыныпты маман" – "3 сыныпты маман" сыныптық біліктілігі, "Спорт шеберіне кандидат" атағынан төмен емес спорттық разряды бар ҰҰ әскери қызметшілеріне әскерге шақыру күнінен бастап алты айдан кейін.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман - тәлімгер (шебер)" – "1 сыныпты маман" сыныптық біліктілігі, кемінде он жыл қызмет (жұмыс) өтілі, "Халықаралық дәрежедегі спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
-[...15 lines deleted...]
-      2) келісімшарт бойынша әскери қызмет өткеретін әскери қызметші-спортшыларға (дене шынықтыру және спорт жөніндегі аға нұсқаушыларға):</w:t>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) офицерлер құрамындағы әскери қызметші-спортшыларға (спорт жөніндегі аға нұсқаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-сыныпты маман" – кемінде бір жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
-[...15 lines deleted...]
-      "2-сыныпты маман" – "3 сыныпты маман" сыныптық біліктілігі, кемінде төрт жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-сыныпты маман" – "3 сыныпты маман" сыныптық біліктілігі, кемінде төрт жыл қызмет (жұмыс) өтілі, "Халықаралық дәрежедегі спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
-[...15 lines deleted...]
-      "1-сыныпты маман" – "2 сыныпты маман" сыныптық біліктілігі, кемінде жеті жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман"– "2 сыныпты маман" сыныптық біліктілігі, кемінде жеті жыл қызмет (жұмыс) өтілі, "Еңбек сіңірген спорт шебері" спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
-[...15 lines deleted...]
-      "1-сыныпты маман - тәлімгер (шебер)" – "1 сыныпты маман" сыныптық біліктілігі, кемінде он жыл қызмет (жұмыс) өтілі, "Халықаралық дәрежедегі спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман - тәлімгер (шебер)" – "1 сыныпты маман" сыныптық біліктілігі, кемінде он жыл қызмет (жұмыс) өтілі, "Еңбек сіңірген спорт шебері" спорттық атағы бар ҰҰ әскери қызметшілеріне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      3) офицерлер құрамындағы әскери қызметші-спортшыларға (спорт жөніндегі аға нұсқаушыларға):</w:t>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) офицерлер құрамындағы әскери қызметшілерге (команда бастығына, бас жаттықтырушыға, команданың аға жаттықтырушысына, команданың жаттықтырушысына):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...15 lines deleted...]
-      "3-сыныпты маман" – кемінде бір жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-сыныпты маман" – кемінде бір жыл қызмет (жұмыс) өтілі, "Спорт шебері" және одан жоғары спорттық атағы немесе кемінде бір жыл жаттықтырушылық жұмыс өтілі бар ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
-[...15 lines deleted...]
-      "2-сыныпты маман" – "3 сыныпты маман" сыныптық біліктілігі, кемінде төрт жыл қызмет (жұмыс) өтілі, "Халықаралық дәрежедегі спорт шебері" және одан жоғары спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-сыныпты маман" – "3-сыныпты маман" сыныптық біліктілігі, кемінде төрт жыл қызмет (жұмыс) өтілі, "Халықаралық дәрежедегі спорт шебері" және одан жоғары спорттық атағы немесе кемінде төрт жыл жаттықтырушылық жұмыс өтілі бар, сондай-ақ "Азия чемпионы", "Азия ойындарының чемпионы", "Әлем кубогі кезеңінің жүлдегері" атақтарының бірін жеңіп алған спортшыны дайындаған ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
-[...15 lines deleted...]
-      "1-сыныпты маман"– "2 сыныпты маман" сыныптық біліктілігі, кемінде жеті жыл қызмет (жұмыс) өтілі, "Еңбек сіңірген спорт шебері" спорттық атағы бар ҰҰ әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман" – "2-сыныпты маман" сыныптық біліктілігі, кемінде жеті жыл қызмет (жұмыс) өтілі, "Халықаралық дәрежедегі спорт шебері" және одан жоғары немесе "Қазақстан Республикасының еңбек сіңірген жаттықтырушысы" спорттық атағы немесе кемінде жеті жыл жаттықтырушылық жұмыс өтілі бар, сондай-ақ "Олимпиада ойындарының жүлдегері", "Әлем чемпионатының жүлдегері", "Әлем кубогінің жүлдегері", "Әлем кубогі кезеңінің жеңімпазы" атақтарының бірін жеңіп алған спортшыны дайындаған ҰҰ әскери қызметшілеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
-[...15 lines deleted...]
-      "1-сыныпты маман - тәлімгер (шебер)" – "1 сыныпты маман" сыныптық біліктілігі, кемінде он жыл қызмет (жұмыс) өтілі, "Еңбек сіңірген спорт шебері" спорттық атағы бар ҰҰ әскери қызметшілеріне.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман-тәлімгер (шебер)" – "1-сыныпты маман" сыныптық біліктілігі, кемінде он жыл қызмет өтілі бар, "Халықаралық дәрежедегі спорт шебері" немесе кемінде он жыл жаттықтырушылық жұмыс өтілі бар, сондай-ақ "Олимпиада ойындарының чемпионы", "Әлем чемпионы", "Әлем кубогінің жеңімпазы" атақтарының бірін жеңіп алған спортшыны дайындаған ҰҰ әскери қызметшілеріне беріледі және расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҰҰ спорт командасын даярлау орталығының спорттық атақтары жоқ әскери қызметшілерінің сыныптық біліктіліктері осы Қағидалардың талаптарына сәйкес жалпы негізде айқындалады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сыныптық біліктілік:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшілер мен сержанттар лауазымдарында келісімшарт бойынша әскери қызмет өткеретін офицерлер мен әскери қызметшілерге – осы Қағидаларға сәйкес жылына бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шақыру бойынша әскери қызметшілерге – осы Қағидалардың 23-тармағына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шақыру бойынша әскери қызметшілер келісімшарт бойынша әскери қызметке кірген кезде бұған дейін мерзімді қызмет кезеңінде берілген сыныптық біліктілігі ескерілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әскери қызметшілердің кәсіби даярлығының деңгейін барлық инспекторлық, тексерілген оқу пәндері бойынша қорытынды тексерістер, мемлекеттік және бітіру емтихандары, сондай-ақ күрең берет пен күрең түсті тельняшка кию құқығына біліктілік сынақтарының (бұдан әрі – біліктілік сынақтары) нәтижесі бойынша айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      25. Сыныптық біліктілік:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сыныптық біліктілігін беруге, растауға және төмендетуге ұсынылған, алайда орынды себептермен (сырқаттану, демалыс, іссапар) кәсіби даярлығы деңгейін тексеруге қатыспаған ҰҰ әскери қызметшілеріне сыныптық біліктілігі сақталады, ал белгіленген үстемеақы төлеу тиісті мән-жайлар аяқталғаннан кейін бір ай ішінде сыныптық біліктілікті айқындаған соң жүргізіледі. Бұл ретте, әскери қызметші қайта болмаған жағдайда немесе бір жағдай (сырқаттану, демалыс, іссапар) екіншісіне ауысқан кезде сыныптық біліктілікті айқындауға арналған уақыт соңғысымен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...15 lines deleted...]
-      әскери қызметшілер мен сержанттар лауазымдарында келісімшарт бойынша әскери қызмет өткеретін офицерлер мен әскери қызметшілерге – осы Қағидаларға сәйкес жылына бір рет;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әскери қызметші жоғарыда көрсетілген мән-жайлар тоқтағаннан кейін бір ай өткен соң кәсіби даярлық деңгейін тексеру үшін келмеген кезінде оған сыныптық біліктілік бір сатыға төмендетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
-[...15 lines deleted...]
-      шақыру бойынша әскери қызметшілерге – осы Қағидалардың 23-тармағына сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. ҰҰ әскери қызметшілерінің сыныптық біліктілігін айқындау үшін осы Қағидалардың талаптарына сәйкес комиссиялар құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
-[...15 lines deleted...]
-      Шақыру бойынша әскери қызметшілер келісімшарт бойынша әскери қызметке кірген кезде бұған дейін мерзімді қызмет кезеңінде берілген сыныптық біліктілігі ескерілмейді.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағадан, төрағаның орынбасарынан, хатшыдан және басқарма (бөлім, бөлімше) бастықтарының қатарынан кемінде үш мүшеден тұрады. Комиссияның құрамы Қазақстан Республикасы Ішкі істер министрінің орынбасары – Ұлттық ұлан Бас қолбасшысының, өңірлік қолбасшылықтар қолбасшыларының, әскери бөлім командирлерінің бұйрықтарымен жыл сайын бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия мүшелері болмаған кезінде олардың міндеттерін уақытша атқарушылармен ауыстыруға болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мынадай функцияларды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3061,986 +3131,986 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. ҰҰ әскери қызметшілерінің кәсіби даярлығы деңгейін, біліктілік сынақтарын тексеру нәтижелері бойынша командир (бастық) осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша сыныптық біліктілікті беруге, жоғарылатуға, растауға және төмендетуге ұсынылатын ҰҰ әскери қызметшілерінің тізімін (бұдан әрі – ҰҰ тізімі) комиссияның қарауына енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰҰ тізіміне, әр әскери қызметшіге жиынтық ведомостен үзінді, ал біліктілік сынақтарынан сәтті өткен АМБ әскери қызметшілеріне сынақтардың нәтижелері туралы бұйрықтан үзінді қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан басқа спорт командасын даярлау орталығының спортшылары мен жаттықтырушылары үшін спорттық атағын немесе разрядын куәландыратын құжаттың көшірмесі, жаттықтырушылық өтілі туралы қызметтік тізімінен үзінді ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. ҰҰ әскери қызметшілерінің сыныптық біліктілігін айқындау нәтижелері осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша ҰҰ әскери қызметшілерінің сыныптық біліктілігін беру, растау және төмендету туралы актіде (бұдан әрі – ҰҰ актісі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҰҰ әскери қызметшілерінің сыныптық біліктілігін беру, растау және төмендету ҰҰ актісінің негізінде жүргізіледі, ол осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген лауазымды адамдардың бұйрығымен күнтізбелік он күн ішінде бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰҰ актісін бекіту туралы бұйрыққа қол қойылған күн сыныптық біліктілігін айқындау күні болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұйрықтардың көшірмелері, мерзімді қызметтегі әскери қызметшілерді қоспағанда, сыныптық біліктілігі үшін тиісті үстемеақы есептеу немесе төлемді тоқтату (тоқтата тұру) үшін әскери бөлімдерге, сондай-ақ қаржы бөліністеріне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұйрықты жариялау әскери қызметшілердің қызмет орны бойынша салтанатты түрде жүргізіледі, әскери қызметшілерге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сыныптық біліктілік кеуде белгілері беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сынып біліктілігі расталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z133" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бала күтімі бойынша демалыстағы ҰҰ-ның әскери қызметшілеріне бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу қызметке шыққаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҰҰ ведомстволық және әскери-арнаулы ұйымдар, сондай-ақ шетелдік әскери-оқу орындарында оқитын әскери қызметшілеріне уағдаластық шеңберінде қолда бар сыныптық біліктілік сақталады және бүкіл оқу кезеңіне белгіленген үстемақы төленеді, ал сыныптық біліктілікті растау оқу аяқталғаннан кейін және оқу жылының қортындысы бойынша тиісті лауазымға тағайындалғаннан кейін жүргізіледі; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметке келісімшарт бойынша қабылданған немесе ҰҰ-ға құқық қорғау органдарынан, азаматтық қорғау органдарынан, арнайы мемлекеттік органдардан, әскери қызметтен, мемлекеттік фельдъегерлік қызметтен ауысып келген адамдардың сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақыны төлеу тиісті лауазымға тағайындағаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰҰ-дан еңбек сіңірген жылдары бойынша зейнетке шыққан және қызметке қайта қабылданған адамдарға бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу тиісті лауазымға тағайындағаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екі айдан астам ҰҰ-ның қарамағындағы әскери қызметшілерге бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу тиісті лауазымға тағайындағаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдарға және халықаралық ұйымдарға іссапарға жіберілген және ҰҰ-ның лауазымдарына қайта тағайындалған ҰҰ-ның әскери қызметшілеріне бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу тиісті лауазымға тағайындағаннан кейін оны оқу жылының қорытындылары бойынша растағанға дейін жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот шешімі бойынша қызметке қайта қабылданған адамдарға бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу қызметке қайта қабылданғаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z135" w:id="116"/>
-[...15 lines deleted...]
-      әскери қызметке келісімшарт бойынша қабылданған немесе ҰҰ-ға құқық қорғау органдарынан, азаматтық қорғау органдарынан, арнайы мемлекеттік органдардан, әскери қызметтен, мемлекеттік фельдъегерлік қызметтен ауысып келген адамдардың сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақыны төлеу тиісті лауазымға тағайындағаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әскерден жоғары әскери оқу орнына және кері ауыстырылған ҰҰ әскери қызметшілері үшін бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақыны төлеу тиісті лауазымға тағайындалғаннан кейін жыл (оқу жылы) соңында бекітілгенге дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
-[...15 lines deleted...]
-      ҰҰ-дан еңбек сіңірген жылдары бойынша зейнетке шыққан және қызметке қайта қабылданған адамдарға бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу тиісті лауазымға тағайындағаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. ҰҰ әскери қызметшілеріне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
-[...15 lines deleted...]
-      екі айдан астам ҰҰ-ның қарамағындағы әскери қызметшілерге бар сыныптық біліктілігі сақталады, ал сыныптық біліктілігі үшін белгіленген үстемеақы төлеу тиісті лауазымға тағайындағаннан кейін оны жыл қорытындысы бойынша растағанға дейін жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бар сыныптық біліктілігін растауға арналған өлшемшарттарды орындамағаны үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) елеулі тәртіптік теріс қылық жасағаны үшін; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) практикалық (курстық) даярлық (оқу-әдістемелік жиындар) барысында негізгі оқу пәндері бойынша қанағаттанарлықсыз нәтиже алынған үшін, сыныптық біліктілігі төмендетіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыныптық біліктілік тек бір сатыға төмендетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Сыныптық біліктілігі төмендетілген (шақыру бойынша әскери қызметшілерді қоспағанда) әскери қызметшілер төмендетілген күннен бастап бір жылдан кейін ғана кезекті сыныптық біліктілігін беруге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Сыныптық біліктілігін беруге (растауға) ҰҰ әскери қызметшілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҰҰ-ның қарамағында болған кезеңде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оларға қатысты қызметтік тергеу (тәртіптік жауапкершілікке тарту туралы мәселені қарау) немесе сотқа дейінгі тергеп-тексеру жүргізу – оны тәртіптік жауапкершілікке тарту туралы шешім қабылданғанға немесе ақтайтын негіздер бойынша қылмыстық іс қысқартылғанға дейінгі кезеңде жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
-[...15 lines deleted...]
-      Сыныптық біліктілік тек бір сатыға төмендетіледі.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы тәртіптік жазалары бар ҰҰ әскери қызметшілеріне сыныптық біліктілік берілмейді. Бұл әскери қызметшілер тек бар сыныптық біліктілікті растауға ғана жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
-[...15 lines deleted...]
-      33. Сыныптық біліктілігі төмендетілген (шақыру бойынша әскери қызметшілерді қоспағанда) әскери қызметшілер төмендетілген күннен бастап бір жылдан кейін ғана кезекті сыныптық біліктілігін беруге жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасы Ұлттық ұланының әскери қызметшілеріне сыныптық біліктілік беру, оны жоғарылату және растау өлшемшарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
-[...15 lines deleted...]
-      34. Сыныптық біліктілігін беруге (растауға) ҰҰ әскери қызметшілері:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сыныптық біліктілігін беру, жоғарылату, растау үшін мынадай кәсіби деңгей көрсету қажет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
-[...15 lines deleted...]
-      1) ҰҰ-ның қарамағында болған кезеңде;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-сыныпты маман" – барлық тексерілген пәндер бойынша "қанағаттанарлық" бағадан төмен емес бағаланған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
-[...15 lines deleted...]
-      2) оларға қатысты қызметтік тергеу (тәртіптік жауапкершілікке тарту туралы мәселені қарау) немесе сотқа дейінгі тергеп-тексеру жүргізу – оны тәртіптік жауапкершілікке тарту туралы шешім қабылданғанға немесе ақтайтын негіздер бойынша қылмыстық іс қысқартылғанға дейінгі кезеңде жіберілмейді.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰҰ Академиясының (Ұлттық ұланның жоғары әскери оқу орнының) бітіруші курсының курсанттары – егер мемлекеттік емтиханға шығарылатын пәндер және диплом жұмысын (жобалар, міндеттер) қорғау нәтижелері бойынша "жақсы" деген бағадан төмен емес бағаға бағаланған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z150" w:id="131"/>
-[...15 lines deleted...]
-      Қолданыстағы тәртіптік жазалары бар ҰҰ әскери қызметшілеріне сыныптық біліктілік берілмейді. Бұл әскери қызметшілер тек бар сыныптық біліктілікті растауға ғана жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-сыныпты маман" – барлық тексерілген пәндер бойынша "жақсы" деген бағаға бағаланған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z151" w:id="132"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасы Ұлттық ұланының әскери қызметшілеріне сыныптық біліктілік беру, оны жоғарылату және растау өлшемшарттары</w:t>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман" – барлық тексерілген пәндер бойынша 30%-дан кем емес "өте жақсы" деген бағаға, ал қалған пәндер бойынша "жақсы" деген бағаға бағаланған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z152" w:id="133"/>
-[...15 lines deleted...]
-      35. Сыныптық біліктілігін беру, жоғарылату, растау үшін мынадай кәсіби деңгей көрсету қажет:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-сыныпты маман-тәлімгер (шебер)" – барлық тексерілген пәндер бойынша 50%-дан кем емес "өте жақсы" деген бағаға, ал қалған пәндер бойынша "жақсы" деген бағаға бағаланған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z153" w:id="134"/>
-[...15 lines deleted...]
-      "3-сыныпты маман" – барлық тексерілген пәндер бойынша "қанағаттанарлық" бағадан төмен емес бағаланған.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу орнында сыныптық біліктілік берілмеген басқа жоғары әскери оқу орындарының түлектеріне біліктілік талаптарын орындағанын растайтын тиісті құжаттар ұсынған кезде әскери бөлім командирі "3 сыныпты маман" сыныптық біліктілігін түлек қызмет орнына келген соң бөлімнің тізіміне тіркелген күннен бастап бір айдан кешіктірмей береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z154" w:id="135"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күрең берет және күрең түсті тельняшка кию құқығына біліктілік сынақтарынан сәтті өткен әскери қызметшілерге біліктілік сынақтары өткізілген жылы қорытынды (инспекторлық тексерулерінің) нәтижелері бойынша осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген қызмет (жұмыс) өтілі ескерілмей, "1-сыныпты маман – тәлімгер (шебер)" сыныптық біліктілігі беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қазақстан Республикасы Ұлттық ұланының әскери қызметшілеріне сыныптық біліктілігін беру, жоғарылату, растау, және төмендету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. ҰҰ әскери қызметшілерінің сыныптық біліктілігін беруді, жоғарылатуды, растауды және төмендетуді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Ішкі істер министрі – Ұлттық ұлан Бас қолбасшысының орынбасарларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Министрдiң орынбасары - Ұлттық ұлан Бас қолбасшысы – өңірлік қолбасшылықтардың қолбасшыларына және олардың орынбасарларына, Ұлттық ұлан академиясының бастығына (жоғары әскери оқу орнының) және оның орынбасарларына, тiкелей бағынысты бөлiмдердiң командирлерiне және олардың орынбасарларына, сондай-ақ Бас қолбасшылықтың әскери қызметшiлерiне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өңірлік қолбасшылықтардың қолбасшылары – әскери бөлімдердің командирлеріне және олардың орынбасарларына, сондай-ақ өңірлік қолбасшылық басқармаларының әскери қызметшілеріне;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-параграф. Қазақстан Республикасы Ұлттық ұланының әскери қызметшілеріне сыныптық біліктілігін беру, жоғарылату, растау, және төмендету</w:t>
+    <w:bookmarkStart w:name="z165" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бастығы (жоғары әскери оқу орнының) – академияның әскери қызметшілеріне және оқуды бітірген жылы бітірушілерге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
-[...15 lines deleted...]
-      36. ҰҰ әскери қызметшілерінің сыныптық біліктілігін беруді, жоғарылатуды, растауды және төмендетуді:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әскери бөлімдердің командирлері – әскери бөлімдердің әскери қызметшілеріне жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z162" w:id="143"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының Ішкі істер министрі – Ұлттық ұлан Бас қолбасшысының орынбасарларына;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыныптық біліктілік осы Қағидаларға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z163" w:id="144"/>
-[...15 lines deleted...]
-      2) Министрдiң орынбасары - Ұлттық ұлан Бас қолбасшысы – өңірлік қолбасшылықтардың қолбасшыларына және олардың орынбасарларына, Ұлттық ұлан академиясының бастығына (жоғары әскери оқу орнының) және оның орынбасарларына, тiкелей бағынысты бөлiмдердiң командирлерiне және олардың орынбасарларына, сондай-ақ Бас қолбасшылықтың әскери қызметшiлерiне;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Сыныптық біліктілігі бар ҰҰ әскери қызметшілерін есепке алуды ҰҰ жауынгерлік даярлық бөліністері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z164" w:id="145"/>
-[...15 lines deleted...]
-      3) өңірлік қолбасшылықтардың қолбасшылары – әскери бөлімдердің командирлеріне және олардың орынбасарларына, сондай-ақ өңірлік қолбасшылық басқармаларының әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыныптық біліктілікті беру, жоғарылату, растау, төмендету және алып тастау туралы мәліметтер бұйрықтың күні мен нөмірін көрсете отырып, ҰҰ әскери қызметшілерінің жеке істерінің қызметтік тізімдеріне және Қазақстан Республикасы Ұлттық ұланының "Мақсат" ақпараттық жүйесіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z165" w:id="146"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4158,88 +4228,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тастау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20_____ оқу жылының қорытындысы бойынша сыныптық біліктілігін беруге жататын ____________________________________________________ (бөліністің атауы) ІІО қызметкерлері мен әскери қызметшілерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4378,80 +4448,80 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атқарып отырған лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="153"/>
+          <w:bookmarkStart w:name="z173" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестатталған лауазымдардағы жалпы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4949,110 +5019,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөлініс бастығы (басшы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы, атағы, қолы, Т.А.Ә. (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5170,88 +5240,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тастау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z179" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ІІО полиция, қылмыстық-атқару жүйесі қызметкерлеріне және әскери-тергеу бөлімшелерінің әскери қызметшілеріне сыныптық біліктілікті анықтау туралы  акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -5447,80 +5517,80 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестатталған лауазымдардағы жалпы қызмет өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="159"/>
+          <w:bookmarkStart w:name="z180" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бар сыныптық біліктілігі берілгені (жоғарылатылғаны, растал</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6708,130 +6778,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="160"/>
+    <w:bookmarkStart w:name="z182" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөлініс бастығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z183" w:id="161"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z183" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (басшы) _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z184" w:id="162"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z184" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты қызметкер ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z185" w:id="163"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z185" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "____"_______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6949,126 +7019,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тастау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:bookmarkStart w:name="z187" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z188" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЫНЫПТЫҚ БІЛІКТІЛІК КЕУДЕ БЕЛГІЛЕРІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z189" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "1-СЫНЫПТЫ МАМАН-ТӘЛІМГЕР (ШЕБЕР)" ІІО қызметкерлері мен әскери қызметшілеріне арналған кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z190" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5181600" cy="2374900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -7104,88 +7174,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:bookmarkStart w:name="z191" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "1-СЫНЫПТЫ МАМАН" ІІО қызметкерлері мен әскери қызметшілеріне арналған кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z192" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4648200" cy="2057400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -7221,88 +7291,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="170"/>
+    <w:bookmarkStart w:name="z193" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "2-СЫНЫПТЫ МАМАН" ІІО қызметкерлері мен әскери қызметшілеріне арналған кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z194" w:id="171"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z194" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4419600" cy="2044700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -7499,88 +7569,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алып тастау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="172"/>
+    <w:bookmarkStart w:name="z196" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z197" w:id="173"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z197" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сыныптық біліктілігін беруге, растауға және төмендетуге ұсынылған  ҰҰ әскери қызметшілерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -8577,110 +8647,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="174"/>
+    <w:bookmarkStart w:name="z198" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: Жиынтық ведомостен үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z199" w:id="175"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z199" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери бөлімнің командирі полковник</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z200" w:id="176"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z200" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М.О. 20___ жылғы "_____" __________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8798,108 +8868,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тастау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="177"/>
+    <w:bookmarkStart w:name="z202" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z203" w:id="178"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z203" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҰ әскери қызметшілеріне сыныптық біліктілігін беру, жоғарылату, растау және төмендету туралы акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z204" w:id="179"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамында: комиссия төрағасы (лауазымы, әскери атағы, Т.А.Ә. (болған жағдайда)), комиссия төрағасының орынбасары (лауазымы, әскери атағы, Т.А.Ә. (болған жағдайда)) және комиссия мүшелері (лауазымы, әскери атағы, Т.А.Ә. (болған жағдайда)) сыныптық біліктілігін беруге, растауға, сақтауға және төмендетуге ұсынылған құжаттарды және 20 _____жылғы ___________ - __________ аралығында өткізілген ҰҰ әскери қызметшілерін кәсіби даярлау нәтижелерін қарап, мынадай шешім шығарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9066,143 +9136,173 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Т.А.Ә. (болған жағдайда)</w:t>
+              <w:t xml:space="preserve">Т.А.Ә. (болған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұрын берілген сыныптық біліктілігі (бұйрықтың № мен күні, кім берді) (болған жағдайда)</w:t>
+              <w:t>Бұрын берілген сыныпты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қ біліктілігі (бұйрықтың № мен күні, кім берді) (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс (қызмет) өтілі</w:t>
+              <w:t>Жұмыс (қызме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>т) өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9250,97 +9350,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолданыстағы тәртіптік жазасы</w:t>
+              <w:t xml:space="preserve">Қолданыстағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәртіптік жазасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Біліктілік комиссиясының ұсынысы</w:t>
+              <w:t>Біліктілік комиссиясы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ның ұсынысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9896,150 +10016,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="180"/>
+    <w:bookmarkStart w:name="z205" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z206" w:id="181"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z206" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төрағаның орынбасары ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z207" w:id="182"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z208" w:id="183"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия хатшысы ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z209" w:id="184"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "____"_________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10157,126 +10277,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және алып тастау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="185"/>
+    <w:bookmarkStart w:name="z211" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z212" w:id="186"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z212" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЫНЫПТЫ МАМАННЫҢ КЕУДЕ БЕЛГІЛЕРІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z213" w:id="187"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z213" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҰ әскери қызметшілеріне арналған (мерзімді қызметтегі сарбаздардан басқа)  "1-СЫНЫПТЫ МАМАН-ТӘЛІМГЕР (ШЕБЕР)" кеуде белгісі (ҰҰ авиациясы жерүсті авиациялық мамандарының лауазымдарындағы әскери қызметшілер үшін – "ТӘЛІМГЕР (ШЕБЕР)")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z214" w:id="188"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z214" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6781800" cy="2565400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -10312,88 +10432,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="189"/>
+    <w:bookmarkStart w:name="z215" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҰ әскери қызметшілеріне арналған (мерзімді қызметтегі сарбаздардан басқа)  "1-СЫНЫПТЫ МАМАН" кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z216" w:id="190"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z216" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6781800" cy="2603500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -10429,88 +10549,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="191"/>
+    <w:bookmarkStart w:name="z217" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҰ әскери қызметшілеріне арналған (мерзімді қызметтегі сарбаздардан басқа)  "2-СЫНЫПТЫ МАМАН" кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z218" w:id="192"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z218" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6781800" cy="2565400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -10546,88 +10666,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="193"/>
+    <w:bookmarkStart w:name="z219" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰҰ әскери қызметшілеріне арналған (мерзімді қызметтегі сарбаздардан басқа) "3-СЫНЫПТЫ МАМАН" кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z220" w:id="194"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z220" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6781800" cy="2565400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -10663,88 +10783,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мерзімді қызметтегі сарбаздарға арналған  "2-СЫНЫПТЫ МАМАН" кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z222" w:id="196"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z222" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4025900" cy="4025900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -10780,88 +10900,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мерзімді қызметтегі сарбаздарға арналған  "3-СЫНЫПТЫ МАМАН" кеуде белгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z224" w:id="198"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z224" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4025900" cy="4025900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -11018,228 +11138,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 208 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="199"/>
+    <w:bookmarkStart w:name="z121" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрлігінің  күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z122" w:id="200"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z122" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ішкі істер органдарының қызметкерлері мен әскери қызметшілеріне сыныптық біліктілігін беру, жоғарылату, растау, төмендету және алып тастау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 21 қаңтардағы № 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10336 болып тіркелген, 2015 жылғы 17 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z123" w:id="201"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z123" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ішкі істер органдарының қызметкерлері мен әскери қызметшілеріне сыныптық біліктілігін беру, жоғарылату, растау, төмендету және алып тастау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 21 қаңтардағы № 40 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 маусымдағы № 511 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11668 болып тіркелген, 2015 жылғы 3 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z124" w:id="202"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z124" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ішкі істер органдарының қызметкерлері мен әскери қызметшілерінің сыныптық біліктілігін беру, жоғарылату, растау, төмендету және алып тастау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 21 қаңтардағы № 40 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 13 наурыздағы № 181 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15017 болып тіркелген, 2017 жылғы 25 сәуірде Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z125" w:id="203"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z125" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ішкі істер органдарының қызметкерлері мен әскери қызметшілеріне сыныптық біліктілігін беру, жоғарылату, растау, төмендету және алып тастау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 21 қаңтардағы № 40 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің міндетін атқарушысының 2017 жылғы 18 мамырдағы 350 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15245 болып тіркелген, 2017 жылғы 4 шілдеде Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11619,31 +11739,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>