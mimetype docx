--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c96aae9" w14:textId="c96aae9">
+    <w:p w14:paraId="4a2020a" w14:textId="4a2020a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,182 +86,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жерүсті көздерінің су ресурстарын пайдаланғаны үшін төлемақы төлеушілер және салық салу объектілері, олардың орналасқан жері, арнайы су пайдалануға берілген рұқсаттар, су пайдаланудың белгіленген лимиттері, су пайдаланудың рұқсаттары мен лимиттеріне енгізілген өзгерістер туралы, Қазақстан Республикасының су заңнамасының сақталуын тексерулер нәтижелері, Қазақстан Республикасының су заңнамасының сақталуын тексерулер нәтижелеріне шағым жасау бойынша сот шешімдері туралы, жануарлар дүниесін пайдаланғаны үшін төлемақы төлеушілер мен салық салу объектілері туралы, орман ресурстарын пайдаланғаны үшін төлемақы төлеушілер мен салық салу объектілері туралы, табиғи ортадан өсімдіктердің сирек кездесетін және жойылып кету қаупi төнген түрлерін, олардың бөліктерін немесе дериваттарын алып қою туралы шешім қабылданған кезде өсімдік және орман ресурстарын пайдаланғаны үшін төлемақы төлеушілер мен салық салу объектілері туралы, өсімдік ресурстарын пайдаланғаны үшін төлемақы төлеушілер мен салық салу объектілері туралы мәліметтер нысандарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2018 жылғы 26 наурыздағы № 404 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 30 наурызда № 16707 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы министрінің 2025 жылғы 9 қазандағы № 586 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Қаржы министрінің 09.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Қаржы министрінің 09.10.2025 </w:t>
+        <w:t>№ 586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 586</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Қаржы министрінің 28.10.2024 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Қаржы министрінің 28.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 717</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) 566-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -24457,63 +24449,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24835,35 +24849,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId9"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>