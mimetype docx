--- v1 (2026-03-14)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4f725a" w14:textId="e4f725a">
+    <w:p w14:paraId="13b30db" w14:textId="13b30db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -798,90 +798,194 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z58" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Электрондық ішкі мемлекеттік аудит қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және уәкілетті органмен, оның аумақтық бөлімшелерімен және орталық мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының және Қазақстан Республикасы Ішкі істер министрлігінің ведомстволық бағынысты аумақтық органдарының (бұдан әрі – ІАҚ) ішкі аудит қызметтерімен электрондық ішкі мемлекеттік аудит жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық ішкі мемлекеттік аудиттің негізгі мақсаты байланысты жою жолымен мемлекеттік аудит объектілеріне жүктемені төмендету, ішкі мемлекеттік аудит жөніндегі уәкілетті органның құзыретіне сәйкес аудит жүргізу мерзімдерін қысқарту және жеке және заңды тұлғалардың өтініштері бойынша жедел шешімдер қабылдауды қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -972,491 +1076,833 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17690 болып тіркелген) бекітілген Ішкі аудит қызметтерінің тиімділік аудитін жүргізу бойынша ішкі мемлекеттік аудиттің және қаржылақ бақылаудың рәсімдік стандартына және Қазақстан Республикасы Қаржы министрінің 2017 жылғы 24 сәуірдегі № 272 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15209 болып тіркелген) бекітілген "Қаржылық есептілік аудиті" рәсімдік стандартына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="11"/>
+    <w:bookmarkStart w:name="z59" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың мақсаттары үшін мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z60" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нұсқама (бұдан әрі – нұсқама) – барлық мемлекеттік органдардың, ұйымдардың және лауазымды адамдардың орындауы үшін міндетті анықталған бұзушылықтар туралы және оларға жол берген лауазымды адамдардың жауаптылығын қарау туралы акт;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z60" w:id="12"/>
-[...15 lines deleted...]
-      1) нұсқама (бұдан әрі – нұсқама) – барлық мемлекеттік органдардың, ұйымдардың және лауазымды адамдардың орындауы үшін міндетті анықталған бұзушылықтар туралы және оларға жол берген лауазымды адамдардың жауаптылығын қарау туралы акт;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған бұзушылықтарды жою туралы және оларға жол берген адамдардың жауапкершілігін қарау туралы шешім (бұдан әрі – шешім) – анықталған бұзушылықтарды жою, сондай-ақ осы бұзушылықтарға жол берген адамдарға Қазақстан Республикасының заңнамасында көзделген жауапкершілік шараларын қолдану үшін мемлекеттік аудит объектілеріне, мемлекеттік органдарға, ұйымдарға және лауазымды тұлғаларға жіберілетін ІАҚ орындауы үшін міндетті акт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z61" w:id="13"/>
-[...15 lines deleted...]
-      2) анықталған бұзушылықтарды жою туралы және оларға жол берген адамдардың жауапкершілігін қарау туралы шешім (бұдан әрі – шешім) – анықталған бұзушылықтарды жою, сондай-ақ осы бұзушылықтарға жол берген адамдарға Қазақстан Республикасының заңнамасында көзделген жауапкершілік шараларын қолдану үшін мемлекеттік аудит объектілеріне, мемлекеттік органдарға, ұйымдарға және лауазымды тұлғаларға жіберілетін ІАҚ орындауы үшін міндетті акт;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудиторлық дәлелдемелер – негізінде мемлекеттік аудиторлар жұмыста бұзушылықтардың және (немесе) кемшіліктердің бар немесе жоқ екенін анықтайтын заңдылығы, анықтығы, қолжетімділігі, жеткілікті және қатыстылығы ескерілген іс жүзіндегі деректер, сондай-ақ аудиторлық есепте жазылған фактілерді растайтын өзге материалдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z62" w:id="14"/>
-[...15 lines deleted...]
-      3) аудиторлық дәлелдемелер – негізінде мемлекеттік аудиторлар жұмыста бұзушылықтардың және (немесе) кемшіліктердің бар немесе жоқ екенін анықтайтын заңдылығы, анықтығы, қолжетімділігі, жеткілікті және қатыстылығы ескерілген іс жүзіндегі деректер, сондай-ақ аудиторлық есепте жазылған фактілерді растайтын өзге материалдар;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аудиторлық есеп – электрондық ішкі мемлекеттік аудитті тікелей жүргізген мемлекеттік аудиторлар жасаған, белгілі бір уақыт кезеңі үшін жүргізілген электрондық ішкі мемлекеттік аудитінің нәтижелерін қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z63" w:id="15"/>
-[...15 lines deleted...]
-      4) аудиторлық есеп – электрондық ішкі мемлекеттік аудитті тікелей жүргізген мемлекеттік аудиторлар жасаған, белгілі бір уақыт кезеңі үшін жүргізілген электрондық ішкі мемлекеттік аудитінің нәтижелерін қамтитын құжат;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аудиторлық қорытынды – электрондық ішкі мемлекеттік аудит нәтижелері бойынша тұжырымдар мен ұсынымдарды қамтитын аудиторлық есеп негізінде жасалатын және ішкі мемлекеттік аудит жөніндегі уәкілетті орган және оның аумақтық бөлімшелері басшысының немесе оның орнындағы адамның электрондық цифрлық қолтаңбасымен бекітілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z64" w:id="16"/>
-[...15 lines deleted...]
-      5) аудиторлық қорытынды – электрондық ішкі мемлекеттік аудит нәтижелері бойынша тұжырымдар мен ұсынымдарды қамтитын аудиторлық есеп негізінде жасалатын және ішкі мемлекеттік аудит жөніндегі уәкілетті орган және оның аумақтық бөлімшелері басшысының немесе оның орнындағы адамның электрондық цифрлық қолтаңбасымен бекітілетін құжат;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудиторлық рәсімдер – аудит бағдарламасына сәйкес аудиторлық іс-шара барысында жүзеге асырылатын, аудиторлық іс-шара мақсаттарына қол жеткізу үшін қажет іс-қимылдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z65" w:id="17"/>
-[...15 lines deleted...]
-      6) аудиторлық рәсімдер – аудит бағдарламасына сәйкес аудиторлық іс-шара барысында жүзеге асырылатын, аудиторлық іс-шара мақсаттарына қол жеткізу үшін қажет іс-қимылдар;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аудиторлық тапсырма – аудит тобының қатысушылары арасында бөлінетін бағдарламалық мәселелерді қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z66" w:id="18"/>
-[...15 lines deleted...]
-      7) аудиторлық тапсырма – аудит тобының қатысушылары арасында бөлінетін бағдарламалық мәселелерді қамтитын құжат;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудиторлық іс-шара – электрондық ішкі мемлекеттік аудит қорытындылары бойынша есептер мен қорытындыларды дайындауға, жүргізуге, ресімдеуге бағытталған іс-қимылдар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z67" w:id="19"/>
-[...15 lines deleted...]
-      8) аудиторлық іс-шара – электрондық ішкі мемлекеттік аудит қорытындылары бойынша есептер мен қорытындыларды дайындауға, жүргізуге, ресімдеуге бағытталған іс-қимылдар кешені;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аудиторлық іс-шараға жауапты тұлға – ішкі мемлекеттік аудит жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің лауазымды адамы, сондай-ақ электрондық ішкі мемлекеттік аудитті ұйымдастыру мен жүргізуді бақылау жөніндегі міндеттер жүктелген ІАҚ лауазымды адамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z68" w:id="20"/>
-[...15 lines deleted...]
-      9) аудиторлық іс-шараға жауапты тұлға – ішкі мемлекеттік аудит жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің лауазымды адамы, сондай-ақ электрондық ішкі мемлекеттік аудитті ұйымдастыру мен жүргізуді бақылау жөніндегі міндеттер жүктелген ІАҚ лауазымды адамы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "е-Қаржымині" интеграцияланған автоматтандырылған ақпараттық жүйесінің "Қаржылық бақылау. Тәуекелдерді басқару жүйесі" кіші жүйесі (бұдан әрі – Ақпараттық жүйе) – мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу саласындағы ішкі мемлекеттік аудит жөніндегі уәкілетті органының міндеттерін автоматизациялауға арналған кіші жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік аудит және қаржылық бақылау объектілері (бұдан әрі – мемлекеттік аудит объектілері) – мемлекеттік органдар, мемлекеттік мекемелер, квазимемлекеттік сектор субъектілері, сондай-ақ бюджет қаражатын алушылар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z69" w:id="21"/>
-[...15 lines deleted...]
-      10) "е-Қаржымині" интеграцияланған автоматтандырылған ақпараттық жүйесінің "Қаржылық бақылау. Тәуекелдерді басқару жүйесі" кіші жүйесі (бұдан әрі – Ақпараттық жүйе) – мемлекеттік аудит және қаржылық бақылау, мемлекеттік сатып алу саласындағы ішкі мемлекеттік аудит жөніндегі уәкілетті органының міндеттерін автоматизациялауға арналған кіші жүйе;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік аудит тобы – екі және одан көп аудиторлық іс-шараға қатысушылар (мемлекеттік аудитор (-лар), мемлекеттік аудитордың ассистенті (-тері), қажет болған кезде тиісті бейіні бойынша тартылған сарапшылар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z70" w:id="22"/>
-[...15 lines deleted...]
-      11) мемлекеттік аудит және қаржылық бақылау объектілері (бұдан әрі – мемлекеттік аудит объектілері) – мемлекеттік органдар, мемлекеттік мекемелер, квазимемлекеттік сектор субъектілері, сондай-ақ бюджет қаражатын алушылар;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік аудит тобының жетекшісі – ішкі мемлекеттік аудит жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің басшысы, ІАҚ басшысы немесе оның орнындағы адам айқындайтын мемлекеттік аудит тобын басқаратын мемлекеттік аудитор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z71" w:id="23"/>
-[...15 lines deleted...]
-      12) мемлекеттік аудит тобы – екі және одан көп аудиторлық іс-шараға қатысушылар (мемлекеттік аудитор (-лар), мемлекеттік аудитордың ассистенті (-тері), қажет болған кезде тиісті бейіні бойынша тартылған сарапшылар);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттiк сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынатын мемлекеттiк органның ақпараттық жүйесі – мемлекеттiк сатып алу веб-порталы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ішкі аудит нәтижелері туралы есеп – ішкі аудит қызметі жасаған жұмыс тиімділігін арттыру, мемлекеттік аудит объектісі қызметінің түпкілікті нәтижелеріне қол жеткізу мақсатында ішкі рәсімдерді, қағидаларды, процестерді жақсарту жөніндегі ұсынымдарды қамтитын, орталық мемлекеттік органның бірінші басшысына немесе облыстың, республикалық маңызы бар қаланың, астананың әкіміне және ішкі мемлекеттік аудит жөніндегі уәкілетті органға ұсынылатын құжат, ІАҚ басшысының электрондық цифрлық қолтаңбасымен бекітілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z72" w:id="24"/>
-[...15 lines deleted...]
-      13) мемлекеттік аудит тобының жетекшісі – ішкі мемлекеттік аудит жөніндегі уәкілетті органның немесе оның аумақтық бөлімшелерінің басшысы, ІАҚ басшысы немесе оның орнындағы адам айқындайтын мемлекеттік аудит тобын басқаратын мемлекеттік аудитор;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ішкі мемлекеттік аудит жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z73" w:id="25"/>
-[...15 lines deleted...]
-      14) мемлекеттiк сатып алудың электрондық көрсетілетін қызметтеріне қол жеткiзудiң бірыңғай нүктесiн ұсынатын мемлекеттiк органның ақпараттық жүйесі – мемлекеттiк сатып алу веб-порталы;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) электрондық құжат – ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z74" w:id="26"/>
-[...15 lines deleted...]
-      15) ішкі аудит нәтижелері туралы есеп – ішкі аудит қызметі жасаған жұмыс тиімділігін арттыру, мемлекеттік аудит объектісі қызметінің түпкілікті нәтижелеріне қол жеткізу мақсатында ішкі рәсімдерді, қағидаларды, процестерді жақсарту жөніндегі ұсынымдарды қамтитын, орталық мемлекеттік органның бірінші басшысына немесе облыстың, республикалық маңызы бар қаланың, астананың әкіміне және ішкі мемлекеттік аудит жөніндегі уәкілетті органға ұсынылатын құжат, ІАҚ басшысының электрондық цифрлық қолтаңбасымен бекітілетін құжат;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z75" w:id="27"/>
-[...15 lines deleted...]
-      16) ішкі мемлекеттік аудит жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитеті;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) электрондық ішкі мемлекеттік аудит – ақпараттық технологияларды қолдану арқылы уәкілетті орган және ІАҚ қашықтан жүзеге асыратын мемлекеттік аудит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) электрондық ішкі мемлекеттік аудит ауқымы – мәселелер тізбесі, электрондық ішкі мемлекеттік аудит жүргізу кезеңі мен мерзімі, қажетті еңбек ресурстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z76" w:id="28"/>
-[...15 lines deleted...]
-      17) электрондық құжат – ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған құжат;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) электрондық ішкі мемлекеттік аудит жүргізу бағдарламасы (аудит бағдарламасы) – мемлекеттік аудит объектісінің атауын, аудиторлық іс-шара мақсатын (нысанасын), электрондық ішкі мемлекеттік аудитке жататын егжей-тегжейлі мәселелер тізбесін, Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесін қамтитын құжат, сондай-ақ іске асыру үшін қабылданған квазимемлекеттік секторлар субъектілерінің актілерінің сәйкестігіне жүргізілетін электрондық ішкі мемлекеттік аудит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z77" w:id="29"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="33"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидаларда пайдаланылатын басқа ұғымдар Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1471,91 +1917,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының өзге заңнамасында айқындалатын мәндерде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z82" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Электрондық ішкі мемлекеттік аудит Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатын, уәкілетті орган мен ІАҚ-ның тиісті жылға арналған мемлекеттік аудит объектілерінің тізбесі негізінде жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ІАҚ жоспардан тыс электрондық ішкі мемлекеттік аудитті Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1588,128 +2034,232 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органн жоспардан тыс электрондық ішкі мемлекеттік аудитті Заңның 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="35"/>
+    <w:bookmarkStart w:name="z83" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Электрондық ішкі мемлекеттік аудит жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Электрондық ішкі мемлекеттік аудит құжаттары "Электрондық ішкі мемлекеттік аудит ісі" ақпараттық жүйе модулінде қалыптастырылады, онда аудит бағдарламасы, аудиторлық нұсқау, аудиторлық іс-шара жүргізуге тапсырмасы, аудиторлық есебі, аудиторлық қорытындысы, нұсқамасы және ақпараттық жүйемен көзделген аудиторлық іс-шаралар нәтижелерін іске асыру бойынша басқа да құжаттары қамтылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z85" w:id="37"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Электрондық ішкі мемлекеттік аудит дайындық, негізгі және қорытынды кезеңдерін қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z86" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z86" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аудиторлық іс-шара басталғанға дейін дайындық кезеңінде мемлекеттік аудит объектісі, электрондық ішкі мемлекеттік аудит ауқымы анықталады, аудит бағдарламасы, аудиторлық нұсқау, аудиторлық іс-шара жүргізу тапсырмасы жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1856,358 +2406,814 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Аудиторлық іс-шара жүргізуге тапсырманы мемлекеттік аудитор немесе мемлекеттік аудит тобының жетекшісі электрондық ішкі мемлекеттік аудитті жүргізуге жауапты тұлғаның келісуімен, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасайды және оған уәкілетті органның немесе оның аумақтық бөлімшелері басшысының немесе оның орнындағы адамның ЭЦҚ-мен, орталық мемлекеттік органның бірінші басшысының, облыс, республикалық маңызы бар қала, астана әкімінің ЭЦҚ-мен қол қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Аудиторлық іс-шара жүргізуге тапсырмаға уәкілетті органның немесе оның аумақтық бөлімшелері басшысының немесе оның орнындағы адамның ЭЦҚ-сымен қол қойылғаннан кейін ол Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2020 жылғы 25 желтоқсандағы № 162 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21964 болып тіркелген) бекітілген Тексеруді және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалауды тағайындау туралы актілерді, олардың мерзімдерін ұзарту және күшін жою туралы қосымша актілерді, тексеру және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалау мерзімдерін тоқтата тұру, қайта бастау, ұзарту, қатысушылар құрамын өзгерту және тексеру және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалау туралы ақпараттық есепке алу құжаттарын ұсыну және олардың нәтижелері туралы хабарламаларды тіркеу қағидаларында (бұдан әрі – Актiлердi тіркеу қағидалары) айқындалған тәртіппен тіркеу үшін құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық іс-шара жүргізуге тапсырма құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органда тіркелгеннен кейін ақпараттық технологияларды қолдану арқылы, оның ішінде мемлекеттік сатып алу веб-порталы арқылы мемлекеттік аудит объектісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық іс-шара жүргізуге тапсырманы мемлекеттік аудит объектісінің бірінші басшысы немесе оның міндетін атқарушы тұлға алған кезде және оны оқығанда, ақпараттық жүйеде оны жеткізу туралы хабарлама қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аудиторлық іс-шараны жүргізуге тапсырмаға орталық мемлекеттік органның бірінші басшысының, облыс, республикалық маңызы бар қала, астана әкімінің немесе оның орнындағы адамның ЭЦҚ-сымен қол қойылғаннан кейін ақпараттық технологиялар арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық іс-шара жүргізуге тапсырманы мемлекеттік аудит объектісінің бірінші басшысы немесе оның орнындағы адам алған кезде және оны оқығанда, ақпараттық жүйеде оны жеткізу туралы хабарлама қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Электрондық ішкі мемлекеттік аудитті жүргізудің негізгі кезеңінде мемлекеттік аудитор (-лар), мемлекеттік аудитордың ассистенті (-тері), қажет болған кезде тиісті бейіні бойынша тартылған сарапшылар бюджетті атқару жөніндегі орталық уәкілетті органның ақпараттық жүйелерінде қамтылған мәліметтерді пайдалана отырып, мемлекеттік аудит объектісінің Қазақстан Республикасының заңнама нормаларын, сондай-ақ оларды іске асыру үшін қабылданған квазимемлекеттік сектор субъектілерінің актілерін сақтауы тұрғысынан аудиторлық рәсімдерді орындау жолымен ішкі мемлекеттік аудитті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық ішкі мемлекеттік аудит нәтижелері бойынша анықталған бұзушылықтар және (немесе) кемшіліктер фактілері аудиторлық дәлелдерге және (немесе) өзге де құжаттар мен ақпараттарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның негізінде электрондық ішкі мемлекеттік аудит нәтижелері бойынша тұжырымдар мен ұсынымдар қалыптастырылатын аудиторлық дәлелдер, объективтік, дұрыс және жеткілікті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Электрондық ішкі мемлекеттік аудитті жүргізудің қорытынды кезеңінде шешім қабылданады және электрондық ішкі мемлекеттік аудиттің құжаттары ақпараттық жүйесінің Электрондық ішкі мемлекеттік аудит ісі модулінде қалыптастырылады (аудиторлық есеп, аудиторлық қорытынды, нұсқама және аудиторлық іс-шаралар нәтижелерін іске асыру жөніндегі басқа да құжаттар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:bookmarkStart w:name="z91" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аудиторлық іс-шараларды жүргізу кезінде мемлекеттік аудитор (-лар), мемлекеттік аудитордың ассистенті (-тері), қажет болған жағдайда тиісті бейін бойынша тартылатын сарапшылар Заңда белгіленген құзыретке сүйене отырып, жалпы, мемлекеттік аудит және қаржылық бақылау рәсімдік стандарттарын және осы Қағидаларды басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z92" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z92" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Электрондық ішкі мемлекеттік аудит ауқымын өзгерту электрондық ішкі мемлекеттік аудит құжаттарына (аудит бағдарламасы, аудиторлық нұсқау, аудиторлық іс-шара жүргізуге тапсырма) тиісті өзгерістер немесе толықтырулар енгізуімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z93" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z93" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уәкілетті орган және оның аумақтық бөлімшелері аудиторлық қорытынды бекітілгеннен кейін 3 (үш) жұмыс күні ішінде құқықтық статистика және арнайы есепке алу саласындағы уәкілетті органға Актiлердi тіркеу қағидаларында айқындалған тәртіппен электрондық ақпараттық есепке алу құжатын – талон-хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z94" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z94" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Электрондық ішкі мемлекеттік аудит нәтижелері бойынша шешімдер қабылдау мен құжаттарды қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z95" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Аудиторлық есеп осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аудит бағдарламасы мәселелерінің тізбесімен қатаң сәйкестікте жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық ішкі мемлекеттік аудит нәтижелері бойынша анықталған жетіспеушіліктер мен бұзушылықтар аудиторлық есептегі жазулардың дұрыстығын растайтын электрондық құжаттардың деректемелеріне, сондай-ақ ережелері бұзылған нормативтік құқықтық актілердің баптарына, тармақтары мен тармақшаларына қажетті сілтемелерді көрсете отырып, объективті және дәл сипатталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2274,366 +3280,822 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Аудиторлық есептің ажырамас бөлігі болып табылатын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-қосымшаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бұзушылықтар мен жетіспеушіліктер тізілімінде анықталған бұзушылықтар мен жетіспеушіліктер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік аудитор жүргізген тексеру қорытындысы бойынша ақпараттық жүйеде аудиторлық есепті қалыптастырады және оған қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйеде мемлекеттік аудитор қол қойылған аудиторлық есеп ақпараттық технологияларды қолдану арқылы, соның ішінде мемлекеттік сатып алу веб-портал арқылы мемлекеттік аудит объектісінің бірінші басшысына немесе оның міндетін атқарушы тұлғаға танысу және қол қою үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="49"/>
+    <w:bookmarkStart w:name="z97" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүргізу мерзімі 15 (он бес) жұмыс күнін құрайтын аудиторлық іс-шаралар бойынша – аудиторлық іс-шараны жүргізуге тапсырмада көрсетілген аудиторлық іс-шара аяқталғанша кемінде 1 (бір) жұмыс күнінен кешіктірмей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z98" w:id="50"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z98" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жүргізу мерзімі 15 (он бес) жұмыс күнінен асатын аудиторлық іс-шаралар бойынша – аудиторлық іс-шараны жүргізуге тапсырмада көрсетілген аудиторлық іс-шара аяқталғанша кемінде 1 (бір) жұмыс күнінен кешіктірмей жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z99" w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік аудитор қол қойған аудиторлық есепті мемлекеттік аудит объектісінің бірінші басшысы немесе оның міндетін атқарушы тұлға алған кезде ақпараттық жүйеде оны жеткізу туралы хабарлама қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z100" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аудиторлық іс-шараны жүргізуге тапсырмада көрсетілген аудиторлық іс-шараларды аяқтау күнінен кешіктірмей аудиторлық есепке мемлекеттік аудит объектісінің бірінші басшысы немесе оның міндетін атқарушы тұлға ЭЦҚ қол қояды және ақпараттық жүйеде автоматты түрде қайта бағытталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық іс-шара нәтижелерімен келіспеген кезде аудиторлық іс-шараны жүргізуге тапсырмада көрсетілген аудиторлық іс-шараларды аяқтау күнінен кешіктірмей аудиторлық есепке мемлекеттік аудит объектісінің басшысы немесе оның міндетін атқарушы тұлға қарсылықтары бар екені туралы ескертпемен және олар бойынша негіздемелерді көрсете отырып қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="53"/>
+    <w:bookmarkStart w:name="z101" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Қаржылық бақылауды Заңның 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті органы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z102" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Электрондық ішкі мемлекеттік аудит материалдарының сапасына бақылау жүргізілгеннен кейін 3 (үш) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z103" w:id="55"/>
+    <w:bookmarkStart w:name="z103" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аудиторлық іс-шараға жауапты тұлға электрондық ішкі мемлекеттік аудит қорытындылары бойынша аудиторлық қорытындыны ақпараттық жүйеде қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z104" w:id="56"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z104" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органның немесе оның аумақтық бөлімшелерінің басшысы немесе оның міндетін атқарушы аудиторлық қорытындыны ЭЦҚ бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z105" w:id="57"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z105" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бұзушылықтар және (немесе) кемшіліктер анықталған жағдайда, ішкі мемлекеттік органның және оның аумақтық бөлімшілерінің мемлекеттік аудиторы мемлекеттік аудит объектілері орындауы үшін міндетті құжат болып табылатын, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша анықталған бұзушылықтарды жою және оларға жол берген тұлғалардың жауапкершілігін қарау туралы нұсқаманы ақпараттық жүйеде қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z106" w:id="58"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z106" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті органының немесе оның аумақтық бөлімшелерінің басшысы немесе оның міндетін атқарушы нұсқамаға ЭЦҚ қол қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық қорытындыға және нұсқамаға аудит объектісінің, мемлекеттік органдардың, ұйымдардың және лауазымды тұлғалардың қаралмаған және сапа бақылауымен расталмаған қарсылықтары бар бұзушылық және (немесе) кемшілік фактілерін енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2646,561 +4108,1121 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік аудиторлар электрондық ішкі мемлекеттік аудит нәтижелері бойынша жасайтын құжаттарының сапа бақылауы Заңның 14-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекіткен Ішкі мемлекеттік аудит және қаржылық бақылау жүргізу қағидаларында айқындалған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ішкі аудит нәтижелері туралы есепке қол қойылғаннан кейін 3 (үш) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z108" w:id="60"/>
+    <w:bookmarkStart w:name="z108" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аудиторлық іс-шараға жауапты тұлға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық ішкі мемлекеттік аудиттің қорытындылары бойынша ішкі аудиттің нәтижелері туралы есепті ақпараттық жүйеде қалыптастырады және ЭЦҚ арқылы қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z109" w:id="61"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z109" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бұзушылықтар және (немесе) кемшіліктер анықталған жағдайда, ІАҚ мемлекеттік аудиторы ақпараттық жүйеде анықталған бұзушылықтарды жоюға және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оларға жол берген адамдардың жауапкершілігін қарау туралы мемлекеттік аудит объектісінің орындауы үшін міндетті құжат болып табылатын шешімді (бұдан әрі – шешім) қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z110" w:id="62"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z110" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орталық мемлекеттік органның бірінші басшысы, облыстың, республикалық маңызы бар қаланың, астананың әкімі ЭЦҚ арқылы шешімге қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі аудит нәтижелері туралы есепке мемлекеттік аудит объектісінің қаралмаған қарсылықтарымен және сапа бақылауымен расталмаған анықталған бұзушылықтарды және (немесе) кемшіліктерді жоюға арналған шешімді енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық ішкі мемлекеттік аудиттің нәтижелері бойынша ІАҚ мемлекеттік аудиторлары жасайтын құжаттардың сапасын бақылау Ішкі мемлекеттік аудит қағидаларында айқындалған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аудиторлық қорытынды мен нұсқама ақпараттық технологияларды қолдану арқылы, оның ішінде мемлекеттiк сатып алу веб-порталы арқылы аудиторлық қорытынды бекітілгеннен кейін 1 (бір) жұмыс күні ішінде мемлекеттік аудит объектісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік аудит объектісінің бірінші басшысы немесе оның міндетін атқарушы тұлға Аудиторлық қорытындыны және нұсқаманы алған және оларды оқыған кезде ақпараттық жүйеде олардың жеткізілгені туралы хабарлама қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Ішкі аудит нәтижелері туралы есеп және шешім аудиторлық қорытынды бекітілгеннен кейін 1 (бір) жұмыс күні ішінде ақпараттық технологияларды қолдану арқылы мемлекеттік аудит объектісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z113" w:id="65"/>
+    <w:bookmarkStart w:name="z113" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Электрондық ішкі мемлекеттік аудит нәтижелері бойынша қабылданатын құжаттар мониторингі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z114" w:id="66"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік аудит объектісі тиісті құжаттарда көрсетілген мерзімдерде уәкілетті органға немесе оның аумақтық бөлімшелеріне ақпараттық технологияларды қолдану арқылы, оның ішінде мемлекеттiк сатып алу веб-порталы арқылы ұсынымдарды қарау нәтижелері туралы және нұсқамалардың орындалуы туралы ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z115" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік аудит объектісі, мемлекеттік органдар, ұйымдар және лауазымды тұлғалар тиісті құжаттарда көрсетілген мерзімдерде ІАҚ-ға ақпараттық технологияларды қолдану арқылы, оның ішінде мемлекеттік сатып алу веб-порталы арқылы ұсынымдарды қарау нәтижелері туралы және шешімнің орындалуы туралы ақпарат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z116" w:id="68"/>
+    <w:bookmarkStart w:name="z116" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Аудиторлық іс-шараға жауапты адам тұрақты және жүйелі негізде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z117" w:id="69"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z117" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудит объектісі, мемлекеттік органдар, ұйымдар және лауазымды тұлғалар жіберетін аудиторлық қорытындыда немесе ішкі аудит нәтижелері туралы есепте берілген ұсынымдарды қарау нәтижелері туралы ақпараттың уақтылығы мен толықтығына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z118" w:id="70"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z118" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік аудит объектісінің, мемлекеттік органдардың, ұйымдардың және лауазымды тұлғалардың нұсқаманы немесе шешімді уақтылы және толық орындауына мониторингті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z119" w:id="71"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z119" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Мемлекеттік аудит объектісінің, мемлекеттік органдардың, ұйымдардың және лауазымды тұлғалардың ұсынымдарды қарауы және нұсқаманы толық орындауы нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аудиторлық іс-шараның аяқталғаны туралы анықтама жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z120" w:id="72"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z120" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Мемлекеттік аудит объектісінің, мемлекеттік органдардың, ұйымдардың және лауазымды тұлғалардың ұсынымдарды қарауы және шешімді толық орындауы нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аудиторлық іс-шараның аяқталуы туралы анықтама жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z121" w:id="73"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z121" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Мемлекеттік аудит объектісі нұсқаманы көрсетілген мерзімде орындамаған немесе тиісінше орындамаған кезде аудит тобының жетекшісі немесе мемлекеттік аудитор нұсқамада көрсетілген мерзім аяқталған күннен бастап 5 (бес) жұмыс күні ішінде әкімшілік құқық бұзушылық туралы Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>462-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шараларды қолданады (бұдан әрі – Кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z122" w:id="74"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z122" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Мемлекеттік аудит объектісі, мемлекеттік органдар, ұйымдар және лауазымды тұлғалар шешімде көрсетілген мерзімде орындамаған немесе тиісінше орындамаған кезде аудит тобының жетекшісі немесе мемлекеттік аудитор шешімде көрсетілген мерзім өткен күннен бастап 5 (бес) жұмыс күні ішінде Кодектің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>462-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шараларды қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z123" w:id="75"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z123" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Электрондық ішкі мемлекеттік аудит нәтижелері бойынша шешімдер мен құжаттарға шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z124" w:id="76"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z124" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Электрондық ішкі мемлекеттік аудит нәтижелері бойынша шешімдер мен құжаттарға шағымдану Заңның 37-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3215,51 +5237,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>60-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3559,68 +5581,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда), қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы ___ _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="77"/>
+    <w:bookmarkStart w:name="z126" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудит бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік аудит объектісінің атауы:________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3683,225 +5705,175 @@
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мемлекеттік аудит көрсеткіштері және көрсеткіштердің әрқайсысына аудиторлық іс-шараның (бірлескен, қатар, үстеме тексерулер) егжей-тегжей мәселелері</w:t>
+Мемлекеттік аудит көрсеткіштері және көрсеткіштердің әрқайсысына аудиторлық іс-шараның (бірлескен, қатар, үстеме тексерулер) егжей-тегжей мәселелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аудиторлық іс-шарамен (бірлескен, қатар, үстеме тексерумен) қамтылуға жататын бюджеттік бағдарлама (нөмірі және атауы) және (немесе) активтер</w:t>
+Аудиторлық іс-шарамен (бірлескен, қатар, үстеме тексерумен) қамтылуға жататын бюджеттік бағдарлама (нөмірі және атауы) және (немесе) активтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қамтылатын кезең (жыл/жарты жыл/айлар)</w:t>
+Қамтылатын кезең (жыл/жарты жыл/айлар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аудиторлық іс-шарамен (бірлескен, қатар, үстеме тексерумен) қамтылуға жататын республикалық және (немесе) жергілікті бюджет қаражатының және (немесе) активтердің көлемі (мың теңге)</w:t>
+Аудиторлық іс-шарамен (бірлескен, қатар, үстеме тексерумен) қамтылуға жататын республикалық және (немесе) жергілікті бюджет қаражатының және (немесе) активтердің көлемі (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5392,68 +7364,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда), қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы ___ _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="78"/>
+    <w:bookmarkStart w:name="z128" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржылық есептіліктің электрондық ішкі мемлекеттік аудитін жүргізу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5924,68 +7896,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда), қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы ___ _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="79"/>
+    <w:bookmarkStart w:name="z130" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік аудит объектілерін алдын ала зерделеу нәтижелері туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік аудит объектілерін алдын ала зерделеу: ______________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6940,68 +8912,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы "___"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="80"/>
+    <w:bookmarkStart w:name="z132" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудиторлық тапсырма*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік аудит объектісінің атауы: __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7048,187 +9020,147 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аудиторлық тобының қатысушылары арасындағы бөлінетін аудиторлық іс-шаралар (аудит жоспарынан) мәселелері</w:t>
+Аудиторлық тобының қатысушылары арасындағы бөлінетін аудиторлық іс-шаралар (аудит жоспарынан) мәселелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда) және мемлекеттік аудитордың, мемлекеттік аудитордың ассистентінің лауазымы (тартылған сарапшының, сарапшының)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда) және мемлекеттік аудитордың, мемлекеттік аудитордың ассистентінің лауазымы (тартылған сарапшының, сарапшының)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аудиторлық іс-шараны жүргізу мерзімі (кезеңдері)</w:t>
+Аудиторлық іс-шараны жүргізу мерзімі (кезеңдері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
@@ -8240,50 +10172,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік аудит объектісінің атауы (аудит объектісінің толық атауы, ұйымдық-құқықтық нысаны көрсетіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудиторлық іс-шара мерзімі (аудиторлық іс-шараны жүргізуге арналған тапсырмаға сәйкес аудиторлық іс-шара мерзімі және аудиторлық іс-шараны жүргізу үшін қажет жұмыс күндерінің жалпы саны көрсетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8429,68 +10477,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="81"/>
+    <w:bookmarkStart w:name="z134" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудиторлық іс-шараны (тексеруді) жүргізуге тапсырма (Тексеруді тағайындау туралы акті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" ________ № __</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8935,50 +10983,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерпе: Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік аудит объектілерінің құқықтыры мен түсініктемелері аудиторлық іс-шараны жүргізу тапсырмасының сыртқы жағында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген - ҚР Қаржы министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9124,68 +11288,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="82"/>
+    <w:bookmarkStart w:name="z136" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № __ аудиторлық есеп*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10390,68 +12554,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="83"/>
+    <w:bookmarkStart w:name="z138" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұзушылықтар мен жетіспеушіліктер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
@@ -10478,189 +12642,149 @@
             <w:gridSpan w:val="12"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) Бюджетке қаражат түсімі кезінде (мың теңге)</w:t>
+1) Бюджетке қаражат түсімі кезінде (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бюджет түсімдері бойынша анықталған қаржылық бұзушылықтардың жалпы сомасы</w:t>
+Бюджет түсімдері бойынша анықталған қаржылық бұзушылықтардың жалпы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бұзушылықтар фактісін сипаттау, нормативті құқықтық акт бұзылған ережелеріне сілтеме</w:t>
+Бұзушылықтар фактісін сипаттау, нормативті құқықтық акт бұзылған ережелеріне сілтеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бұзушылықтар сыныптауышының тармағы (болған кезде)</w:t>
+Бұзушылықтар сыныптауышының тармағы (болған кезде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26157,68 +28281,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ол болған жағдайда), қолы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20___ жылғы "__" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="84"/>
+    <w:bookmarkStart w:name="z140" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық ішкі мемлекеттік аудит нәтижелері бойынша аудиторлық қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттік аудит объектісі: __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26866,68 +28990,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="85"/>
+    <w:bookmarkStart w:name="z142" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Анықталған бұзушылықтарды жою және оларға жол берген тұлғалардың жауапкершілігін қарау туралы нұсқама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27567,68 +29691,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="86"/>
+    <w:bookmarkStart w:name="z144" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі аудит нәтижелері туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________ _____________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28336,68 +30460,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысының тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="87"/>
+    <w:bookmarkStart w:name="z146" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұзушылықтарды жою және ұсынымдарды қарастыру туралы шешім (өкім)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28853,68 +30977,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="88"/>
+    <w:bookmarkStart w:name="z148" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудиторлық іс-шараның аяқталғаны туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30396,55 +32520,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30770,31 +32894,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>