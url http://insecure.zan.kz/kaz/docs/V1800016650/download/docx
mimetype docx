--- v0 (2025-11-02)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9fd42e9" w14:textId="9fd42e9">
+    <w:p w14:paraId="2aed6f5" w14:textId="2aed6f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,95 +76,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетелдіктер мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу қағидаларын бекіту туралы</w:t>
+        <w:t>Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетел азаматтары мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Сыртқы істер министрінің 2018 жылғы 28 ақпандағы № 11-1-4/71 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 27 наурызда № 16650 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -226,82 +274,50 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 2021 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
-      </w:r>
-[...30 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дактилоскопиялық және геномдық тіркеу туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -398,74 +414,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса берілген Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетелдіктер мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу </w:t>
+      1. Қоса берілген Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетел азаматтары мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаменті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1030,170 +1108,230 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетелдіктер мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетел азаматтары мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Сыртқы істер министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді, және шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасы азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетелдіктер мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасының азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетел азаматтары мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу қағидалары (бұдан әрі – Қағидалар) "Дактилоскопиялық және геномдық тіркеу туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 33-бабының 1) тармақшасына және Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасы Сыртқы істер министрлігі туралы ереженің 15-тармағының 167) тармақшасына сәйкес әзірленді, және шетелде Қазақстан Республикасы азаматының паспортын алуға үміткер Қазақстан Республикасы азаматтарынан, Қазақстан Республикасының визаларын алу кезінде шетел азаматтары мен азаматтығы жоқ адамдардан дактилоскопиялық ақпарат жинау және өңдеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1366,54 +1504,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уәкілетті қызметкер – дактилоскопиялық ақпаратты жинау мен өңдеуді, сондай-ақ жеке басты верификациялауды жүзеге асыратын шет елдегі мекеменің қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) шетелдік – Қазақстан Республикасының азаматы болып табылмайтын әрі өзінің басқа мемлекеттің азаматы екендігі туралы дәлелі бар адам.</w:t>
+      10) шетел азаматы – Қазақстан Республикасының азаматы болып табылмайтын әрі өзінің басқа мемлекеттің азаматы екендігі туралы дәлелі бар адам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Дактилоскопиялық ақпаратты жинау және өңдеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1444,54 +1644,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шет елдегі мекемеге Қазақстан Республикасы азаматының паспортын алғаш рет алу, қалпына келтіру немесе ауыстыру үшін жүгінген Қазақстан Республикасының азаматтарынан, олардың келісімімен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шет елдегі мекемеге Қазақстан Республикасының электрондық форматта және шет елдегі мекемеге барусыз берілетін визаларынан басқа визаларды алу үшін өтініш білдірген он алты жасқа толған шетелдіктер мен азаматтығы жоқ адамдардан.</w:t>
+      2) шет елдегі мекемеге Қазақстан Республикасының электрондық форматта және шет елдегі мекемеге барусыз берілетін визаларынан басқа визаларды алу үшін өтініш білдірген он алты жасқа толған шетел азаматтары мен азаматтығы жоқ адамдардан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дактилоскопиялық тіркеуден мыналар босатылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1613,51 +1875,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломатиялық поштаны тасымалдайтын дипломатиялық курьерлер – дипломатиялық паспорттардың иелері, курьерлік парағы болған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасына Қазақстан Республикасының Президенті Әкімшілігінің, Қазақстан Республикасы Парламентінің, Қазақстан Республикасы Жоғарғы Сотының, Қазақстан Республикасы Үкіметі Аппаратының, арнаулы мемлекеттік органдардың, Қазақстан Республикасы Қорғаныс министрлігінің, сыртқы саяси қызмет саласындағы уәкілетті мемлекеттік органның шақыруы бойынша келетін шетелдіктер мен азаматтығы жоқ адамдар;</w:t>
+      Қазақстан Республикасына Қазақстан Республикасының Президенті Әкімшілігінің, Қазақстан Республикасы Парламентінің, Қазақстан Республикасы Жоғарғы Сотының, Қазақстан Республикасы Үкіметі Аппаратының, арнаулы мемлекеттік органдардың, Қазақстан Республикасы Қорғаныс министрлігінің, сыртқы саяси қызмет саласындағы уәкілетті мемлекеттік органның шақыруы бойынша келетін шетел азаматтары мен азаматтығы жоқ адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Сырқатты бар болуына байланысты дактилоскопиялық тіркеуден өту мүмкіндігі жоқ және бұл ретте дәрігерлік-консультациялық комиссияның қорытындысы бар адамдар, дактилоскопиялық тіркеуден босатылады. Дактилоскопиялық тіркеуден өтуден босату үшін негіз болып табылатын аурулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1696,50 +1958,112 @@
         <w:t xml:space="preserve">
       4) егер </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе – екі қолының барлық саусақтары немесе алақандары жоқ тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының азаматын дактилоскопиялауды бастамас бұрын уәкілетті қызметкер оның дактилоскопиялық тіркеуден өтуге қалауы туралы сұрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1786,51 +2110,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының азаматы дактилоскопиялық тіркеуден өтуді қалаған болса, уәкілетті қызметкер Қазақстан Республикасы азаматының дактилоскопиялауын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Қазақстан Республикасының азаматтарын, шетелдіктерді және азаматтығы жоқ адамдарды дактилоскопиялау Қазақстан Республикасы Ішкі істер министрінің 2024 жылғы 30 қыркүйектегі № 730 бұйрығымен бекітілген Дактилоскопиялау және геномдық тіркеуді жүргізу қағидаларының </w:t>
+      6. Қазақстан Республикасының азаматтарын, шетел азаматтарын және азаматтығы жоқ адамдарды дактилоскопиялау Қазақстан Республикасы Ішкі істер министрінің 2024 жылғы 30 қыркүйектегі № 730 бұйрығымен бекітілген Дактилоскопиялау және геномдық тіркеуді жүргізу қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1850,50 +2174,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 35161 болып тіркелген) (бұдан әрі – Тіркеу қағидалары).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Дактилоскопиялаудан кейін уәкілетті қызметкер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2140,51 +2526,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дактилоскопиялық тіркеуді жүргізген уәкілетті қызметкердің тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шетелдіктер мен азаматтығы жоқ адамдарын "Бүркіт" бірыңғай ақпараттық жүйесіне (бұдан әрі – "Бүркіт" БАЖ) мынадай дербес деректерді енгізеді:</w:t>
+      2) шетел азаматтары мен азаматтығы жоқ адамдарын "Бүркіт" бірыңғай ақпараттық жүйесіне (бұдан әрі – "Бүркіт" БАЖ) мынадай дербес деректерді енгізеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2249,51 +2635,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шетелдік пен азаматтығы жоқ адамның Қазақстан Республикасының визасын ресімдеуге жүгіну кезіндегі жасына сәйкес келетін, беті фотосуреттің жалпы ауданының шамамен 75 пайызын алатын ашық фонда, байсалды жүзбен, аузы жабық, дәлме-дәл анфас түсірілген фотосуреті;</w:t>
+      шетел азаматы мен азаматтығы жоқ адамның Қазақстан Республикасының визасын ресімдеуге жүгіну кезіндегі жасына сәйкес келетін, беті фотосуреттің жалпы ауданының шамамен 75 пайызын алатын ашық фонда, байсалды жүзбен, аузы жабық, дәлме-дәл анфас түсірілген фотосуреті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басты куәландыратын құжаттың нөмірі, берілген күні, жарамдылық мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2322,50 +2708,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дактилоскопиялық тіркеудің жүргізілген күні және негізі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дактилоскопиялық тіркеуді жүргізген уәкілетті қызметкердің тегі, аты, әкесінің аты (бар болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Он екі жастан он алты жасқа дейінгі балалардан Қазақстан Республикасы азаматының паспортын алуға жүгінген кезде дактилоскопиялық тіркеу олардың келісімімен жүзеге асырылады және баланың заңды өкілінің қатысуымен, егер ол жеке басты куәландыратын құжаты мен өкілеттігін растайтын құжатты ұсынған болса, сондай-ақ өкілдің Тіркеу қағидаларына 1-қосымшаға сәйкес толтырылған жазбаша өтініші негізінде жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
@@ -2456,74 +2904,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы азаматтарына қатысты – "ХҚТ ТП" АЖ-ға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шетелдіктер мен азаматтығы жоқ адамдарға қатысты – "Бүркіт" БАЖ-ға.</w:t>
+      2) шетел азаматтары мен азаматтығы жоқ адамдарға қатысты – "Бүркіт" БАЖ-ға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Қазақстан Республикасының азаматы, шетелдік немесе азаматтығы жоқ адам дактилоскопиялық тіркеуден бұрын өткен болса және "ХҚТ ТП" АЖ-да және "Бүркіт" БАЖ-да белгі болған жағдайда, уәкілетті қызметкер Тіркеу қағидаларында айқындалған тәртіппен жеке басты верификациялауды жүзеге асырады.</w:t>
+      11. Қазақстан Республикасының азаматы, шетел азаматы немесе азаматтығы жоқ адам дактилоскопиялық тіркеуден бұрын өткен болса және "ХҚТ ТП" АЖ-да және "Бүркіт" БАЖ-да белгі болған жағдайда, уәкілетті қызметкер Тіркеу қағидаларында айқындалған тәртіппен жеке басты верификациялауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Уәкілетті қызметкер дактилоскопиялық ақпаратты Тіркеу қағидаларына сәйкес өңдейді және онда дактилоскопиялық ақпараттың дактилоскопиялық тіркеуден өткен адамның, оның заңды өкілінің немесе қамқоршысының өтініш білдірген күні, немесе теріс (қате) мәліметтер анықталған жағдайдағы өзгертілуі және (немесе) толықтырылуы қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2621,55 +3193,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>