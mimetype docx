--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7229a1" w14:textId="f7229a1">
+    <w:p w14:paraId="8244c7f" w14:textId="8244c7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қоршаған ортаға эмиссия үшін төлемақы төлеушілер және салық салу объектілері, берілген экологиялық рұқсаттар, қоршаған ортаға эмиссиялардың белгіленген нормативтері, экологиялық рұқсаттарға және қоршаған ортаға эмиссиялардың белгіленген нормативтеріне енгізілген өзгерістер, сондай-ақ өндіріс және тұтыну қалдықтарын уақытша сақтауға қатысты табиғат пайдаланушылар бойынша, және Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының экологиялық заңнамасын (мемлекеттік экологиялық бақылау) сақтау бойынша тексерулердің нәтижелеріне шағымдануды есепке ала отырып осындай тексерулерді жүзеге асыру барысында белгіленген қоршаған ортаға эмиссиялардың нақты көлемдері туралы мәліметтердің нысандарын және Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының экологиялық заңнамасын (мемлекеттік экологиялық бақылау) сақтау бойынша тексерулердің нәтижелеріне шағымдануды есепке ала отырып осындай тексерулерді жүзеге асыру барысында белгіленген қоршаған ортаға эмиссиялардың нақты көлемдері туралы мәліметтерді табыс етудің қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2018 жылғы 26 ақпандағы № 289 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 14 наурызда № 16578 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы министрінің 2025 жылғы 9 қазандағы № 586 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Қаржы министрінің 09.10.2025 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Қаржы министрінің 09.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -9339,63 +9341,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9717,35 +9741,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>