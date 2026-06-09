--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67432a3" w14:textId="67432a3">
+    <w:p w14:paraId="f5299dc" w14:textId="f5299dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 26 ақпандағы № 135 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 5 наурызда № 16499 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 26 ақпандағы № 135 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 5 наурызда № 16499 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -328,62 +328,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -391,51 +392,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Министр </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1640,130 +1641,224 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Сараптамалық ұйымдардың жобалау құжаттаманы (сметалық бөлімсіз) ұсынуы кешенді ведомствадан тыс сараптамасының оң қорытындысын алған сәттен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген, 2015 жылғы 15 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1794,90 +1889,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) санитариялық-эпидемиологиялық, экологиялық, өрт және жарылыс қауіпсіздігін, қамтамасыз ету бойынша мемлекеттік және мемлекетаралық нормативтік талаптарды, объектінің тұрақты жұмыс істеуін қамтамасыз ететін конструкциялардың беріктілігі мен сенімділігіне қойылатын талаптардың сақталуы, сондай-ақ құрылыс нормаларды және қағидаларды шетел мемлекеттердің стандарттарын, Қазақстан Республикасының аумағында халықаралық мамандандырылған көрме Арнайы экономикалық аймақтардың аумағында орналасқан, халықаралық және аймақтық ұйымдардың объектілері бойынша.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңа объектілер құрылысы жобаларының ведомстводан тыс кешенді сараптамаға ұсынылатын құжаттамасының (материалдарының) тізбесінде":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2206,197 +2301,198 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) және 7) тармақшалары алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаларға 5-қосымшада:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ерекше реттеуді және (немесе) қала құрылысы регламентациясын талап ететін жекелеген объектілерді салуға арналған жобалау-сметалық құжаттамасына ведомстводан тыс кешенді сараптамаға ұсынылатын бастапқы-рұқсат ету құжаттарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жинақтылығында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 2-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4812"/>
-        <w:gridCol w:w="7488"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4812" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7488" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2406,130 +2502,130 @@
               <w:t xml:space="preserve">
 Жер учаскесіне құқық белгілейтін құжат </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген, 2016 жылғы 4 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2560,150 +2656,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "22. Құрылыс жөніндегі жобаларды іске асыру жер учаскесіне тиісті құқығы негізінде және келесі кезеңдерде жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) құрылыс жобаларын әзірлеу үшін бастапқы материалдарды алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) эскизді (эскиздік жобаны) келісу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) құрылыс жобаларын жобалау және сараптау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) құрылыс-монтаждау жұмыстарын жүзеге асыру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) салынған объектіні қабылдау және пайдалануға беру.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инженерлік желілер мен құрылыстарды жобалаған кезде олардың эскизін (эскиздік жобасын) келісу талап етілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2752,170 +2848,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "24. Құрылыс жобаларын әзірлеуге арналған бастапқы материалдар мыналарды қамтиды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сәулет-жоспарлау тапсырмасы (бұдан әрі – СЖТ); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) инженерлік және коммуналдық қамтамасыз ету көздеріне қосуға арналған техникалық шарттар (бұдан әрі – техникалық шарттар); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жолдар мен көшелердің көлденең қималары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) тік жоспарлау белгілері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) түбегейлі жоспарлау жобасынан алынған үзінді көшірме; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыртқы инженерлік желілер трассасының схемасы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реконструкциялау, қайта жоспарлау және қайта жабдықтау жобаларын әзірлеуге арналған бастапқы материалдардың тізбесі осы Қағидалардың 3-бөлімінің 5-параграфында келтірілген.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3114,70 +3210,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48. Инженерлiк және коммуналдық қамтамасыз ету бойынша көрсетілетін қызметті берушiлер берген техникалық шарттарға сәйкес әзірленген сыртқы инженерлік желілер мен құрылыстардың жобалары инженерлiк және коммуналдық қамтамасыз ету бойынша көрсетілетін қызметті берушiлермен келісуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Сараптама ұйымдарының жергілікті атқарушы органдардың сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ведомстводан тыс кешенді сараптаманың оң қорытындысын бергеннен кейін 10 (он) жұмыс күнінен кешіктірмей жобалау құжаттаманы (сметалық бөліксіз) ұсынуы арқылы мемлекеттік қала құрылысы кадастрының деректер базасына енгізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3330,90 +3426,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>72-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 5-қосымшамен толықтырсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3622,282 +3718,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">рұқсат беру рәсімдерінен өту </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосымша жер учаскесін бөлуді (аумақ кесіп беруді) талап ететін жаңа құрылыс объектілері үшін, сондай-ақ реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті лицензиясы бар жобалау ұйым әзірлеген Қосымша жер учаскесін бөлуді (аумақ кесіп беруді) талап ететін жаңа құрылыс объектілері үшін, сондай-ақ реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
-[...15 lines deleted...]
-      Тиісті лицензиясы бар жобалау ұйым әзірлеген Қосымша жер учаскесін бөлуді (аумақ кесіп беруді) талап ететін жаңа құрылыс объектілері үшін, сондай-ақ реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабындағы ситуациялық жоспар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
-[...15 lines deleted...]
-      1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабындағы ситуациялық жоспар;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 1:500; 1:1000 (аталғанның бірі) масштабындағы объектінің бас жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
-[...15 lines deleted...]
-      2. 1:500; 1:1000 (аталғанның бірі) масштабындағы объектінің бас жоспары;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы сыртқы әрлеудің ведомосімен қоса, қасбеттер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
-[...15 lines deleted...]
-      3. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы сыртқы әрлеудің ведомосімен қоса, қасбеттер;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы үй-жайлардың экспликациясы бар қабаттардың жоспары, бөліністер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
-[...15 lines deleted...]
-      4. 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы үй-жайлардың экспликациясы бар қабаттардың жоспары, бөліністер;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы шатыр жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
-[...15 lines deleted...]
-      5. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы шатыр жоспары;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Инженерлік желілердің жоспарлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...15 lines deleted...]
-      6. Инженерлік желілердің жоспарлары;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ғимараттың негізгі конструктивтік және сәулет-жоспарлау шешімдері, әрлеу материалдары мен қасбеттің түсіне қатысты шешімін таңдау, сондай-ақ негізгі көлемдік-жоспарлау көрсеткіштері (сыйымдылығы, өткізу қабілеті, қуаты, құрылыс көлемі, ғимараттың, құрылыс алаңының, көгалдандырылған және абаттандырылған учаске аумағының жалпы және пайдалы алаңы, әрлеу материалдары мен қасбеттің түсі) келтірілген абаттандыру мен көгалдандыру элементтері сипатталған жалпы деректер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4223,31 +4319,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>