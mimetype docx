--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f5299dc" w14:textId="f5299dc">
+    <w:p w14:paraId="b653bb2" w14:textId="b653bb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1415,2101 +1415,1236 @@
         <w:t>
       6) жобалау ұйымының сараптама ескертулерін жоюын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бас жобалаушыдан саны төрт данадан кем емес қағаздағы және екі данада электрондық жеткізгіштегі жобалау алдындағы немесе жобалау-сметалық құжаттаманың түпкілікті нұсқасын қабылдауды, сақтауды және мердігерге беруді жүзеге асырады, сондай-ақ сараптама өткізген ұйымның мұрағатына тапсырады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Қазақстан Республикасының мемлекеттік қала құрылысы кадастрын жүргізудің және одан ақпарат және (немесе) мәліметтер ұсынудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 244 </w:t>
+      4. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11111 болып тіркелген, 2015 жылғы 16 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген, 2016 жылғы 4 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақтың</w:t>
-[...27 lines deleted...]
-      "5) кешенді ведомствадан тыс сараптаманы жүргізген сараптамалық ұйымдар – кешенді ведомствадан тыс сараптамадан өткен жобалау құжаттамасын (сметалық бөлімсіз) Мемлекеттік қала құрылысы кадастрының деректер қорына ұсыну;";</w:t>
+        <w:t>22-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "22. Құрылыс жөніндегі жобаларды іске асыру жер учаскесіне тиісті құқығы негізінде және келесі кезеңдерде жүзеге асырылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) құрылыс жобаларын әзірлеу үшін бастапқы материалдарды алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) эскизді (эскиздік жобаны) келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) құрылыс жобаларын жобалау және сараптау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) құрылыс-монтаждау жұмыстарын жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) салынған объектіні қабылдау және пайдалануға беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инженерлік желілер мен құрылыстарды жобалаған кезде олардың эскизін (эскиздік жобасын) келісу талап етілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23-тармақ</w:t>
+        <w:t>24-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      3. "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+      "24. Құрылыс жобаларын әзірлеуге арналған бастапқы материалдар мыналарды қамтиды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      1) сәулет-жоспарлау тапсырмасы (бұдан әрі – СЖТ); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) инженерлік және коммуналдық қамтамасыз ету көздеріне қосуға арналған техникалық шарттар (бұдан әрі – техникалық шарттар); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жолдар мен көшелердің көлденең қималары; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) тік жоспарлау белгілері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) түбегейлі жоспарлау жобасынан алынған үзінді көшірме; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыртқы инженерлік желілер трассасының схемасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реконструкциялау, қайта жоспарлау және қайта жабдықтау жобаларын әзірлеуге арналған бастапқы материалдардың тізбесі осы Қағидалардың 3-бөлімінің 5-параграфында келтірілген.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақтың</w:t>
-[...85 lines deleted...]
-      Жаңа объектілер құрылысы жобаларының ведомстводан тыс кешенді сараптамаға ұсынылатын құжаттамасының (материалдарының) тізбесінде":</w:t>
+        <w:t>39-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақтың</w:t>
-[...27 lines deleted...]
-      "2) жер учаскесіне құқық белгілейтін құжат;";</w:t>
+        <w:t>40-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "40. Осы Қағидаларға 5-қосымшаға сәйкес құрамдағы және мазмұндағы эскиздерді (эскиздік жобаларды) ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі қарайды және келіседі.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақтың</w:t>
-[...67 lines deleted...]
-    </w:p>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "48. Инженерлiк және коммуналдық қамтамасыз ету бойынша көрсетілетін қызметті берушiлер берген техникалық шарттарға сәйкес әзірленген сыртқы инженерлік желілер мен құрылыстардың жобалары инженерлiк және коммуналдық қамтамасыз ету бойынша көрсетілетін қызметті берушiлермен келісуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Сараптама ұйымдарының жергілікті атқарушы органдардың сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне ведомстводан тыс кешенді сараптаманың оң қорытындысын бергеннен кейін 10 (он) жұмыс күнінен кешіктірмей жобалау құжаттаманы (сметалық бөліксіз) ұсынуы арқылы мемлекеттік қала құрылысы кадастрының деректер базасына енгізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақтың</w:t>
-[...852 lines deleted...]
-        <w:t>39-тармақ</w:t>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>72-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...383 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 5-қосымшамен толықтырсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3718,228 +2853,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">рұқсат беру рәсімдерінен өту </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосымша жер учаскесін бөлуді (аумақ кесіп беруді) талап ететін жаңа құрылыс объектілері үшін, сондай-ақ реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті лицензиясы бар жобалау ұйым әзірлеген Қосымша жер учаскесін бөлуді (аумақ кесіп беруді) талап ететін жаңа құрылыс объектілері үшін, сондай-ақ реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабындағы ситуациялық жоспар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 1:500; 1:1000 (аталғанның бірі) масштабындағы объектінің бас жоспары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы сыртқы әрлеудің ведомосімен қоса, қасбеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы үй-жайлардың экспликациясы бар қабаттардың жоспары, бөліністер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 1:50; 1:100; 1:200; 1:400 (аталғанның бірі) масштабындағы шатыр жоспары;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
-[...15 lines deleted...]
-      Тиісті лицензиясы бар жобалау ұйым әзірлеген Қосымша жер учаскесін бөлуді (аумақ кесіп беруді) талап ететін жаңа құрылыс объектілері үшін, сондай-ақ реконструкциялау (қайта жоспарлау, қайта жабдықтау) объектілері үшін жобалау алдындағы сатыда әзірленетін эскиздің (эскиздік жобаның) құрамы мен мазмұны:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Инженерлік желілердің жоспарлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
-[...15 lines deleted...]
-      1. 1:1000; 1:2000; 1:5000 (аталғанның бірі) масштабындағы ситуациялық жоспар;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ғимараттың негізгі конструктивтік және сәулет-жоспарлау шешімдері, әрлеу материалдары мен қасбеттің түсіне қатысты шешімін таңдау, сондай-ақ негізгі көлемдік-жоспарлау көрсеткіштері (сыйымдылығы, өткізу қабілеті, қуаты, құрылыс көлемі, ғимараттың, құрылыс алаңының, көгалдандырылған және абаттандырылған учаске аумағының жалпы және пайдалы алаңы, әрлеу материалдары мен қасбеттің түсі) келтірілген абаттандыру мен көгалдандыру элементтері сипатталған жалпы деректер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>