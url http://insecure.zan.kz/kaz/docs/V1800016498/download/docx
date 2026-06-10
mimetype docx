--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87bb19a" w14:textId="87bb19a">
+    <w:p w14:paraId="c1003ff" w14:textId="c1003ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-т. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -501,127 +505,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші, үшінші, төртінші, бесінші, алтыншы, жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он төртінші және он бесінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -890,424 +906,376 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы қағаздар нарығына кәсіби қатысушылардың есептілікті ұсыну мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 30.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...218 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z57" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. "Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен белгілі бір күнге банк конгломераты капиталының мөлшері лимиттерінің нормативтік мәндерін және есептеу әдістемесін, банк конгломератының пруденциялық нормативтерді орындауы туралы есептіліктің тiзбесiн, нысандарын, табыс ету мерзiмдерiн, сондай-ақ Банк конгломератының пруденциялық нормативтерді орындауы туралы есептілікті табыс ету қағидаларын белгiлеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 309 </w:t>
-[...38 lines deleted...]
-</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-қосымшаға </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5213,5421 +5181,164 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">нормативтік құқықтық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне 19-қосымша</w:t>
             </w:r>
-            <w:r>
-[...2391 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...1421 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Туынды қаржы құралдарының жалпы сомасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 тіркелген "Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен белгілі бір күнге банк капиталының мөлшері лимиттерінің нормативтік мәндерін және есептеу әдістемесін және Банктің ашық валюталық позициясын есептеу қағидаларын және лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысымен бекітілген Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен белгілі бір күнге банк капиталының мөлшері лимиттерінің нормативтік мәндері және есептеу әдістемесіне </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Туынды қаржы құралдарына арналған кредит тәуекел коэффициенттерiнiң кестесiне сәйкес және аталған қаржы құралдарын өтеу мерзімімен анықталатын көрсетілген қаржы құралдарының номиналдық құнының кредиттік тәуекелдің коэффициентіне туындысы ретінде есептелетін жалпы сомасы 20___ жылғы "___" __________ жағдай бойынша ________ мың теңгені құрайды.</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бiрiншi басшы немесе ол есепке қол қоюға уәкілеттік берген тұлға</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1440 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10953,31 +5664,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>