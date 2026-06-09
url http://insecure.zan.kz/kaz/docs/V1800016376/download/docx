--- v0 (2025-10-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b3e05dd" w14:textId="b3e05dd">
+    <w:p w14:paraId="e81fd4e" w14:textId="e81fd4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -920,1864 +920,2338 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жеке сот орындаушыларының қызметіне бақылауды уәкілетті орган және оның аумақтық органдары, Жеке сот орындаушыларының республикалық және өңірлік палаталары жүзеге асырады. Қажет болған жағдайда бақылауды жүргізуге келісім бойынша басқа тиісті уәкілетті мамандар тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z39" w:id="11"/>
-[...15 lines deleted...]
-      3-1. Жеке сот орындаушыларының қызметіне бақылау "Атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі" ақпараттық жүйесі және атқарушылық iс жүргiзу материалдары арқылы жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1-тармақтың қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Жеке сот орындаушыларының қызметіне бақылау "Атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі" ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Әділет министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бақылаудың мақсаттары мен міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушылық құжаттарды жеке орындау саласында атқарушылық әрекеттердің заңдылығын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушылық іс жүргізу тараптарының мүліктік және мүліктік емес құқықтарының және заңды мүдделерінің сақталуын, қалпына келуін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сот орындаушыларының құқық қолдану тәжірибесінде бірізділікті қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушылық іс жүргізу саласында жеке сот орындаушыларының бұзушылықтарының алдын алу және ескерту болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бақылауды жүзеге асыру қағидаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңдылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обьективтілік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алаламаушылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіби этиканы сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атқарушылық іс жүргізу тараптарының, жеке сот орындаушысының құқықтары мен заңды мүдделерін қамтамасыз ету болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жеке сот орындаушысын бақылауды өткізу мерзімі он жұмыс күннен аспайтын уақытты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылауды жүргізу жеке сот орындаушысының уақытша жұмысқа қабілетсіздігі мерзімінде уақытша тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысы еңбек демалысында болған кезде немесе басқа себептермен болмаған жағдайда бақылауды өткізу мерзімі ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылауды белгілейтін уәкілетті лауазымды тұлға жеке сот орындаушысына бақылауды жүргізу мерзімін ұзартуды, тоқтата тұруды және ауыстыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Әділет министрінің м.а. 27.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 815</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
-[...217 lines deleted...]
-      6. Жеке сот орындаушысын бақылауды өткізу мерзімі он жұмыс күннен аспайтын уақытты құрайды.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жеке сот орындаушысының қызметіне бақылауды тағайындау туралы бұйрықтың көшірмелері, жеке сот орындаушысын бақылау нәтижелері туралы қорытынды және басқа құжаттар жеке сот орындаушысына тапсырылады немесе хабарламасы бар тапсырыс хатпен пошта арқылы немесе жеткізілгендігін тіркеуді қамтамасыз ететін басқа байланыс құралдарын қолданумен жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      7. Жеке сот орындаушысының қызметіне бақылауды тағайындау туралы бұйрықтың көшірмелері, жеке сот орындаушысын бақылау нәтижелері туралы қорытынды және басқа құжаттар жеке сот орындаушысына тапсырылады немесе хабарламасы бар тапсырыс хатпен пошта арқылы немесе жеткізілгендігін тіркеуді қамтамасыз ететін басқа байланыс құралдарын қолданумен жеткізіледі.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жеке сот орындаушыларын жоспарлы бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жеке сот орындаушыларын жоспарлы бақылау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нысан бойынша жеке сот орындаушыларын жоспарлы бақылаудың бекітілген кестесіне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Аумақтық әділет органы жеке сот орындаушыларының өңірлік палатасымен бірлесіп әр жыл аяқталғаннан кейін 15 қаңтардан кешіктірмей Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>169-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарының басшалаққа алып, жеке сот орындаушыларын жоспарлы бақылау кестесін қалыптастырады және бекітеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық әділет органы жеке сот орындаушыларын жоспарлы бақылаудың бекітілген кестесін тиісті жылдың 31 қаңтарынан кешіктірмей уәкілетте органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жоспарлы бақылау кестесіне әділет органдарында есептік тіркелген кезден бастап алты айдан аса уақыт қызметін жүзеге асырған, сондай-ақ жеке сот орындаушыларын жоспарлы бақылау кестесін қалыптастыру кезінде алты айдан аса уақыт қызметін жүзеге асырмаған, алайда алдағы жылы олардың қызметін жүзеге асыру мерзімі алты айдан аса уақытты құрайтын барлық жеке сот орындаушылары енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      10. Жоспарлы бақылау кестесіне әділет органдарында есептік тіркелген кезден бастап алты айдан аса уақыт қызметін жүзеге асырған, сондай-ақ жеке сот орындаушыларын жоспарлы бақылау кестесін қалыптастыру кезінде алты айдан аса уақыт қызметін жүзеге асырмаған, алайда алдағы жылы олардың қызметін жүзеге асыру мерзімі алты айдан аса уақытты құрайтын барлық жеке сот орындаушылары енгізіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Әділет министрінің 04.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 530</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жеке сот орындаушысын жоспарлы бақылау жеке сот орындаушыларын жоспарлы бақылау кестесінің негізінде аумақтық әділет органның уәкілетті тұлғасының бұйрығымен тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Әділет министрінің 04.11.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 530</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      11. Жеке сот орындаушысын жоспарлы бақылау жеке сот орындаушыларын жоспарлы бақылау кестесінің негізінде аумақтық әділет органның уәкілетті тұлғасының бұйрығымен тағайындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жеке сот орындаушыларын жоспарлы бақылауды аумақтық әділет органының лауазымды тұлғасы (-лары) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайларда жоспарлы бақылауды уәкілетті орган басшылығының тапсырмасы бойынша уәкілетті органның қызметкері (лерінің) қатысуымен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақтың қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жеке сот орындаушыларының қызметін жоспарлы бақылаудың нысанасы атқарушылық іс жүргізуді ақпараттық жүйе арқылы зерделеу және тексеру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жеке сот орындаушыларын жоспардан тыс бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      12. Жеке сот орындаушыларын жоспарлы бақылауды аумақтық әділет органның лауазымды тұлғасы (-лары) жеке сот орындаушыларының өңірлік палатасының өкілімен (-дерімен) бірлесіп жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жеке сот орындаушысын жоспардан тыс бақылау оған қатысты шағымдар, өтініштер не атқарушылық әрекеттерді жүзеге асыру кезінде жасаған заңдылықты бұзу фактілері туралы ақпарат түскен кезде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      13. Жеке сот орындаушыларының қызметін жоспарлы бақылаудың нысанасы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 447</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Шағым, өтініш, хабар не басқа да ақпарат уәкілетті органға немесе аумақтық әділет органына түскен кезде жеке сот орындаушысын жоспардан тыс бақылау тиісті әділет органының уәкілетті тұлғасының бұйрығымен тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Әділет министрінің 04.11.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 530</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Шағым, өтініш, хабар не басқа да ақпарат Жеке сот орындаушыларының республикалық немесе өңірлік палатасына түскен кезде жеке сот орындаушысын жоспардан тыс бақылау жеке сот орындаушыларының тиісті палатасының уәкілетті тұлғасының бұйрығымен тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Әділет министрінің 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тиісті әділет органының уәкілетті тұлғасының бұйрығымен жоспардан тыс бақылау жүргізу үшін аумақтық органның қызметкері (лері) қажет болған жағдайда уәкілетті органның қызметкері (лерінің) қатысуымен тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық немесе өңірлік жеке сот орындаушылары палатасының уәкілетті тұлғасының бұйрығымен жоспардан тыс бақылау жүргізу үшін жеке сот орындаушылары палатасының қызметкері (лері) тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 815</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жоспардан тыс бақылаудың мәні келіп түскен шағымның, өтініштің, хабардың және атқарушылық әрекеттерді жүзеге асыру кезінде жасаған заңдылықты бұзу фактілері туралы ақпараттың шеңберінде атқарушылық іс жүргізу материалдарын және жеке сот орындаушысының әрекеттерін зерделеу және тексеру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте жеке сот орындаушысының Қазақстан Республикасы заңнамасының талаптарын бұзғаны туралы күшіне енген сот актісі болған жағдайда жеке сот орындаушыларының қызметіне бақылау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 18.10.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 892</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Жеке сот орындаушыларын жоспардан тыс бақылауды жүргізу тәртібі</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> 4-тарау. Жеке сот орындаушыларының бақылау қорытындылары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жеке сот орындаушысының бақылау аяқталғаннан кейін жеке сот орындаушысына жүргізілген бақылау нәтижелері туралы туралы қорытынды (бұдан әрі - қорытынды) жасалады және бақылауды жүргізген тұлға (-лар) қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қорытынды кіріспе, сипаттама-уәждеме және қорытынды бөліктерінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындының кіріспе бөлігінде бақылаудың түрі туралы мәліметтер, бақылауды жүзеге асырған адамның және бақылауға жататын жеке сот орындаушысының тегі, аты, әкесінің аты (бар болған жағдайда), бақылауды жүргізу мерзімі, жеке сот орындаушысының бақылауды тағайындау туралы бұйрықтың нөмірі және күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындының сипаттама-уәждеме бөлігінде жеке сот орындаушысының қызметі туралы және атқарушылық іс жүргізу туралы мәліметтер, оның ішінде атқарушылық әрекеттер хронологиялық тәртіппен баяндалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды бөлікте Қазақстан Республикасының заңнамасын бұзушылықтың болуы немесе болмауы, төмендегі мерзімдер белгілене отырып, оларды жою жөніндегі ұсынымдар туралы қорытындыда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоспардан тыс бақылау бойынша – бес жұмыс күні және бұзушылықтарды жойғаны туралы ақпаратты тиісті аумақтық органға немесе аумақтылық бойынша өңірлік палатаға қорытындыда берілген мерзімі аяқталған соң үш жұмыс күні ішінде беру көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоспарлы бақылау бойынша – он жұмыс күні және бұзушылықтарды жойғаны туралы ақпаратты тиісті аумақтық органға немесе аумақтылық бойынша өңірлік палатаға қорытындыда берілген мерзімі аяқталған соң үш жұмыс күні ішінде беру көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтарды жою мүмкін болмаған жағдайда жеке сот орындаушыға мерзімдер берілмейді, ол туралы қорытындыда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.05.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Әділет министрінің 09.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-1-тармақтың қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Бақылау жүргізген тұлғалар осы Қағидалардың 20-тармағында көрсетілген ақпаратты алғаннан кейін, бес жұмыс күні ішінде қорытындыда көрсетілген бұзушылықтарды жоюдың дұрыстығын ақпараттық жүйе арқылы салыстырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 20-1-тармақпен толықтырылды - ҚР Әділет министрінің 09.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қорытындыға мынадай құжаттар тіркеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке сот орындаушысының әрекетіне (әрекетсіздігіне) не оның өз міндеттерін адал атқармағандығын айқындайтын басқа да ақпарат болған кезде шағымдардың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке сот орындаушысының кызметіне жоспарлы немесе жоспардан тыс бақылауды жүргізу туралы бұйрықтың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке сот орындаушысының түсініктемесінің көшірмесі (бар болса) немесе түсініктеме беруден бас тарту туралы актінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) атқарушылық іс жүргізу материалдарының көшірмесі (бар болса) немесе оны ұсынудан бас тарту туралы актінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеке сот орындаушысының оның қызметіне жоспарлы немесе жоспардан тыс бақылау жүргізу туралы бұйрықпен және жеке сот орындаушысының қызметіне жүргізілген бақылау нәтижелері туралы қорытындымен танысқанын растайтын құжаттардың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Әділет министрінің 31.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 447</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасы заңнамасының талаптарын бұзғаны үшін қорытынды жеке сот орындаушыларының Республикалық немесе аумақтылығы бойынша өңірлік палаталарының тәртіптік комиссиясының қарауына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің 18.10.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 892</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың екінші абзацының қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...798 lines deleted...]
-      Қорытынды осы Қағидалардың 20-1-тармағында көзделген мерзім өткеннен кейін үш жұмыс күнінен кешіктірілмей Республикалық немесе аумақтылығы бойынша өңірлік жеке сот орындаушылары палаталарының тәртіптік комиссиясының қарауына жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды осы Қағидалардың 20-1-тармағында көзделген мерзім өткеннен кейін үш жұмыс күнінен кешіктірілмей Республикалық немесе аумақтылығы бойынша жеке сот орындаушыларының өңірлік палаталарының тәртіптік комиссиясының қарауына жіберіледі. Жеке сот орындаушыларының өңірлік палатасы ақпараттық жүйеде жеке сот орындаушысына қатысты тәртіптік жаза туралы мәліметтерді оның қолданылған күнінен бастап үш жұмыс күні ішінде жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2857,127 +3331,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Әділет министрінің 09.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 314</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Әділет министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тәртіптік комиссияға немесе уәкілетті органға ұсынылған материалдар толық емес, жеткіліксіз немесе негізсіз болған жағдайда, материалдар қайтарылады. Материалдардың қайтарылуы оларды қайта жолдауға кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Аумақтық әділет органдары, жеке сот орындаушыларының өңірлік палаталары жеке сот орындаушыларын жоспарлы/жоспардан тыс бақылау қорытындылары туралы тоқсан сайынғы есеп жасайды, ол уәкілетті органға, жеке сот орындаушыларының Республикалық палатаға есептік кезеңнен кейінгі келесі айдың 10-на осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5246,55 +5740,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5620,31 +6114,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>