--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e81fd4e" w14:textId="e81fd4e">
+    <w:p w14:paraId="b47944c" w14:textId="b47944c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -979,50 +979,118 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      3-1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      3-1-тармақтың қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 339</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -2754,50 +2822,118 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-1-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      20-1-тармақтың қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - ҚР Әділет министрінің 10.04.2026 </w:t>
       </w:r>
@@ -5740,55 +5876,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6114,31 +6250,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>