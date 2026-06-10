--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5643fcd" w14:textId="5643fcd">
+    <w:p w14:paraId="a0b652a" w14:textId="a0b652a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -510,51 +510,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 25.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -973,51 +973,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Әдістеме жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z303" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1052,3752 +1072,2514 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "А" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – "А" корпусының қызметшілері) қызметін бағалау алгоритмін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z304" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "А" корпусы қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының сапасы мен тиімділігін айқындау үшін өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z305" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың екініші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау "Е-қызмет" ықпалдастырылған ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z306" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер "А" корпусы қызметшісінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған күннен бастап үш айдан аз болған жағдайда бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z306" w:id="15"/>
-[...15 lines deleted...]
-      3. Егер "А" корпусы қызметшісінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған күннен бастап үш айдан аз болған жағдайда бағалау жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z307" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең "А" корпусы қызметшісінің нақты лауазымда нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z307" w:id="16"/>
-[...15 lines deleted...]
-      Бұл ретте бағаланатын кезең "А" корпусы қызметшісінің нақты лауазымда нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек демалыстарындағы, еңбекке уақытша жарамсыздық кезеңіндегі не қайта даярлауға, біліктілігін арттыруға және іссапарға жіберілген "А" корпусы қызметшілерін, сондай-ақ жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z308" w:id="17"/>
-[...15 lines deleted...]
-      Еңбек демалыстарындағы, еңбекке уақытша жарамсыздық кезеңіндегі не қайта даярлауға, біліктілігін арттыруға және іссапарға жіберілген "А" корпусы қызметшілерін, сондай-ақ жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z309" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "А" корпусы қызметшілерін бағалау олардың нақты лауазымдағы қызметінің нәтижелері бойынша күнтізбелік жылдың қорытындылары бойынша бағаланатын жылдан кейінгі жылдың 20 қаңтарынан кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z309" w:id="18"/>
-[...15 lines deleted...]
-      "А" корпусы қызметшілерін бағалау олардың нақты лауазымдағы қызметінің нәтижелері бойынша күнтізбелік жылдың қорытындылары бойынша бағаланатын жылдан кейінгі жылдың 20 қаңтарынан кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалауды "А" корпусы мемлекеттік әкімшілік қызмет лауазымдарына тағайындау және босату құқығы бар тұлға жүргізеді (бұдан әрі – уәкілетті тұлға).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z310" w:id="19"/>
-[...15 lines deleted...]
-      4. Бағалауды "А" корпусы мемлекеттік әкімшілік қызмет лауазымдарына тағайындау және босату құқығы бар тұлға жүргізеді (бұдан әрі – уәкілетті тұлға).</w:t>
+    <w:bookmarkStart w:name="z311" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау "А" корпусы қызметшісінің жыл сайынғы келісімде белгіленген нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) қол жеткізуі тұрғысынан жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z311" w:id="20"/>
-[...15 lines deleted...]
-      Бағалау "А" корпусы қызметшісінің жыл сайынғы келісімде белгіленген нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) қол жеткізуі тұрғысынан жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ міндетті түрде белгіленетін (бұдан әрі – міндетті НМИ) және уәкілетті тұлға айқындайтын болып бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z312" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="22"/>
+    <w:bookmarkStart w:name="z313" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Бағалауды ұйымдастырушылық сүйемелдеуді мемлекеттік органның персоналды басқару қызметі не ол болмаған жағдайда – бағалауды жүргізетін тұлға айқындайтын өзге құрылымдық бөлімше (бұдан әрі – персоналды басқару қызметі) қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z314" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Персоналды басқару қызметі уәкілетті тұлғаны және "А" корпусы қызметшісін бағалау жүргізу тәртібімен таныстыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z314" w:id="23"/>
-[...15 lines deleted...]
-      Персоналды басқару қызметі уәкілетті тұлғаны және "А" корпусы қызметшісін бағалау жүргізу тәртібімен таныстыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жыл сайынғы келісім жасау жобасын дайындау, сондай-ақ оны сақтау мен қайта қарау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z315" w:id="24"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Жыл сайынғы келісім жасау жобасын дайындау, сондай-ақ оны сақтау мен қайта қарау тәртібі</w:t>
+    <w:bookmarkStart w:name="z316" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "А" корпусы қызметшілері және уәкілетті тұлға арасында бағалау жүргізу үшін жыл сайынғы келісім жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z316" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z317" w:id="26"/>
+    <w:bookmarkStart w:name="z317" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. 1-санатқа жататын "А" корпусы қызметшілерінің (бұдан әрі – 1-санаттағы қызметшілер) жыл сайынғы келісімі осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет істері жөніндегі уәкілетті органмен келісілген күннен бастап бес жұмыс күнінен кешіктірілмей жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z318" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z318" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-санатқа жататын "А" корпусы қызметшілерінің (бұдан әрі – 2-санатты қызметшілер) жыл сайынғы келісімі осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын жылдың 1 ақпанына дейін жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z319" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-санаттағы қызметшілердің жыл сайынғы келісімінің жобасы осы Әдістемеге 1-қосымшаға сәйкес нысан бойынша бағаланатын жылдың 20 қаңтарынан кешіктірмей мемлекеттік қызмет істері жөніндегі уәкілетті органға келісуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z319" w:id="28"/>
-[...15 lines deleted...]
-      1-санаттағы қызметшілердің жыл сайынғы келісімінің жобасы осы Әдістемеге 1-қосымшаға сәйкес нысан бойынша бағаланатын жылдың 20 қаңтарынан кешіктірмей мемлекеттік қызмет істері жөніндегі уәкілетті органға келісуге жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z320" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын жылдың 20 қаңтарынан кейін лауазымға 1-санатты қызметші тағайындалған кезде жыл сайынғы келісімнің жобасы лауазымға тағайындалған күннен бастап он жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға келісуге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z320" w:id="29"/>
-[...15 lines deleted...]
-      Бағаланатын жылдың 20 қаңтарынан кейін лауазымға 1-санатты қызметші тағайындалған кезде жыл сайынғы келісімнің жобасы лауазымға тағайындалған күннен бастап он жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға келісуге жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет істері жөніндегі уәкілетті орган он бес жұмыс күні ішінде жыл сайынғы келісімнің жобасын келісуді жүзеге асырады немесе ескертулер болған кезде оны пысықтауға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z321" w:id="30"/>
-[...15 lines deleted...]
-      Мемлекеттік қызмет істері жөніндегі уәкілетті орган он бес жұмыс күні ішінде жыл сайынғы келісімнің жобасын келісуді жүзеге асырады немесе ескертулер болған кезде оны пысықтауға жібереді.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орган бес жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға ескертулерді ескере отырып пысықталған жыл сайынғы келісімнің жобасын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z322" w:id="31"/>
-[...15 lines deleted...]
-      Мемлекеттік орган бес жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға ескертулерді ескере отырып пысықталған жыл сайынғы келісімнің жобасын жібереді.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жыл сайынғы келісімнің жобасын келісу шеңберінде мемлекеттік қызмет істері жөніндегі уәкілетті орган 1-санаттағы қызметші үшін кадр мәселелері бөлігінде бір міндетті НМИ белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z323" w:id="32"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="35"/>
+    <w:bookmarkStart w:name="z326" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. 1-санаттағы қызметші үшін мынадай міндетті НМИ белгіленеді: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z327" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметі Аппаратының тапсырмалары мен актілерінің сапалы және уақтылы орындалуын қамтамасыз ету (оның ішінде мәтіннің түпнұсқалығы, мемлекеттік және орыс тілінің сапасы, ресімделуі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z328" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардың өтініштерін уақтылы және сапалы қарауды, сондай-ақ мемлекеттік қызметтерді уақтылы және сапалы көрсетуді қамтамасыз ету;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z329" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметшілердің еңбек жағдайларына (оның ішінде материалдық-техникалық, кадрлық және қаржылық қамтамасыз етуге) қанағаттануы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z327" w:id="36"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметі Аппаратының тапсырмалары мен актілерінің сапалы және уақтылы орындалуын қамтамасыз ету (оның ішінде мәтіннің түпнұсқалығы, мемлекеттік және орыс тілінің сапасы, ресімделуі);</w:t>
+    <w:bookmarkStart w:name="z330" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызмет істері жөніндегі уәкілетті орган белгілейтін НМИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z328" w:id="37"/>
-[...15 lines deleted...]
-      2) жеке және заңды тұлғалардың өтініштерін уақтылы және сапалы қарауды, сондай-ақ мемлекеттік қызметтерді уақтылы және сапалы көрсетуді қамтамасыз ету;;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша 1-санаттағы қызметші үшін уәкілетті тұлға мемлекеттік қызмет істері жөніндегі уәкілетті органмен келісу бойынша бір НМИ айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z329" w:id="38"/>
-[...15 lines deleted...]
-      3) мемлекеттік қызметшілердің еңбек жағдайларына (оның ішінде материалдық-техникалық, кадрлық және қаржылық қамтамасыз етуге) қанағаттануы;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 2-санаттағы қызметші үшін мынадай міндетті НМИ белгіленеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z330" w:id="39"/>
-[...15 lines deleted...]
-      4) мемлекеттік қызмет істері жөніндегі уәкілетті орган белгілейтін НМИ.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметі Аппаратының және орталық мемлекеттік орган басшылығының тапсырмалары мен актілерінің сапалы және уақтылы орындалуын қамтамасыз ету (оның ішінде мәтіннің түпнұсқалығы, мемлекеттік және орыс тілінің сапасы, ресімделуі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z331" w:id="40"/>
-[...15 lines deleted...]
-      Қосымша 1-санаттағы қызметші үшін уәкілетті тұлға мемлекеттік қызмет істері жөніндегі уәкілетті органмен келісу бойынша бір НМИ айқындайды.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Жеке және заңды тұлғалардың өтініштерін уақтылы және сапалы қарауды, сондай-ақ мемлекеттік қызметтерді уақтылы және сапалы көрсетуді қамтамасыз ету. Қосымша 2-санаттағы қызметші үшін уәкілетті тұлға үш НМИ айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z332" w:id="41"/>
-[...15 lines deleted...]
-      9. 2-санаттағы қызметші үшін мынадай міндетті НМИ белгіленеді:</w:t>
+    <w:bookmarkStart w:name="z335" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті тұлға айқындайтын НМИ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z333" w:id="42"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметі Аппаратының және орталық мемлекеттік орган басшылығының тапсырмалары мен актілерінің сапалы және уақтылы орындалуын қамтамасыз ету (оның ішінде мәтіннің түпнұсқалығы, мемлекеттік және орыс тілінің сапасы, ресімделуі);</w:t>
+    <w:bookmarkStart w:name="z336" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z334" w:id="43"/>
-[...15 lines deleted...]
-      2) Жеке және заңды тұлғалардың өтініштерін уақтылы және сапалы қарауды, сондай-ақ мемлекеттік қызметтерді уақтылы және сапалы көрсетуді қамтамасыз ету. Қосымша 2-санаттағы қызметші үшін уәкілетті тұлға үш НМИ айқындайды.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшемді (НМИ өлшеу үшін нақты критерийлер белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z335" w:id="44"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="47"/>
+    <w:bookmarkStart w:name="z338" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z339" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уақытпен шектеулі (бағалау кезеңі ішінде НМИ қол жеткізу мерзімі белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z340" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік жоспарлау жүйесінің құжаттарымен және/немесе мемлекеттік орган/"А" корпусы қызметшісі қызметінің ерекшелігімен өзара байланысты болулары тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z341" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ қол жеткізуді бақылауды жүзеге асыру мақсатында уәкілетті тұлға жартыжылдық қорытынды бойынша белгіленген НМИ қол жеткізуге мониторингті жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z339" w:id="48"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="51"/>
+    <w:bookmarkStart w:name="z342" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. НМИ саны 5 құрайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z343" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қызметші белгіленген НМИ келіспеген жағдайда уәкілетті тұлға қызметшінің және уәкілетті тұлғаның тиісті негіздемелерімен қоса келісімнің жобасын Қазақстан Республикасы Президенті жанындағы Кадр саясаты жөніндегі Ұлттық комиссияның (бұдан әрі – Ұлттық комиссия) жұмыс органына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z344" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Келісім жобасын және ұсынылған негіздемелерді қарау нәтижесінде Ұлттық комиссия келесі шешімдердің біреуін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z345" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті тұлғамен енгізілген келісімге "А" корпусы қызметшісіне қол қоюды ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z343" w:id="52"/>
-[...15 lines deleted...]
-      12. Қызметші белгіленген НМИ келіспеген жағдайда уәкілетті тұлға қызметшінің және уәкілетті тұлғаның тиісті негіздемелерімен қоса келісімнің жобасын Қазақстан Республикасы Президенті жанындағы Кадр саясаты жөніндегі Ұлттық комиссияның (бұдан әрі – Ұлттық комиссия) жұмыс органына жолдайды.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті тұлғаға аталған келісімге түзетулер енгізуді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z344" w:id="53"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z347" w:id="56"/>
+    <w:bookmarkStart w:name="z347" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қол қойылған келісімдер қызметші жұмыс жасайтын мемлекеттік органның персоналды басқару қызметінде үш жыл ішінде сақталады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z348" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "А" корпусы қызметшісінің Ұлттық комиссиясымен ұсынылған келісімге қол қоюдан бас тартуы, Ұлттық комиссияның қарастыруына шығаруға негіз болып табылады. Ұлттық комиссияның қарастыру қорытындысы бойынша еңбек шартын бұзу туралы ұсыныс шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z349" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Бағалауды өткізу, сондай-ақ бағалау нәтижелеріне шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z350" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әңгімелесуге дайындық персоналды басқару қызметімен жүзеге асырылады және бағалау өткізу үшін қажетті материалдарды дайындау мен бағалау өткізу кестесін айқындауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z348" w:id="57"/>
-[...15 lines deleted...]
-      15. "А" корпусы қызметшісінің Ұлттық комиссиясымен ұсынылған келісімге қол қоюдан бас тартуы, Ұлттық комиссияның қарастыруына шығаруға негіз болып табылады. Ұлттық комиссияның қарастыру қорытындысы бойынша еңбек шартын бұзу туралы ұсыныс шығарады.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Персоналды басқару қызметі НМИ нақты мәндерін және оларды іске асыру пайызын есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z349" w:id="58"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z352" w:id="61"/>
+    <w:bookmarkStart w:name="z352" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       НМИ нақты мәндері және оларды іске асыру пайызы осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағандарына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z353" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік қызметшілердің еңбек жағдайларына (оның ішінде материалдық-техникалық, кадрлық және қаржылық қамтамасыз етуге) қанағаттануы" міндетті НМИ есептеу үшін ақпараттық жүйе арқылы осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша орталық мемлекеттік орган қызметшілеріне анонимді сауалнама жүргізіледі. Мемлекеттік қызмет істері жөніндегі уәкілетті орган сауалнама жүргізуді үйлестіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z354" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік қызметшілердің еңбек жағдайларына қанағаттануы (оның ішінде материалдық-техникалық, кадрлық және қаржылық қамтамасыз ету)" міндетті НМИ қол жеткізу пайызы ақпараттық жүйе арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z355" w:id="64"/>
+    <w:bookmarkStart w:name="z355" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бағалауды өткізуге қажетті материалдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z356" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z356" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдардың құрылымдық бөлімшелерінің, олардың ведомстволық бағынысты ұйымдарының не қызметіне "А" корпусының қызметшісі жетекшілік ететін мемлекеттік органдардың қызметі туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z357" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z357" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жыл сайынғы келісім және жыл сайынғы келісімнің іске асырылуын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z358" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z358" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша нақты мәндері және әрбір НМИ бойынша іске асыру пайызы енгізілген бағалау парағы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z359" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бағалау парағы ақпараттық жүйе арқылы персоналды басқару қызметімен уәкілетті тұлғаға қарауға және баға қоюға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z360" w:id="69"/>
+    <w:bookmarkStart w:name="z360" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Ұсынылған материалдарды қарастырудың қорытындысы бойынша уәкілетті тұлғамен осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген нысанға сәйкес бағалау парағының сәйкесінше графасында қорытынды бағасы (0-ден 5-ке дейін) қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z361" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z361" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Әдістеменің 8-тармағының 1) тармақшасында және 9-тармағының 1) тармақшасында көрсетілген міндетті НМИ бойынша бағалар қою кезінде уәкілетті тұлға осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша НМИ іске асыру пайызына қарай ең жоғары бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z362" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z362" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзге НМИ бойынша баға қою кезінде уәкілетті тұлға осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша НМИ жүзеге асыру пайызына қарай мүмкін берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z363" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "А" корпусы қызметшісінің қорытынды бағасы келісімде көзделген НМИ-ға қол жеткізу бағаларының орташа арифметикалық мәніне тең (индикаторлар санына бөлінген НМИ бойынша барлық бағалардың сомасы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z364" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қорытынды баға келесі мәндегі бес балдық шкала бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z365" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0 - 2,99 балл – "қанағаттанарлықсыз";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z366" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 - 3,99 балл – "қанағаттанарлық";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z367" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 және одан жоғары – "тиімді".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z368" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бағалауға қосымша ақпарат қажет болған жағдайда бағаланушы қызметшімен әңгімелесу өткізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z363" w:id="72"/>
-[...15 lines deleted...]
-      20. "А" корпусы қызметшісінің қорытынды бағасы келісімде көзделген НМИ-ға қол жеткізу бағаларының орташа арифметикалық мәніне тең (индикаторлар санына бөлінген НМИ бойынша барлық бағалардың сомасы).</w:t>
+    <w:bookmarkStart w:name="z369" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Әдістеменің 3-тармағының үшінші бөлігінде көрсетілген қызметшілермен әңгімелесу қашықтықтан бейнебайланыс құралдарын пайдалану арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z364" w:id="73"/>
-[...15 lines deleted...]
-      21. Қорытынды баға келесі мәндегі бес балдық шкала бойынша қойылады:</w:t>
+    <w:bookmarkStart w:name="z370" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Персоналды басқару қызметі қызметшіге әңгімелесудің өткізілуі туралы, белгілеген мерзімнен жеті күн бұрын хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z365" w:id="74"/>
-[...15 lines deleted...]
-      0 - 2,99 балл – "қанағаттанарлықсыз";</w:t>
+    <w:bookmarkStart w:name="z371" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Әдістеменің 3-тармағының үшінші бөлігінде көрсетілген қызметшілерге хабарлама тапсырылғаны туралы хабарламасы бар тапсырыс хатпен және/немесе телефонограммамен және/немесе жеделхатпен және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша не хабарламаның немесе шақырудың тіркелуін қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып мәтіндік хабарламамен жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z366" w:id="75"/>
-[...15 lines deleted...]
-      3 - 3,99 балл – "қанағаттанарлық";</w:t>
+    <w:bookmarkStart w:name="z372" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесуге бағаланатын қызметші, уәкілетті тұлға, персоналды басқару қызметінің өкілі, сондай-ақ уәкілетті тұлғаның шешімімен бағаланатын қызметшінің тікелей басшысы қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z367" w:id="76"/>
-[...15 lines deleted...]
-      4 және одан жоғары – "тиімді".</w:t>
+    <w:bookmarkStart w:name="z373" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бағалау жүргізу нәтижелері бойынша уәкілетті тұлғамен бағаланатын қызметшіге келісімде көрсетілген НМИ қол жеткізу туралы ақпаратты, сондай-ақ "А" корпусы қызметшісінің кәсіби деңгейі мен жеке қасиеттерінің сипаттамасын, тәртіптік жазалардың болуын/болмауын қамтитын бағаланатын кезеңдегі оның қызметі туралы пікір толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z368" w:id="77"/>
-[...15 lines deleted...]
-      22. Бағалауға қосымша ақпарат қажет болған жағдайда бағаланушы қызметшімен әңгімелесу өткізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "А" корпусының бағаланатын қызметшісі өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымшасында алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z375" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру есепті тоқсаннан кейінгі айдың ішінде оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша не хабарламаның немесе шақырудың тіркелуін қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып мәтіндік хабарламаны жіберу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z369" w:id="78"/>
-[...15 lines deleted...]
-      Осы Әдістеменің 3-тармағының үшінші бөлігінде көрсетілген қызметшілермен әңгімелесу қашықтықтан бейнебайланыс құралдарын пайдалану арқылы жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "А" корпусы қызметшісі бағалау нәтижелерімен келіспеген жағдайда, бағалау нәтижелерімен танысқан күннен он жұмыс күні ішінде еркін түрде Ұлттық комиссияға тиісті өтініш жасауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z370" w:id="79"/>
-[...15 lines deleted...]
-      Персоналды басқару қызметі қызметшіге әңгімелесудің өткізілуі туралы, белгілеген мерзімнен жеті күн бұрын хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Бағалау нәтижелерін мемлекеттік қызмет істері жөніндегі уәкілетті органға және кадр саясаты жөніндегі Ұлттық комиссияға жолдау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z371" w:id="80"/>
-[...15 lines deleted...]
-      Осы Әдістеменің 3-тармағының үшінші бөлігінде көрсетілген қызметшілерге хабарлама тапсырылғаны туралы хабарламасы бар тапсырыс хатпен және/немесе телефонограммамен және/немесе жеделхатпен және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша не хабарламаның немесе шақырудың тіркелуін қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып мәтіндік хабарламамен жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік орган бағалау аяқталған күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға мынадай ақпаратты жібереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z372" w:id="81"/>
-[...15 lines deleted...]
-      Әңгімелесуге бағаланатын қызметші, уәкілетті тұлға, персоналды басқару қызметінің өкілі, сондай-ақ уәкілетті тұлғаның шешімімен бағаланатын қызметшінің тікелей басшысы қатысады.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "А" корпусы бағаланған қызметшілерінің мынадай құжаттарының көшірмелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z373" w:id="82"/>
-[...15 lines deleted...]
-      23. Бағалау жүргізу нәтижелері бойынша уәкілетті тұлғамен бағаланатын қызметшіге келісімде көрсетілген НМИ қол жеткізу туралы ақпаратты, сондай-ақ "А" корпусы қызметшісінің кәсіби деңгейі мен жеке қасиеттерінің сипаттамасын, тәртіптік жазалардың болуын/болмауын қамтитын бағаланатын кезеңдегі оның қызметі туралы пікір толтырылады.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "А" корпусы қызметшілерінің жыл сайынғы келісімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z374" w:id="83"/>
-[...15 lines deleted...]
-      24. "А" корпусының бағаланатын қызметшісі өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымшасында алады.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағалау парақтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z375" w:id="84"/>
-[...15 lines deleted...]
-      Жұмыстан босатылған адамдарды таныстыру есепті тоқсаннан кейінгі айдың ішінде оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша не хабарламаның немесе шақырудың тіркелуін қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып мәтіндік хабарламаны жіберу арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "А" корпусы қызметшілерінің қызметі туралы пікірлер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z376" w:id="85"/>
-[...15 lines deleted...]
-      25. "А" корпусы қызметшісі бағалау нәтижелерімен келіспеген жағдайда, бағалау нәтижелерімен танысқан күннен он жұмыс күні ішінде еркін түрде Ұлттық комиссияға тиісті өтініш жасауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) себептері көрсетіле отырып, оларға қатысты бағалау жүргізілмеген "А" корпусының қызметшілері туралы ақпаратты қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z377" w:id="86"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Бағалау нәтижелерін мемлекеттік қызмет істері жөніндегі уәкілетті органға және кадр саясаты жөніндегі Ұлттық комиссияға жолдау тәртібі</w:t>
+    <w:bookmarkStart w:name="z384" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет істері жөніндегі уәкілетті органға есепті кезеңнен кейінгі айдың оныншы күнінен кешіктірмей бірінші жартыжылдықтың қорытындысы бойынша белгіленген НМИ қол жеткізу мониторингін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z378" w:id="87"/>
-[...15 lines deleted...]
-      26. Мемлекеттік орган бағалау аяқталған күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға мынадай ақпаратты жібереді:</w:t>
+    <w:bookmarkStart w:name="z385" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Әдістеме күшіне енгенге дейін жасалған келісімдерде көзделген НМИ-ге 2025 жылдың бірінші жартыжылдығының қорытындылары бойынша қол жеткізу мониторингі мемлекеттік қызмет істері жөніндегі уәкілетті органға 2025 жылғы 15 тамызға дейін жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z379" w:id="88"/>
-[...15 lines deleted...]
-      1) "А" корпусы бағаланған қызметшілерінің мынадай құжаттарының көшірмелері:</w:t>
+    <w:bookmarkStart w:name="z386" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік қызмет істері жөніндегі уәкілетті орган қызметшілердің жылдық бағалауына талдау жүргізеді және 1 наурыздан кешіктірмей оларды Ұлттық комиссияның жұмыс органына енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z380" w:id="89"/>
-[...15 lines deleted...]
-      "А" корпусы қызметшілерінің жыл сайынғы келісімдері;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Президент Әкімшілігінің құжаттамалық қамтамасыз ету мәселелері жөніндегі жауапты құрылымдық бөлімшесі Ұлттық комиссияның жұмыс органына осы Әдістеменің 8-тармағының 1) тармақшасында көрсетілген НМИ 1-санаты қызметшілерінің орындалуына өзіндік баға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z381" w:id="90"/>
-[...15 lines deleted...]
-      бағалау парақтары;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық комиссияның жұмыс органы уәкілетті органмен ұсынылған материалдар, сондай-ақ құжаттамалық қамтамасыз ету мәселелері бойынша Президент Әкімшілігінің жауапты құрылымдық бөлімшесінің ақпараты негізінде оларды Ұлттық комиссияның қарауына шығару туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z382" w:id="91"/>
-[...15 lines deleted...]
-      "А" корпусы қызметшілерінің қызметі туралы пікірлер.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ұлттық комиссия жұмыс органымен ұсынылған материалдарды қарау және "А" корпусы қызметшісімен әңгімелесу өткізу (қажеттілігіне қарай) қорытындысы бойынша келесі шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z383" w:id="92"/>
-[...15 lines deleted...]
-      2) себептері көрсетіле отырып, оларға қатысты бағалау жүргізілмеген "А" корпусының қызметшілері туралы ақпаратты қамтиды.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атқаратын лауазымына сай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z384" w:id="93"/>
-[...15 lines deleted...]
-      Мемлекеттік қызмет істері жөніндегі уәкілетті органға есепті кезеңнен кейінгі айдың оныншы күнінен кешіктірмей бірінші жартыжылдықтың қорытындысы бойынша белгіленген НМИ қол жеткізу мониторингін жібереді.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атқаратын лауазымына сай емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z385" w:id="94"/>
-[...15 lines deleted...]
-      Осы Әдістеме күшіне енгенге дейін жасалған келісімдерде көзделген НМИ-ге 2025 жылдың бірінші жартыжылдығының қорытындылары бойынша қол жеткізу мониторингі мемлекеттік қызмет істері жөніндегі уәкілетті органға 2025 жылғы 15 тамызға дейін жолданады.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Бағалаудың әділетсіздігі немесе дәлелсіздігі анықталған жағдайда Ұлттық комиссия бағалаудың нәтижесін қайта қарайды, хаттамада тиісті себептер мен түсіндірмелер, сондай-ақ жүргізілген бағалаудың сапасы және уәкілетті тұлғаға қатысты тәртіптік шара бойынша ұсынымдар көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z386" w:id="95"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="102"/>
+    <w:bookmarkStart w:name="z393" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Ұлттық комиссия отырысының хаттамасын рәсімдеу және оны уәкілетті тұлғаға жолдау оның жұмыс органымен жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z394" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z394" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Ұлттық комиссияның шешімі келесі шешімдер қабылдауға негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z395" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z395" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметшімен еңбек шартын ұзарту туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z396" w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z396" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметшімен еңбек шартын бұзу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z397" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z397" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметшіні ротациялау туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z398" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z398" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бонус төлеуге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...1647 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4889,233 +3671,233 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z476" w:id="183"/>
+    <w:bookmarkStart w:name="z476" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "А" корпусы қызметшілерінің жыл сайынғы келісімі (1-санаттағы қызметшілер үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z477" w:id="184"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z477" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z478" w:id="185"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z478" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Т.А.Ә. (болған жағдайда), бағаланатын тұлғаның лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z479" w:id="186"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z479" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z480" w:id="187"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z480" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бағаланатын жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z481" w:id="188"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z481" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті тұлға айқындаған нысаналы мақсатты индикаторлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="189"/>
+          <w:bookmarkStart w:name="z482" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5143,311 +3925,661 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>НМИ атауы</w:t>
+              <w:t xml:space="preserve">НМИ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік жоспарлау жүйесінің құжаттарымен және/немесе мемлекеттік органы/"А" корпусы қызметшісі қызметінің ерекшелігімен өзара байланыс</w:t>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоспарлау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> органы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/"А</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" корпусы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ерекшелігімен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзара</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z486" w:id="190"/>
+          <w:bookmarkStart w:name="z486" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өлшем</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Б ірлігі</w:t>
+              <w:t xml:space="preserve">Б </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарлы мәні</w:t>
+              <w:t>Жоспарлы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қол жеткізу мерзімдері</w:t>
+              <w:t>Қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түйінді нәтиже*</w:t>
+              <w:t>Түйінді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтиже</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6554,144 +5686,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z532" w:id="191"/>
+    <w:bookmarkStart w:name="z532" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті тәртіппен белгіленетін НМИ (міндетті НМИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z533" w:id="192"/>
+          <w:bookmarkStart w:name="z533" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6719,290 +5851,420 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Міндетті түйінді НМИ</w:t>
+              <w:t>Міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түйінді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> НМИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарлы мәні</w:t>
+              <w:t>Жоспарлы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қол жеткізу мерзімі</w:t>
+              <w:t>Қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды нәтиже</w:t>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтиже</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="193"/>
+          <w:bookmarkStart w:name="z541" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7162,80 +6424,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z548" w:id="194"/>
+          <w:bookmarkStart w:name="z548" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7395,80 +6657,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z555" w:id="195"/>
+          <w:bookmarkStart w:name="z555" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7628,80 +6890,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z562" w:id="196"/>
+          <w:bookmarkStart w:name="z562" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7825,290 +7087,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z569" w:id="197"/>
+    <w:bookmarkStart w:name="z569" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Түйінді нәтиже - НМИ қол жеткізуден күтілетін оң өзгерістер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z570" w:id="198"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z570" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлға ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z571" w:id="199"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z571" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z572" w:id="200"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z572" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымы _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z573" w:id="201"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z573" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z574" w:id="202"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z574" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z575" w:id="203"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z575" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z576" w:id="204"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z576" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметші________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z577" w:id="205"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z577" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z578" w:id="206"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z578" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z579" w:id="207"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z579" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z580" w:id="208"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z580" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8200,233 +7462,233 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z582" w:id="209"/>
+    <w:bookmarkStart w:name="z582" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "А" корпусы қызметшісінің жыл сайынғы келісімі (2-санаттағы қызметшілер үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z583" w:id="210"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z583" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z584" w:id="211"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z584" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Т.А.Ә. (болған жағдайда), бағаланатын тұлғаның лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z585" w:id="212"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z585" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z586" w:id="213"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z586" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бағаланатын жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z587" w:id="214"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z587" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті тұлға айқындаған НМИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z588" w:id="215"/>
+          <w:bookmarkStart w:name="z588" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8500,290 +7762,640 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік жоспарлау жүйесінің құжаттарымен және/немесе мемлекеттік органы/"А" корпусы қызметшісі қызметінің ерекшелігімен өзара байланыс</w:t>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоспарлау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> органы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/"А</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" корпусы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ерекшелігімен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзара</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарлы мәні</w:t>
+              <w:t>Жоспарлы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қол жеткізу мерзімі</w:t>
+              <w:t>Қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түйінді нәтиже*</w:t>
+              <w:t>Түйінді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтиже</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="216"/>
+          <w:bookmarkStart w:name="z597" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8955,80 +8567,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z605" w:id="217"/>
+          <w:bookmarkStart w:name="z605" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9200,80 +8812,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="218"/>
+          <w:bookmarkStart w:name="z613" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9425,144 +9037,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z621" w:id="219"/>
+    <w:bookmarkStart w:name="z621" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті тәртіппен белгіленетін НМИ (міндетті НМИ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z622" w:id="220"/>
+          <w:bookmarkStart w:name="z622" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9590,290 +9202,420 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Міндетті НМИ атауы</w:t>
+              <w:t>Міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> НМИ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарлы мәні</w:t>
+              <w:t>Жоспарлы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қол жеткізу мерзімі</w:t>
+              <w:t>Қол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Түйінді нәтиже*</w:t>
+              <w:t>Түйінді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтиже</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z630" w:id="221"/>
+          <w:bookmarkStart w:name="z630" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10033,80 +9775,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="222"/>
+          <w:bookmarkStart w:name="z637" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10246,290 +9988,290 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке және заңды тұлғалардың өтініштерін сапалы қарау және мерзімдерін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z644" w:id="223"/>
+    <w:bookmarkStart w:name="z644" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Түйінді нәтиже - НМИ қол жеткізуден күтілетін оң өзгерістер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z645" w:id="224"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z645" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлға ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z646" w:id="225"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z646" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z647" w:id="226"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z647" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымы _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z648" w:id="227"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z648" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z649" w:id="228"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z649" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z650" w:id="229"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z650" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z651" w:id="230"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z651" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметші________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z652" w:id="231"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z652" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z653" w:id="232"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z653" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z654" w:id="233"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z654" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z655" w:id="234"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z655" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10608,215 +10350,215 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін бағалау әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z657" w:id="235"/>
+    <w:bookmarkStart w:name="z657" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z658" w:id="236"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z658" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z659" w:id="237"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z659" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бағаланатың тұлғаның тегі, аты, әкесінің аты (болған жағдайда), лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z660" w:id="238"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z660" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z661" w:id="239"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z661" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> бағалау кезеңі көрсетіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z662" w:id="240"/>
+          <w:bookmarkStart w:name="z662" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10844,281 +10586,431 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>НМИ атауы</w:t>
+              <w:t xml:space="preserve">НМИ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем бірлігі</w:t>
+              <w:t>Өлшем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспарлы мәні</w:t>
+              <w:t>Жоспарлы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нақты мәні</w:t>
+              <w:t>Нақты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>НМИ жүзеге асырудың пайызы</w:t>
+              <w:t xml:space="preserve">НМИ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асырудың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баға (0-ден 5-ке дейін)*</w:t>
+              <w:t>Баға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (0-ден 5-ке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12246,335 +12138,335 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z711" w:id="241"/>
+          <w:bookmarkStart w:name="z711" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қорытынды баға (НМИ санына бөлінген барлық бағалардың сомасы)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z714" w:id="242"/>
+    <w:bookmarkStart w:name="z714" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Бағалау осы Әдістемеге 4 және 5-қосымшаларға сәйкес НМИ іске асыру пайызына байланысты қойылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z715" w:id="243"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z715" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте тапсырмаларды орындау бойынша НМИ үшін бағалау ең жоғары мәннен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z716" w:id="244"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z716" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсат етілген диапазондағы қалған НМИ үшін уәкілетті тұлға өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z717" w:id="245"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z717" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z718" w:id="246"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z718" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қанағаттанарлықсыз, қанағаттанарлық, тиімді)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z719" w:id="247"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z719" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлға ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z720" w:id="248"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z720" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z721" w:id="249"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z721" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымы _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z722" w:id="250"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z722" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z723" w:id="251"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z723" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z724" w:id="252"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z724" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12666,237 +12558,317 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z726" w:id="253"/>
+    <w:bookmarkStart w:name="z726" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тапсырмалардың сапалы және уақтылы орындалуын қамтамасыз ету бойынша НМИ іске асыру пайызына қарай максималды бағалауды айқындау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z727" w:id="254"/>
+          <w:bookmarkStart w:name="z727" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>НМИ іске асырудың пайызы</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="254"/>
+              <w:t xml:space="preserve">НМИ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асырудың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Максималды баға*</w:t>
+              <w:t>Максималды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z730" w:id="255"/>
+          <w:bookmarkStart w:name="z730" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100 және одан жоғары</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12912,80 +12884,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z733" w:id="256"/>
+          <w:bookmarkStart w:name="z733" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95-99,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13001,80 +12973,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z736" w:id="257"/>
+          <w:bookmarkStart w:name="z736" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90-94,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13090,80 +13062,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z739" w:id="258"/>
+          <w:bookmarkStart w:name="z739" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>85-89,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13179,80 +13151,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z742" w:id="259"/>
+          <w:bookmarkStart w:name="z742" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80-84,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13268,80 +13240,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z745" w:id="260"/>
+          <w:bookmarkStart w:name="z745" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>75-79,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13357,80 +13329,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z748" w:id="261"/>
+          <w:bookmarkStart w:name="z748" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>70-74,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13446,80 +13418,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z751" w:id="262"/>
+          <w:bookmarkStart w:name="z751" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65-69,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13535,80 +13507,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z754" w:id="263"/>
+          <w:bookmarkStart w:name="z754" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60-64,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13624,80 +13596,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z757" w:id="264"/>
+          <w:bookmarkStart w:name="z757" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55-59,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13713,80 +13685,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z760" w:id="265"/>
+          <w:bookmarkStart w:name="z760" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50-54,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13802,80 +13774,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z763" w:id="266"/>
+          <w:bookmarkStart w:name="z763" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45-49,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13891,80 +13863,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z766" w:id="267"/>
+          <w:bookmarkStart w:name="z766" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40-44,49</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13980,80 +13952,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z769" w:id="268"/>
+          <w:bookmarkStart w:name="z769" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-39,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14069,80 +14041,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z772" w:id="269"/>
+          <w:bookmarkStart w:name="z772" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30-34,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14158,80 +14130,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z775" w:id="270"/>
+          <w:bookmarkStart w:name="z775" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25-29,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14247,80 +14219,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z778" w:id="271"/>
+          <w:bookmarkStart w:name="z778" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-24,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14336,80 +14308,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z781" w:id="272"/>
+          <w:bookmarkStart w:name="z781" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-19,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14425,80 +14397,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z784" w:id="273"/>
+          <w:bookmarkStart w:name="z784" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-14,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14514,80 +14486,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z787" w:id="274"/>
+          <w:bookmarkStart w:name="z787" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-9,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14603,139 +14575,139 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z790" w:id="275"/>
+          <w:bookmarkStart w:name="z790" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-4,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z793" w:id="276"/>
+    <w:bookmarkStart w:name="z793" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Баға НМИ іске асыру пайызына байланысты айқындалады. Максималды мәннен асатын бағалауға тыйым салынады. Бұл ретте уәкілетті тұлға неғұрлым төмен баға қоюға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14827,237 +14799,347 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z795" w:id="277"/>
+    <w:bookmarkStart w:name="z795" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НМИ іске асыру пайызына байланысты рұқсат етілген бағалауды айқындау кестесі (тапсырмалардың сапалы және уақтылы орындалуын қамтамасыз ету жөніндегі НМИ қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z796" w:id="278"/>
+          <w:bookmarkStart w:name="z796" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>НМИ іске асырудың пайызы</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="278"/>
+              <w:t xml:space="preserve">НМИ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іске</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асырудың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рұқсат етілген бағалау ауқымы</w:t>
+              <w:t>Рұқсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>етілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауқымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z799" w:id="279"/>
+          <w:bookmarkStart w:name="z799" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>100 және одан жоғары</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15073,80 +15155,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z802" w:id="280"/>
+          <w:bookmarkStart w:name="z802" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95-99,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15162,80 +15244,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z805" w:id="281"/>
+          <w:bookmarkStart w:name="z805" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90-94,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15251,80 +15333,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z808" w:id="282"/>
+          <w:bookmarkStart w:name="z808" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>85-89,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15340,80 +15422,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="283"/>
+          <w:bookmarkStart w:name="z811" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80-84,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15429,80 +15511,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z814" w:id="284"/>
+          <w:bookmarkStart w:name="z814" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>75-79,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15518,80 +15600,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z817" w:id="285"/>
+          <w:bookmarkStart w:name="z817" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>70-74,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15607,80 +15689,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z820" w:id="286"/>
+          <w:bookmarkStart w:name="z820" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65-69,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15696,80 +15778,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z823" w:id="287"/>
+          <w:bookmarkStart w:name="z823" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60-64,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15785,80 +15867,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z826" w:id="288"/>
+          <w:bookmarkStart w:name="z826" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55-59,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15874,80 +15956,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z829" w:id="289"/>
+          <w:bookmarkStart w:name="z829" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50-54,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15963,80 +16045,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z832" w:id="290"/>
+          <w:bookmarkStart w:name="z832" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45-49,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16052,80 +16134,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z835" w:id="291"/>
+          <w:bookmarkStart w:name="z835" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40-44,49</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16141,80 +16223,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z838" w:id="292"/>
+          <w:bookmarkStart w:name="z838" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35-39,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16230,80 +16312,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z841" w:id="293"/>
+          <w:bookmarkStart w:name="z841" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30-34,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16319,80 +16401,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z844" w:id="294"/>
+          <w:bookmarkStart w:name="z844" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25-29,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16408,80 +16490,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z847" w:id="295"/>
+          <w:bookmarkStart w:name="z847" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-24,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16497,80 +16579,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z850" w:id="296"/>
+          <w:bookmarkStart w:name="z850" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-19,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16586,80 +16668,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z853" w:id="297"/>
+          <w:bookmarkStart w:name="z853" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-14,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16675,80 +16757,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z856" w:id="298"/>
+          <w:bookmarkStart w:name="z856" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-9,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16764,139 +16846,139 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z859" w:id="299"/>
+          <w:bookmarkStart w:name="z859" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0-4,99</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z862" w:id="300"/>
+    <w:bookmarkStart w:name="z862" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: бағалау НМИ іске асыру пайызына байланысты айқындалады. Бұл ретте бағалаушы тұлға рұқсат етілген диапазонда өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16988,366 +17070,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z864" w:id="301"/>
+    <w:bookmarkStart w:name="z864" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Кадр саясаты жөніндегі ұлттық комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z865" w:id="302"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z865" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "А" корпусы мемлекеттік әкімшілік қызметшісінің қызметі туралы пікір</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z866" w:id="303"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z866" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z867" w:id="304"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z867" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z868" w:id="305"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z868" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау кезеңі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z869" w:id="306"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z869" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z870" w:id="307"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z870" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағалау кезеңі көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z871" w:id="308"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z871" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z872" w:id="309"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z872" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағалау кезеңіне "А" корпусы қызметшісінің бағасы, сондай-ақ оның қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z873" w:id="310"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z873" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сипаттамасы, НМИ жетудің толық ақпараты беріледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z874" w:id="311"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z874" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша ақпарат (кәсіби деңгей мен жеке қасиеттердің сипаттамасы, тәртіптік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z875" w:id="312"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z875" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазалар, сондай-ақ қалауы бойынша басқа ақпарат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z876" w:id="313"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z876" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z877" w:id="314"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z877" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z878" w:id="315"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z878" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы, қолы (электрондық цифрлық қолтаңба арқылы куәләндырылған), тегі,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z879" w:id="316"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z879" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті тұлғаның аты-жөнінің бірінші әріптері)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17439,1406 +17521,1310 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z881" w:id="317"/>
+    <w:bookmarkStart w:name="z881" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті респонденттер, бұл сауалнама сіздің мемлекеттік органның аппарат басшысының қызметін бағалау мақсатында жүргізіледі. Сауалнама қатаң анонимді, құпиялылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z882" w:id="318"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z882" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жұмыс уақыты аяқталғаннан кейін сіз басшылықтың жазбаша бұйрығынсыз жұмыста қаласыз ба?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z883" w:id="319"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z883" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалмаймын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z884" w:id="320"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z884" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кейде қаламын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z885" w:id="321"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z885" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен үнемі қалып жүрмін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z886" w:id="322"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z886" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сіз демалыс және мереке күндері басшылықтың жазбаша актісіз жұмысқа шығасыз ба?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z887" w:id="323"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z887" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен шықпаймын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z888" w:id="324"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z888" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кейде шығып кетемін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z889" w:id="325"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z889" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен үнемі шығамын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z890" w:id="326"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z890" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сіз өзіңіздің кәсіби міндеттеріңізді орындау үшін барлық қажетті техникалық жабдықтармен (кеңсе жабдықтары, кеңсе керек-жарақтары, жарықтандыру және т. б.) жеткілікті көлемде қамтамасыз етілгенсіз бе?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z891" w:id="327"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z891" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z892" w:id="328"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z892" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z893" w:id="329"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z893" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z894" w:id="330"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z894" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z895" w:id="331"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z895" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сіздің бөлімшеңізде (басқарма/бөлім) қажетті жұмыс көлемін орындау үшін жеткілікті қызметкерлер саны бар ма?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z896" w:id="332"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z896" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z897" w:id="333"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z897" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z898" w:id="334"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z898" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z899" w:id="335"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z899" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z900" w:id="336"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z900" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қажет болса, аппарат басшысына хабарласу мүмкіндігіңіз бар ма?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z901" w:id="337"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z901" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z902" w:id="338"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z902" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z903" w:id="339"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z903" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z904" w:id="340"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z904" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z905" w:id="341"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z905" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сіздің мемлекеттік органда жоғары лауазымға лайықты қызметкерлерді алады (байланыссыз немесе патронажсыз)?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z906" w:id="342"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z906" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z907" w:id="343"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z907" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z908" w:id="344"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z908" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z909" w:id="345"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z909" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z910" w:id="346"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z910" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сіздің мемлекеттік органда сыйлықақы беру жүйесі әділ ме?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z911" w:id="347"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z911" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z912" w:id="348"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z912" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z913" w:id="349"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z913" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z914" w:id="350"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z914" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z915" w:id="351"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z915" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сіздің мемлекеттік органыңыз қызметкерлерді бағалайды және оларды ұстап қалу үшін қажетті шараларды қабылдайды ма?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z916" w:id="352"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z916" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z917" w:id="353"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z917" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z918" w:id="354"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z918" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z919" w:id="355"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z919" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z920" w:id="356"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z920" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органдағы атмосфераны сипаттаңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z921" w:id="357"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z921" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолайлы моральдық-психологиялық климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z922" w:id="358"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z922" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбінесе қолайлы моральдық-психологиялық климат Көбінесе қолайсыз моральдық-психологиялық климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z923" w:id="359"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z923" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолайсыз моральдық-психологиялық климат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z924" w:id="360"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z924" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аппарат басшысы өз міндеттерін сәтті орындайды деп санайсыз ба?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z925" w:id="361"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z925" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z926" w:id="362"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z926" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z927" w:id="363"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z927" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z928" w:id="364"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z928" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z929" w:id="365"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z929" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сіз өзіңіздің мемлекеттік органыңыздағы жұмысқа қанағаттанасыз ба?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z930" w:id="366"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z930" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z931" w:id="367"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z931" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне иә</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z932" w:id="368"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z932" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көбіне жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z933" w:id="369"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z933" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z934" w:id="370"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z934" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сіздің жынысыңыз?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z935" w:id="371"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z935" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еркек</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z936" w:id="372"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z936" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z937" w:id="373"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z937" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сіздің лауазымыңыз? </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z938" w:id="374"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z938" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жетекші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z939" w:id="375"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z939" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орындаушылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z940" w:id="376"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z940" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы мемлекеттік органдағы жұмыс өтілі?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z941" w:id="377"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z941" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 жылға дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z942" w:id="378"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z942" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 жастан 3 жасқа дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z943" w:id="379"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z943" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 жылдан астам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18872,1903 +18858,1123 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"А" корпусы мемлекеттік</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік қызметшілерінің</w:t>
+              <w:t>Мемлекеттік қызмет істері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін бағалау әдістемесіне</w:t>
+              <w:t>және сыбайлас жемқорлыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша</w:t>
+              <w:t>қарсы іс-қимыл агенттігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>төрағасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 16 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 13 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z945" w:id="380"/>
+    <w:bookmarkStart w:name="z104" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "А" корпусы қызметшілерінің жылдық келісімі ________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z946" w:id="381"/>
+        <w:t xml:space="preserve"> "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау Үлгілік әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 28.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Т.А.Ә., бағаланатын тұлғаның лауазымы (болған жағдайда)</w:t>
-[...63 lines deleted...]
-              <w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1099" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесі (бұдан әрі – Үлгілік әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың Үлгілік тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1100" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін мемлекеттік органдардың бірінші басшылары осы Әдістеменің негізінде мемлекеттік орган қызметінің ерекшелігін есепке ала отырып бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1101" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орган бекіткен "Б" корпусы мемлекеттік әкішілік қызметшілерінің қызметін бағалау әдістемесі болмаған жағдайда, мемлекеттік органдар осы Үлгілік әдістемені басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1102" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Үлгілік әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1103" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшылық лауазым – өзіне бағынышты бөлімшенің немесе жекелеген қызметшілердің қызметін ұйымдастыруға өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1104" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1105" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы – В-1, C-1 (орталық атқарушы орган комитеті төрағасының орынбасары, департамент директоры), D-1, D-3 (құрылымдық бөлімшелердің басшылары), C-O-1, D-O-1, D-R-1, C-R-1, Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1106" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/мемлекеттік органның басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1107" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1108" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1109" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1111" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1112" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстардың, республикалық маңызы бар қалалардың және астананың тексеру комиссияларының төрағаларын бағалау тиісті мәслихаттың төрағасымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1113" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды бағалаушы адам болмаған жағдайда, оны алмастырушы адам жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1114" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іссапарға жіберілген адамдарды бағалау қабылдаушы мемлекеттік органмен іссапарда болу кезеңі үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1115" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдар осы мемлекеттік органның аппарат басшысымен бағалана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1116" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1118" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1119" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, оған бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1120" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1121" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз 5-тармақта көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1122" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1123" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1124" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1125" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1126" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1127" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...1418 lines deleted...]
-    <w:bookmarkEnd w:id="395"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20784,71 +19990,1283 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-қосымша 01.03.2026 дейін қолданыста болады - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 28.07.2025 </w:t>
+        <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 121</w:t>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1130" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1131" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1132" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1134" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1135" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1136" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1137" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1138" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1139" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z1140" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1141" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1142" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В-1, С-1 (орталық атқарушы орган комитеті төрағасының орынбасары, департамент директоры), D-1, D-3 (құрылымдық бөлімшелердің басшылары), C-O-1, D-O-1, D-R-1, C-R-1, Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы Үлгілік әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1143" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Үлгілік әдістеменің 1-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1144" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      С-1 (орталық атқарушы орган комитеті төрағасының орынбасарын, департамент директорын қоспағанда), D-1, D-3 санаттарының (құрылымдық бөлімшелердің басшыларын қоспағанда) "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы Үлгілік әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1145" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өзге тұлғаларды бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Үлгілік әдістеменің 2-қосымшасына сәйкес нысан бойынша жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен ақпараттық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1147" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1148" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1149" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1150" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Үлгілік әдістеменің 11-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1151" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды қабылдайды және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1152" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тексеру комиссиясының мүшелеріне және тексеру комиссиясының төрағасына калибрлеу сессиясын өткізу және оның құрамын бекіту маслихат шешімінің негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1153" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1154" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1155" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің) міндеттерін орындау жүктелген адам кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1156" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Үлгілік әдістеменің 11-тармағында көзделген тәртіппен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1157" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1158" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1159" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1160" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1161" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1163" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z1164" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1165" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1166" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1167" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1168" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -20898,4890 +21316,411 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"А" корпусы мемлекеттік</w:t>
+              <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік қызметшілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін бағалау әдістемесіне</w:t>
+              <w:t>қызметін бағалаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
+              <w:t>Үлгілік әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1009" w:id="396"/>
+    <w:bookmarkStart w:name="z1170" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бағалау парағы ____________________________________________________</w:t>
-[...2385 lines deleted...]
-    <w:bookmarkStart w:name="z1087" w:id="421"/>
+        <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1171" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1172" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z1091" w:id="425"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1173" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1174" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1175" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1176" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-[...2130 lines deleted...]
-    <w:bookmarkStart w:name="z1177" w:id="512"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1177" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z1178" w:id="513"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1178" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z1179" w:id="514"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1179" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z1180" w:id="515"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1180" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1181" w:id="516"/>
+          <w:bookmarkStart w:name="z1181" w:id="374"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Параметрлер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="516"/>
+          <w:bookmarkEnd w:id="374"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25792,70 +21731,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау (0-ден* 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1183" w:id="517"/>
+          <w:bookmarkStart w:name="z1183" w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсініктеме</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="517"/>
+          <w:bookmarkEnd w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25889,80 +21828,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1187" w:id="518"/>
+          <w:bookmarkStart w:name="z1187" w:id="376"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="518"/>
+          <w:bookmarkEnd w:id="376"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26001,70 +21940,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1190" w:id="519"/>
+          <w:bookmarkStart w:name="z1190" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепке алынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="519"/>
+          <w:bookmarkEnd w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26090,80 +22029,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1194" w:id="520"/>
+          <w:bookmarkStart w:name="z1194" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="520"/>
+          <w:bookmarkEnd w:id="378"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26202,70 +22141,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1197" w:id="521"/>
+          <w:bookmarkStart w:name="z1197" w:id="379"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="521"/>
+          <w:bookmarkEnd w:id="379"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26291,80 +22230,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1201" w:id="522"/>
+          <w:bookmarkStart w:name="z1201" w:id="380"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="522"/>
+          <w:bookmarkEnd w:id="380"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26403,70 +22342,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1204" w:id="523"/>
+          <w:bookmarkStart w:name="z1204" w:id="381"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="523"/>
+          <w:bookmarkEnd w:id="381"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26604,80 +22543,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1212" w:id="524"/>
+          <w:bookmarkStart w:name="z1212" w:id="382"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="524"/>
+          <w:bookmarkEnd w:id="382"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26716,70 +22655,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1215" w:id="525"/>
+          <w:bookmarkStart w:name="z1215" w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="525"/>
+          <w:bookmarkEnd w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26917,80 +22856,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1223" w:id="526"/>
+          <w:bookmarkStart w:name="z1223" w:id="384"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Тәртіптік жазалардың болмауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="526"/>
+          <w:bookmarkEnd w:id="384"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27029,70 +22968,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1226" w:id="527"/>
+          <w:bookmarkStart w:name="z1226" w:id="385"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="527"/>
+          <w:bookmarkEnd w:id="385"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27146,80 +23085,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1231" w:id="528"/>
+          <w:bookmarkStart w:name="z1231" w:id="386"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Орташа қорытынды баға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="528"/>
+          <w:bookmarkEnd w:id="386"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27275,190 +23214,286 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1236" w:id="529"/>
+    <w:bookmarkStart w:name="z1236" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z1237" w:id="530"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1237" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z1238" w:id="531"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1238" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z1239" w:id="532"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1239" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z1240" w:id="533"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1240" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z1241" w:id="534"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1241" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z1242" w:id="535"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1242" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27550,340 +23585,340 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1244" w:id="536"/>
+    <w:bookmarkStart w:name="z1244" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z1245" w:id="537"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1245" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z1246" w:id="538"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z1246" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z1247" w:id="539"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z1247" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z1248" w:id="540"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z1248" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z1249" w:id="541"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z1249" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z1250" w:id="542"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z1250" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z1251" w:id="543"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z1251" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z1252" w:id="544"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z1252" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z1253" w:id="545"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z1253" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z1254" w:id="546"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z1254" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1255" w:id="547"/>
+          <w:bookmarkStart w:name="z1255" w:id="405"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Параметрлер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="547"/>
+          <w:bookmarkEnd w:id="405"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27894,70 +23929,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау (0*-ден 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1257" w:id="548"/>
+          <w:bookmarkStart w:name="z1257" w:id="406"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсініктеме</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="548"/>
+          <w:bookmarkEnd w:id="406"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27991,80 +24026,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1261" w:id="549"/>
+          <w:bookmarkStart w:name="z1261" w:id="407"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.Функционалдық міндеттерді орындау сапасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="549"/>
+          <w:bookmarkEnd w:id="407"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28144,80 +24179,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1266" w:id="550"/>
+          <w:bookmarkStart w:name="z1266" w:id="408"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Міндеттерді орындау мерзімдерін сақтау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="550"/>
+          <w:bookmarkEnd w:id="408"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28256,141 +24291,141 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1269" w:id="551"/>
+          <w:bookmarkStart w:name="z1269" w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепке алынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="551"/>
+          <w:bookmarkEnd w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  - осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1272" w:id="552"/>
+          <w:bookmarkStart w:name="z1272" w:id="410"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Дербестік және бастамашылдық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="552"/>
+          <w:bookmarkEnd w:id="410"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28429,70 +24464,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1275" w:id="553"/>
+          <w:bookmarkStart w:name="z1275" w:id="411"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="553"/>
+          <w:bookmarkEnd w:id="411"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28574,80 +24609,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1281" w:id="554"/>
+          <w:bookmarkStart w:name="z1281" w:id="412"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Еңбек тәртібін сақтау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="554"/>
+          <w:bookmarkEnd w:id="412"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28686,70 +24721,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1284" w:id="555"/>
+          <w:bookmarkStart w:name="z1284" w:id="413"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="555"/>
+          <w:bookmarkEnd w:id="413"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28887,80 +24922,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1292" w:id="556"/>
+          <w:bookmarkStart w:name="z1292" w:id="414"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Тәртіптік жазалардың болмауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="556"/>
+          <w:bookmarkEnd w:id="414"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28999,70 +25034,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1295" w:id="557"/>
+          <w:bookmarkStart w:name="z1295" w:id="415"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="557"/>
+          <w:bookmarkEnd w:id="415"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29116,80 +25151,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1300" w:id="558"/>
+          <w:bookmarkStart w:name="z1300" w:id="416"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Орташа қорытынды баға</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="558"/>
+          <w:bookmarkEnd w:id="416"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29245,190 +25280,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1305" w:id="559"/>
+    <w:bookmarkStart w:name="z1305" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1306" w:id="560"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1306" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1307" w:id="561"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z1307" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1308" w:id="562"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1308" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z1309" w:id="563"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z1309" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолы ________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z1310" w:id="564"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1310" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z1311" w:id="565"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z1311" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -29466,55 +25501,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29840,31 +25875,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>