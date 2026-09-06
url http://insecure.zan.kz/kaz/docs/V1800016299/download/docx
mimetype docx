--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a0b652a" w14:textId="a0b652a">
+    <w:p w14:paraId="d41585d" w14:textId="d41585d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1151,51 +1151,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2-тармақтың екініші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2221,51 +2221,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      16-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2355,51 +2355,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      16-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2569,51 +2569,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3023,51 +3023,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      24-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4111,71 +4111,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> органы</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">" корпусы </w:t>
+              <w:t xml:space="preserve"> органы/"А" корпусы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметшісі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -4510,76 +4490,56 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Түйінді</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нәтиже</w:t>
-[...9 lines deleted...]
-              <w:t>*</w:t>
+              <w:t xml:space="preserve"> нәтиже*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7892,71 +7852,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> органы</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">" корпусы </w:t>
+              <w:t xml:space="preserve"> органы/"А" корпусы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметшісі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -10946,71 +10886,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Баға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (0-ден 5-ке </w:t>
-[...19 lines deleted...]
-              <w:t>)*</w:t>
+              <w:t xml:space="preserve"> (0-ден 5-ке дейін)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19348,51 +19268,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19582,51 +19502,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19896,51 +19816,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20010,51 +19930,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      10-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20184,51 +20104,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20576,51 +20496,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      18-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20988,51 +20908,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      23-тармақтың бесінші бөлігі жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21222,51 +21142,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      1-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -23433,51 +23353,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -25501,55 +25421,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25875,31 +25795,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>