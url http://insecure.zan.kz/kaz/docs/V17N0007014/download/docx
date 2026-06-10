--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54d9b81" w14:textId="54d9b81">
+    <w:p w14:paraId="8543a32" w14:textId="8543a32">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2575,74 +2575,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) халықтың жүріп-тұруы шектеулі топтары – егде жастағы адамдар, мүгедектігі бар адамдар, өз бетінше жүріп-тұру, көрсетілетін қызметтерді, ақпаратты алу немесе кеңістікте бағдарлану кезінде қиындық көріп жүрген, оның ішінде балаларға арналған арбаларды және (немесе) кресло-арбаларды пайдаланатын адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z85" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) шағын архитектуралық нысандар – сәндік сипаттағы және практикалық пайдаланылатын объектілер (мүсіндер, субұрқақтар, барельефтер, гүлдерге арналған вазалар, павильондар, беседкалар, орындықтар, урналар, балалар ойындары мен ересек тұрғындардың демалысына арналған жабдықтар мен конструкциялар);</w:t>
+      23) шағын архитектуралық нысандар – сәндік сипаттағы және практикалық пайдалану объектілері (көрнекті тұлғаларды, маңызды тарихи оқиғаларды еске алу үшін орнатылатын монументалды өнер құрылыстарын қоспағанда, мүсіндер, субұрқақтар, гүл құмыралары, павильондар, беседкалар, орындықтар, урналар, балалар ойындары мен ересек тұрғындардың демалысына арналған жабдықтар мен конструкциялар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z86" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) іргелес аумақ – ғимараттың, құрылыстың, қоршаудың, құрылыс алаңының шекараларына, сауда, жарнама объектілеріне және заңды немесе жеке тұлғалардың меншігіндегі, иелігіндегі, жалдауындағы, балансындағы өзге де объектілерге тікелей іргелес жатқан аумақ (периметрі бойынша 5 метр шекарада).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қалалар мен елді мекендердің аумақтарын абаттандыру бойынша кешенді ұйымдастыру жұмысының элементтері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z88" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2753,51 +2815,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коммуналдық жабдық-көшені жарықтандыруға арналған құрылғылар, қоқыс жәшіктері мен контейнерлер, велосипед тұрақтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z94" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) монументалды-сәндік өнер туындылары - мүсіндер, сәндік композициялар, обелисктер, стелалар, монументалды кескіндеме туындылары;</w:t>
+      6) монументалды-сәндік өнер туындылары – көрнекті тұлғаларды, маңызды тарихи оқиғаларды, сәндік композицияларды, обелисктерді, монументалды кескіндеме туындыларын еске алу үшін орнатылатын монументалды өнер құрылыстарын қоспағанда, мүсіндер, стелалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z95" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ақпараттық көрсеткіштер - аншлагтар (көшелер, алаңдар, жағалаулар, көпірлер атауларының көрсеткіштері), үйлердің нөмірлік белгілері, ақпараттық стенділер, кварталдардың, шағын аудандардың құрылысын салу схемалары бар қалқандар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z96" w:id="81"/>
     <w:p>
@@ -2837,50 +2899,112 @@
         <w:t>
       9) тарих және мәдениет ескерткіштерін, ерекше қорғалатын аумақтар аймақтарын қорғау белгілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z98" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мерекелік безендіру элементтері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аумақты абаттандыру объектілерінің ажырамас құрамдас бөліктері болып табылатын аумақты абаттандыру элементтерінің болуы қалалық орта аумағын абаттандыру объектілерін құруға, өзгертуге (реконструкциялауға) арналған жобалау құжаттамасында әзірленеді және көзделеді. Жобалау құжаттамасын дайындауды жүзеге асыратын тұлға жобалау құжаттамасын дайындау жөніндегі жұмыстарды ұйымдастырады және үйлестіреді, жобалау құжаттамасының сапасына және оның қала құрылысын жобалаудың техникалық регламенттері мен нормативтерінің талаптарына сәйкестігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z100" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6017,927 +6141,1105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Нөсерлі кәріз желілерінің жарамды техникалық жай-күйі үшін жауапкершілікті (оның ішінде люктердің, торлардың уақтылы жабылуы) пайдаланушы ұйым қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z253" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-параграф. Бау-бақша жиһаздарын, бау-бақша жабдықтарын, мүсіндерді және шағын сәулет нысандарын күтіп ұстау</w:t>
+        <w:t xml:space="preserve"> 7-Параграф. Бау-бақша жиһаздарын, бау-бақша жабдықтарын және шағын сәулет нысандарын ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-параграфтың тақырыбы жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z254" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Бау-бақша жиһазы, бау-бақша жабдықтары, мүсін және шағын сәулет нысандары, оның ішінде субұрқақтар, саябақ павильондары, беседкалар, көпірлер, қоршаулар, қақпалар, шатырлар, гүл құмыралары таза және жарамды күйде болады және өз мақсатына сәйкес жұмыс істеуі тиіс.</w:t>
+      67. Бау-бақша жиһазының, бау-бақша жабдықтарының және шағын сәулет нысандарының объектілері, оның ішінде субұрқақтар, саябақ павильондары, беседкалар, көпірлер, қоршаулар, қақпалар, шатырлар, гүл құмыралары таза және жарамды күйде болады және өз мақсатына сәйкес жұмыс істеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z255" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 67-тармақ жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Көктемгі кезеңде шағын архитектуралық нысандарды жоспарлы тексеру, оларды ескі бояудан, тоттан тазарту, жуу, бояу, сондай-ақ сынған элементтерді ауыстыру жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z256" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Гүл вазалары мен урналарды тиісті жағдайда күтіп-ұстау үшін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z256" w:id="241"/>
-[...15 lines deleted...]
-      69. Гүл вазалары мен урналарды тиісті жағдайда күтіп-ұстау үшін:</w:t>
+    <w:bookmarkStart w:name="z257" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зақымдалған элементтерді жөндеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z257" w:id="242"/>
-[...15 lines deleted...]
-      1) зақымдалған элементтерді жөндеу;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дақтар мен кірді кетіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z258" w:id="243"/>
-[...15 lines deleted...]
-      2) дақтар мен кірді кетіру;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоқыстарды, солған гүлшоғырлар мен гүлдерді, кептірілген жапырақтарды алып тастау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z259" w:id="244"/>
-[...15 lines deleted...]
-      3) қоқыстарды, солған гүлшоғырлар мен гүлдерді, кептірілген жапырақтарды алып тастау.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Қоршаулар (металл торлар) тиісті техникалық жағдайда ұсталады, ескі жабыннан тазартылады және жылына кемінде бір рет бояуды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z260" w:id="245"/>
-[...15 lines deleted...]
-      70. Қоршаулар (металл торлар) тиісті техникалық жағдайда ұсталады, ескі жабыннан тазартылады және жылына кемінде бір рет бояуды жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Қыс мезгілінде бау-бақша жиһазының элементтері, бау-бақша жабдықтары және шағын сәулет нысандары, сондай-ақ оларға жақындау қар мен мұздан тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z261" w:id="246"/>
-[...15 lines deleted...]
-      71. Қыс мезгілінде бау-бақша жиһазының элементтері, бау-бақша жабдықтары, мүсіндер мен шағын архитектуралық формалар, сондай-ақ оларға жақындау қар мен мұздан тазартылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 71-тармақ жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Субұрқақтар жұмыс істеп тұрған кезеңде су бетін қоқыстан тазарту күн сайын жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Субұрқақтарда шомылуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z262" w:id="247"/>
-[...15 lines deleted...]
-      72. Субұрқақтар жұмыс істеп тұрған кезеңде су бетін қоқыстан тазарту күн сайын жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Күзгі-қысқы кезеңде субұрқақтардың жұмысы тоқтатылады және көктемгі-жазғы кезеңде оның тұрақты жұмысы үшін субұрқақты іске қосу уақытын қысқарту мақсатында оның бетін жабу, бекіту арматурасын тексеру, сорғы жабдығын бөлшектеу және басқа да жұмыстар арқылы консервациялау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z263" w:id="248"/>
-[...15 lines deleted...]
-      73. Субұрқақтарда шомылуға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-параграф. Уақытша құрылыстарды ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z264" w:id="249"/>
-[...15 lines deleted...]
-      74. Күзгі-қысқы кезеңде субұрқақтардың жұмысы тоқтатылады және көктемгі-жазғы кезеңде оның тұрақты жұмысы үшін субұрқақты іске қосу уақытын қысқарту мақсатында оның бетін жабу, бекіту арматурасын тексеру, сорғы жабдығын бөлшектеу және басқа да жұмыстар арқылы консервациялау жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Уақытша құрылыстарды орнату және пайдалану сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z265" w:id="250"/>
+    <w:bookmarkStart w:name="z267" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Уақытша құрылысты жинағаннан кейін оның иесі бұрын уақытша құрылыс салынған жер учаскесін қалпына келтіреді және абаттандырады. Қажет болған жағдайда қоқыстардан тазартады және бұрын иеленген учаскені рекультивациялауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z268" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Уақытша құрылыстардың меншік иелері болып табылатын заңды және жеке тұлғалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z269" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оларды жөндеу және бояуды жүргізеді. Жөндеу жобалық құжаттамада айқындалған сыртқы түрі мен түс шешімінің сақталуын ескере отырып жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z270" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іргелес аумақта жасыл екпелердің, көгалдардың, жиектегі тастың сақталуын қадағалайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z271" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уақытша құрылыстардың жанына қоқыс жәшіктерін орнатады, қоқыс жәшіктерін қажетіне қарай күні бойы, бірақ тәулігіне кемінде бір рет тазартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z272" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Уақытша құрылыстардың меншік иелері болып табылатын заңды және жеке тұлғаларға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z273" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уақытша құрылыстарға, күнқағарларға, қалқаларға және жобаларда көзделмеген өзге де конструкцияларға тұрғызуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z274" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Күрделі емес объектілерде және олардың шатырларында тұрмыстық және өндірістік сипаттағы ыдыстарды, тауарларды, бөлшектерді, өзге де заттарды жинауға, сондай-ақ сауда жүзеге асырылатын, тұрмыстық қызметтер мен қоғамдық тамақтандыру қызметтері көрсетілетін күрделі емес объектілерді қойма мақсаттарына пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z275" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уақытша құрылыстар арасындағы өртке қарсы олқылықтарды жабдықпен, қалдықтармен үйіп тастауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z276" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылыс-монтаждау жұмыстарын жүргізу кезінде өту орындарын ескерту белгілерімен қамтамасыз етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z277" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-параграф. Уақытша құрылыстарды ұстау</w:t>
-[...199 lines deleted...]
-      3) уақытша құрылыстар арасындағы өртке қарсы олқылықтарды жабдықпен, қалдықтармен үйіп тастауға;</w:t>
+        <w:t xml:space="preserve"> 9-Параграф. Құрылыс жұмыстарын жүргізу орындарын күтіп ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z276" w:id="261"/>
-[...15 lines deleted...]
-      4) құрылыс-монтаждау жұмыстарын жүргізу кезінде өту орындарын ескерту белгілерімен қамтамасыз етуге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Егер құрылыс мердігерлік шартында өзгеше көзделмесе, елді мекен аумағын абаттандыру саласындағы нормалар мен талаптарды сақтау бөлігінде құрылыс алаңдарын күтіп ұстау, құрылыс жұмыстары аяқталғаннан кейін абаттандыруды қалпына келтіру Тапсырыс беруші қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z277" w:id="262"/>
+    <w:bookmarkStart w:name="z279" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Құрылыс алаңдарын күтіп ұстау кезінде аумақты абаттандыру саласындағы нормалар мен талаптарды сақтау бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z280" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылыс алаңының қоршауын таза және жарамды күйде ұстауға, ақпараттық-баспа өнімінің, суреттердің, жазулардың, ойықтардың, сынықтардың болмауын қамтамасыз етуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z281" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылыс алаңынан асфальтбетон жабыны бар жолға дейін қатты жабыны бар кірме жолдарды жабдықтауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z282" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылыс алаңына іргелес жалпыға ортақ пайдаланылатын аумақты пайдаланған жағдайда, осы аумақта орналасқан жол жамылғысының, тротуарлардың, қолданыстағы сыртқы жарықтандыру желілерінің, жасыл желектердің және шағын сәулет нысандарының сақталуын қамтамасыз етуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z283" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Құрылыс жұмыстары аяқталғаннан кейін, егер құрылыс мердігерлік шартында өзгеше көзделмесе, құрылыс жұмыстарын жүргізу нәтижесінде бұзылған және жалпы пайдалану аумағында орналасқан жол жабындарын, тротуарларды, абаттандыру элементтерін Тапсырыс беруші қалпына келтіруге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z284" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Топырақты, қоқысты, сусымалы құрылыс материалдарын, жеңіл ыдысты, жапырақтарды, шөпті, ағаштарды жолдардың ластануын болдырмайтын брезентпен немесе басқа материалмен жабусыз тасымалдауға, сондай-ақ құрылыс қоспалары мен ерітінділерін (оның ішінде цемент-құм ерітіндісін, әктас, бетон қоспаларын) жолға, тротуарға, жол жиегіне немесе жолға іргелес көгал жолағынатөгілу мүмкіндігін болдырмайтын шаралар қолданбай тасымалдауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z285" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-Параграф. Құрылыс жұмыстарын жүргізу орындарын күтіп ұстау</w:t>
-[...119 lines deleted...]
-      81. Құрылыс жұмыстары аяқталғаннан кейін, егер құрылыс мердігерлік шартында өзгеше көзделмесе, құрылыс жұмыстарын жүргізу нәтижесінде бұзылған және жалпы пайдалану аумағында орналасқан жол жабындарын, тротуарларды, абаттандыру элементтерін Тапсырыс беруші қалпына келтіруге тиіс.</w:t>
+        <w:t xml:space="preserve"> 10-параграф. Балалар мен спорт алаңдарын күтіп ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z284" w:id="269"/>
-[...15 lines deleted...]
-      82. Топырақты, қоқысты, сусымалы құрылыс материалдарын, жеңіл ыдысты, жапырақтарды, шөпті, ағаштарды жолдардың ластануын болдырмайтын брезентпен немесе басқа материалмен жабусыз тасымалдауға, сондай-ақ құрылыс қоспалары мен ерітінділерін (оның ішінде цемент-құм ерітіндісін, әктас, бетон қоспаларын) жолға, тротуарға, жол жиегіне немесе жолға іргелес көгал жолағынатөгілу мүмкіндігін болдырмайтын шаралар қолданбай тасымалдауға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z286" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Балалар және спорт алаңдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z285" w:id="270"/>
+    <w:bookmarkStart w:name="z287" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаз уақытта тегіс емес жерлерге құм себу арқылы үстінгі бетінің жоспарлануы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z288" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үнемі сыпырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z289" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқы уақытта қардан тазартылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z290" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті техникалық жағдайда күтіп ұсталады және боялады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z291" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Балалар мен спорт алаңындағы қоршаулар мен құрылыстарды бояу жылына кемінде бір рет жүргізілуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z292" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Балалар және спорт алаңдарын күтіп ұстау және олардың қауіпсіздігін қамтамасыз ету үшін жауапкершілік алаңдардың меншік иелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z293" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Балалар алаңдарын транзиттік жаяу жүргіншілер қозғалысынан, өтпелерден, бұрылыс алаңдарынан, қонақтар тұрақтарынан, қоқыс жинағыштарды орнатуға арналған алаңдардан, автокөлік құралдарын тұрақты және уақытша сақтау учаскелерінен оқшаулау қажет. Балалар алаңдарына кіреберістерді жолдардан және көшелерден ұйымдастыруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z294" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Балалар алаңдарын реконструкциялау кезінде жарақаттануды болдырмау үшін алаңның аумағында шығыңқы тамырлардың немесе салбырап тұрған төмен бұтақтардың, жер бетінен жоғары орналасқан ескі, кесілген жабдықтардың (тіректер, іргетастар) қалдықтарының, жерге көмілмеген металл секіргіштердің (әдетте турниктер мен бұрылыстарда) болуын болдырмау қажет. Іргелес аумақтарды реконструкциялау кезінде балалар алаңдары жұмыс жүргізу және құрылыс материалдарын сақтау орындарынан оқшауланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z295" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-параграф. Балалар мен спорт алаңдарын күтіп ұстау</w:t>
-[...159 lines deleted...]
-      86. Балалар алаңдарын транзиттік жаяу жүргіншілер қозғалысынан, өтпелерден, бұрылыс алаңдарынан, қонақтар тұрақтарынан, қоқыс жинағыштарды орнатуға арналған алаңдардан, автокөлік құралдарын тұрақты және уақытша сақтау учаскелерінен оқшаулау қажет. Балалар алаңдарына кіреберістерді жолдардан және көшелерден ұйымдастыруға жол берілмейді.</w:t>
+        <w:t xml:space="preserve"> 11-параграф. Контейнерлік алаңдарды күтіп ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z294" w:id="279"/>
-[...15 lines deleted...]
-      87. Балалар алаңдарын реконструкциялау кезінде жарақаттануды болдырмау үшін алаңның аумағында шығыңқы тамырлардың немесе салбырап тұрған төмен бұтақтардың, жер бетінен жоғары орналасқан ескі, кесілген жабдықтардың (тіректер, іргетастар) қалдықтарының, жерге көмілмеген металл секіргіштердің (әдетте турниктер мен бұрылыстарда) болуын болдырмау қажет. Іргелес аумақтарды реконструкциялау кезінде балалар алаңдары жұмыс жүргізу және құрылыс материалдарын сақтау орындарынан оқшауланады.</w:t>
+    <w:bookmarkStart w:name="z296" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Контейнерлік алаңдар-қатты тұрмыстық қалдықтарды тасымалдауды жүзеге асыратын мамандандырылған көлікке арналған кірме жолдары бар, қатты тұрмыстық қалдықтарды жинауға арналған контейнерлер орналастырылатын қалдықтарды жинақтауға арналған арнайы алаңдар. Аумақ бойынша қоқыстың ұшып кетуіне жол бермейтіндей етіп жоспарланады және орнатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z295" w:id="280"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 11-параграф. Контейнерлік алаңдарды күтіп ұстау</w:t>
+    <w:bookmarkStart w:name="z297" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Контейнерлік алаңдар-эстетикалық тұрғыдан орындалған және қалдықтарды жою мерзімдері, осы жұмысты орындайтын ұйымның атауы және алаңды күтіп ұстау және қатты тұрмыстық қалдықтарды уақтылы жою бойынша сапалы және уақтылы жұмыс істеуге жауапты тұлғаның байланыстары туралы мәліметтер бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z296" w:id="281"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="283"/>
+    <w:bookmarkStart w:name="z298" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Тұрғын үй қорына қызмет көрсететін заңды тұлғалар мен лауазымды тұлғалар (жеке кәсіпкерлер) үй иелерінің аумағында Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 26 шілдедегі № ҚР ДСМ-67 "Коммуналдық мақсаттағы объектілерге қойылатын санитариялық-эпидемиологиялық талаптар" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6992,542 +7294,542 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21934 болып тіркелген) "Жинауға, пайдалануға, қолдануға, өндіріс және тұтыну қалдықтарын залалсыздандыруға, тасымалдауға, сақтауға және көмуге қойылатын санитариялық-эпидемиологиялық талаптар" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санитариялық Қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес контейнерлік алаңдар орналастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z299" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Қатты тұрмыстық қалдықтарды жинауға арналған қоқыс контейнерлері мен контейнерлерге арналған алаңдарды орналастыруға, оларды күтіп-ұстауға және санитариялық жай-күйіне олардың иесі іргелес аумақты ескере отырып, қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z300" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-параграф. Үй жануарларын серуендетуге арналған алаңдарды күтіп ұстау</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z299" w:id="284"/>
-[...15 lines deleted...]
-      91. Қатты тұрмыстық қалдықтарды жинауға арналған қоқыс контейнерлері мен контейнерлерге арналған алаңдарды орналастыруға, оларды күтіп-ұстауға және санитариялық жай-күйіне олардың иесі іргелес аумақты ескере отырып, қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Үй жануарларын серуендетуге арналған алаңдар шағын ауданның және тұрғын ауданның жасыл желектерден бос жерлерінің аумақтарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z300" w:id="285"/>
+    <w:bookmarkStart w:name="z302" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Үй жануарларын серуендетуге арналған алаңның аумағындағы абаттандыру элементтерінің тізбесі қажет болған жағдайда мыналарды қамтиды: жабынның әртүрлі түрлері, қоршау, орындық, урна, жарықтандыру және ақпараттық жабдықтар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z303" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Алаң аумағында алаңды пайдалану қағидалары бар ақпараттық стенд көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z304" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12-параграф. Үй жануарларын серуендетуге арналған алаңдарды күтіп ұстау</w:t>
-[...39 lines deleted...]
-      93. Үй жануарларын серуендетуге арналған алаңның аумағындағы абаттандыру элементтерінің тізбесі қажет болған жағдайда мыналарды қамтиды: жабынның әртүрлі түрлері, қоршау, орындық, урна, жарықтандыру және ақпараттық жабдықтар.</w:t>
+        <w:t xml:space="preserve"> 13-параграф. Автотұрақтар аумағын күтіп ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z303" w:id="288"/>
-[...15 lines deleted...]
-      94. Алаң аумағында алаңды пайдалану қағидалары бар ақпараттық стенд көзделеді.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Елді мекен аумағында автотұрақтардың мынадай түрлері көзделеді: автомобильдерді қысқа мерзімді және ұзақ мерзімді сақтау, көше (жүру бөлігінде таңбамен белгіленген тұрақ түрінде), көшеден тыс ("қалта" және жүру бөлігінен шегініс түрінде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z304" w:id="289"/>
+    <w:bookmarkStart w:name="z306" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Жалпы пайдалану орындары мен аула аумақтарын жоспарлау кезінде көгалдарға көлік құралдарын қоюға мүмкіндік бермейтін физикалық кедергілер қарастырылуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z307" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Орамішілік және аулаішілік жолдарда темірбетон блоктарын, бағаналарды, қоршауларды және басқа да құрылыстарды өз бетінше орнатуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z308" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Үй маңындағы аумақтарда рұқсат етілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z309" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы мақсаттар үшін көзделмеген орындарда, сондай-ақ тротуарларда, балалар ойыны алаңдарында, абаттандыру орындарында және жасыл желектері бар учаскелерде, контейнерлік алаңдар мен оларға іргелес аумақтарда көлік құралдарын тоқтату және тұраққа қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z310" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлшектелген көлік құралдарының тұрағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z311" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13-параграф. Автотұрақтар аумағын күтіп ұстау</w:t>
-[...99 lines deleted...]
-      1) осы мақсаттар үшін көзделмеген орындарда, сондай-ақ тротуарларда, балалар ойыны алаңдарында, абаттандыру орындарында және жасыл желектері бар учаскелерде, контейнерлік алаңдар мен оларға іргелес аумақтарда көлік құралдарын тоқтату және тұраққа қою;</w:t>
+        <w:t xml:space="preserve"> 14-параграф. Инженерлік коммуникацияларды абаттандыру бойынша жұмыстар жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z310" w:id="295"/>
-[...15 lines deleted...]
-      2) бөлшектелген көлік құралдарының тұрағы.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Мердігердің (бас мердігердің) кінәсінен жүзеге асырылған автомобиль жолдарының конструктивтік элементтері мен жабындарының, автомобиль жолдарын жайластыру элементтері мен объектілерінің, жол жүрісін ұйымдастырудың техникалық құралдарының, көгалдандыру мен абаттандыру элементтерінің барлық зақымданулары оның өзі толық көлемде жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z311" w:id="296"/>
+    <w:bookmarkStart w:name="z313" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Мердігер (бас мердігер) жұмыстар жүргізілетін орынды қоршайды, құрылыс (реконструкциялау, жөндеу, күрделі жөндеу) объектісі туралы мәліметтер, Тапсырыс беруші мен мердігердің атауы, жұмыстарды жүргізуге жауапты лауазымды адамның тегі, оның қызметтік телефонының нөмірі, жұмыстарды жүргізу мерзімдері көрсетілетін ақпараттық қалқандарды белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z314" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Инженерлік коммуникацияларды реконструкциялау және жөндеу жөніндегі жұмыстар немесе топырақ пен қатты жабындарды ашуға байланысты жұмыстар, сондай-ақ авариялық жұмыстар аяқталғаннан кейін оларды жүргізу кезінде бұзылған абаттандырудың барлық элементтерін мердігер (бас мердігер) қалпына келтіруге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z315" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Автомобиль жолдарының жол жабыны автомобиль жолдары жөніндегі уәкілетті мемлекеттік орган бекітетін автомобиль жолдары саласындағы нормативтік-техникалық құжаттардың талаптарына сәйкес қалпына келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z316" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Абаттандырудың құрылымдық элементтері бүлінген жағдайда қалпына келтіру шағын сәулет нысандарын, арық жүйесін, инженерлік коммуникацияларды қоса алғанда, құрылымды бүлдірген тараптың есебінен жүзеге асырылады. Инженерлік коммуникацияларды қоспағанда, жою мерзімі жетпіс екі сағаттан аспайды, қалпына келтіру мерзімі он екі сағатты құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z317" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14-параграф. Инженерлік коммуникацияларды абаттандыру бойынша жұмыстар жүргізу</w:t>
-[...79 lines deleted...]
-      102. Автомобиль жолдарының жол жабыны автомобиль жолдары жөніндегі уәкілетті мемлекеттік орган бекітетін автомобиль жолдары саласындағы нормативтік-техникалық құжаттардың талаптарына сәйкес қалпына келтіріледі.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Қалалар мен елді мекендердің аумақтарын абаттандыру жөніндегі жұмыстардың тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z316" w:id="301"/>
-[...15 lines deleted...]
-      103. Абаттандырудың құрылымдық элементтері бүлінген жағдайда қалпына келтіру шағын сәулет нысандарын, арық жүйесін, инженерлік коммуникацияларды қоса алғанда, құрылымды бүлдірген тараптың есебінен жүзеге асырылады. Инженерлік коммуникацияларды қоспағанда, жою мерзімі жетпіс екі сағаттан аспайды, қалпына келтіру мерзімі он екі сағатты құрайды.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Елді мекендердің аумағын жинау бойынша іс-шараларды ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z317" w:id="302"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Қалалар мен елді мекендердің аумақтарын абаттандыру жөніндегі жұмыстардың тәртібі</w:t>
+    <w:bookmarkStart w:name="z319" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Күнтізбелік жыл бойы елді мекен аумақтарын күтіп-ұстау және жинау жөніндегі жұмыстардың бағыты өңірдің климаттық жағдайларына байланысты маусымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z318" w:id="303"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Елді мекендердің аумағын жинау бойынша іс-шараларды ұйымдастыру</w:t>
+    <w:bookmarkStart w:name="z320" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Уақытша құрылыстарды қоса алғанда, ғимараттардың (олардағы үй-жайлардың), құрылыстардың меншік иелері болып табылатын, сондай-ақ меншік құқығында жер учаскелерін иеленетін жеке және заңды тұлғалар үй жанындағы және іргелес аумақты жинауды дербес немесе аумақтарды абаттандыруға қатысушыларды тарту арқылы өз қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z319" w:id="304"/>
-[...15 lines deleted...]
-      104. Күнтізбелік жыл бойы елді мекен аумақтарын күтіп-ұстау және жинау жөніндегі жұмыстардың бағыты өңірдің климаттық жағдайларына байланысты маусымдық сипатта болады.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Елді мекен аумағында өндіріс және тұтыну қалдықтарын санкцияланбаған жерлерде жинауға және орналастыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z320" w:id="305"/>
-[...15 lines deleted...]
-      105. Уақытша құрылыстарды қоса алғанда, ғимараттардың (олардағы үй-жайлардың), құрылыстардың меншік иелері болып табылатын, сондай-ақ меншік құқығында жер учаскелерін иеленетін жеке және заңды тұлғалар үй жанындағы және іргелес аумақты жинауды дербес немесе аумақтарды абаттандыруға қатысушыларды тарту арқылы өз қаражаты есебінен жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Өндіріс және тұтыну қалдықтарын рұқсат етілмеген орындарға орналастырған адамдар өз есебінен осы аумақты жинауды және тазалауды, ал қажет болған жағдайда - жер учаскесін рекультивациялауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z321" w:id="306"/>
-[...15 lines deleted...]
-      106. Елді мекен аумағында өндіріс және тұтыну қалдықтарын санкцияланбаған жерлерде жинауға және орналастыруға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Өндіріс және тұтыну қалдықтарын рұқсат етілмеген қоқыс үйінділеріне орналастырған адамдарды анықтау мүмкін болмаған жағдайда, өндіріс және тұтыну қалдықтарын жою және қоқыс үйінділерінің аумақтарын рекультивациялау осы аумақты жинауды қамтамасыз ететін тұлғалардың есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z322" w:id="307"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="309"/>
+    <w:bookmarkStart w:name="z324" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. Тұтыну қалдықтарын жинау және шығару Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің міндетін атқарушының 2021 жылғы 28 желтоқсандағы № 508 "Коммуналдық қалдықтарды басқару қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7542,312 +7844,312 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26341 болып тіркелген) коммуналдық қалдықтарды басқару </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z325" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Елді мекеннің жалпы пайдалану орындарының аумағында өндіріс және тұтыну қалдықтарын жағуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z326" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Коммуналдық қалдықтарды көппәтерлі тұрғын үйлерден, жеке тұрғын үйден, сауда және қоғамдық тамақтану, мәдениет ұйымдарынан, балалар және емдеу мекемелерінен әкетуді меншік иелерімен, аталған ұйымдармен немесе Қазақстан Республикасының экологиялық заңнамасына сәйкес қалдықтарды әкетуді жүзеге асыратын ұйыммен шарт бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z325" w:id="310"/>
-[...15 lines deleted...]
-      110. Елді мекеннің жалпы пайдалану орындарының аумағында өндіріс және тұтыну қалдықтарын жағуға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Жөндеу кезінде пайда болған қалдықтарды әкетуді осы жөндеуді жүргізген адамдар өз бетінше осы үшін арнайы бөлінген орындармен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z326" w:id="311"/>
-[...15 lines deleted...]
-      111. Коммуналдық қалдықтарды көппәтерлі тұрғын үйлерден, жеке тұрғын үйден, сауда және қоғамдық тамақтану, мәдениет ұйымдарынан, балалар және емдеу мекемелерінен әкетуді меншік иелерімен, аталған ұйымдармен немесе Қазақстан Республикасының экологиялық заңнамасына сәйкес қалдықтарды әкетуді жүзеге асыратын ұйыммен шарт бойынша жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z328" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Жөндеу кезінде пайда болған қалдықтарды уақытша сақтау орындарына және контейнерлік алаңдарға жинауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z327" w:id="312"/>
-[...15 lines deleted...]
-      112. Жөндеу кезінде пайда болған қалдықтарды әкетуді осы жөндеуді жүргізген адамдар өз бетінше осы үшін арнайы бөлінген орындармен жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z329" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Егер өзінің тұрмыстық және шаруашылық қызметін жер учаскесінде, тұрғын немесе тұрғын емес үй-жайда жалға алу шартының немесе меншік иесімен өзге келісімнің негізінде жүзеге асыратын қалдықтарды өндіруші қалдықтарды жинауды, әкетуді және кәдеге жаратуды өз бетінше ұйымдастырмаған жағдайда, осы қалдықтарды өндірушінің қалдықтарын жинау, әкету және кәдеге жарату жөніндегі міндеттер жоғарыда аталған жылжымайтын мүлік объектілерінің меншік иесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z328" w:id="313"/>
-[...15 lines deleted...]
-      113. Жөндеу кезінде пайда болған қалдықтарды уақытша сақтау орындарына және контейнерлік алаңдарға жинауға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Көшелердің, алаңдардың, скверлердің және басқа да қоғамдық орындардың өндіріс және тұтыну қалдықтарымен бітеліп қалуын болдырмау үшін қалдықтарды уақытша сақтауға арналған шағын көлемді ыдыстар (урналар, бактар) белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z329" w:id="314"/>
-[...15 lines deleted...]
-      114. Егер өзінің тұрмыстық және шаруашылық қызметін жер учаскесінде, тұрғын немесе тұрғын емес үй-жайда жалға алу шартының немесе меншік иесімен өзге келісімнің негізінде жүзеге асыратын қалдықтарды өндіруші қалдықтарды жинауды, әкетуді және кәдеге жаратуды өз бетінше ұйымдастырмаған жағдайда, осы қалдықтарды өндірушінің қалдықтарын жинау, әкету және кәдеге жарату жөніндегі міндеттер жоғарыда аталған жылжымайтын мүлік объектілерінің меншік иесі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Өндіріс және тұтыну қалдықтарын уақытша сақтауға арналған сыйымдылықтарды орнатуды, оларды күтіп-ұстауды және тазалауды тиісті аумақтарды жинауды жүзеге асыратын тұлғалар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z330" w:id="315"/>
-[...15 lines deleted...]
-      115. Көшелердің, алаңдардың, скверлердің және басқа да қоғамдық орындардың өндіріс және тұтыну қалдықтарымен бітеліп қалуын болдырмау үшін қалдықтарды уақытша сақтауға арналған шағын көлемді ыдыстар (урналар, бактар) белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Урналар (бактар) жарамды күйде ұсталады, қоқыс жиналуына қарай тазартылады, бірақ айына кемінде бір рет жуылады және дезинфекцияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z331" w:id="316"/>
-[...15 lines deleted...]
-      116. Өндіріс және тұтыну қалдықтарын уақытша сақтауға арналған сыйымдылықтарды орнатуды, оларды күтіп-ұстауды және тазалауды тиісті аумақтарды жинауды жүзеге асыратын тұлғалар жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Контейнерлік алаңнан және оған іргелес аумақтан қоқыс таситын көлікке контейнерлерден түсіру кезінде төгілген өндіріс және тұтыну қалдықтарын шығару қалдықтарды жинау мен әкетуді жүзеге асыратын ұйымның қызметкерлері жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z332" w:id="317"/>
-[...15 lines deleted...]
-      117. Урналар (бактар) жарамды күйде ұсталады, қоқыс жиналуына қарай тазартылады, бірақ айына кемінде бір рет жуылады және дезинфекцияланады.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Троллейбус және автобус аялдамаларын тазалау және жинау осы аялдамалар орналасқан көшелер мен жолдардың аумақтарын жинау міндетіне кіретін ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z333" w:id="318"/>
-[...15 lines deleted...]
-      118. Контейнерлік алаңнан және оған іргелес аумақтан қоқыс таситын көлікке контейнерлерден түсіру кезінде төгілген өндіріс және тұтыну қалдықтарын шығару қалдықтарды жинау мен әкетуді жүзеге асыратын ұйымның қызметкерлері жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Соңғы троллейбус және автобус аялдамаларын, диспетчерлік пункттердің аумақтарын тазалауды және жинауды осы объектілерді пайдаланатын ұйымдар қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z334" w:id="319"/>
-[...15 lines deleted...]
-      119. Троллейбус және автобус аялдамаларын тазалау және жинау осы аялдамалар орналасқан көшелер мен жолдардың аумақтарын жинау міндетіне кіретін ұйымдар жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Сауда объектілері орналасқан аялдамаларды жинау мен тазалауды, егер шартта өзгеше белгіленбесе, сауда объектілерінің иелері іргелес аумақтардың шекараларында жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z335" w:id="320"/>
-[...15 lines deleted...]
-      120. Соңғы троллейбус және автобус аялдамаларын, диспетчерлік пункттердің аумақтарын тазалауды және жинауды осы объектілерді пайдаланатын ұйымдар қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Су тарату бағаналарын пайдалану және тиісті санитарлық-техникалық жағдайда ұстау, оның ішінде оларды қоқыстан, мұздан және қардан тазарту, сондай-ақ оларға қауіпсіз тәсілдерді қамтамасыз ету колонкалары меншігінде болатын ұйымдар жүзеге асырады. Мұндай су тарату бағанының иесі болмаған жағдайда, мұзды жою жөніндегі жұмыстарды ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z336" w:id="321"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="323"/>
+    <w:bookmarkStart w:name="z338" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       123. Базарлар аумағын және оларға іргелес аумақтарды тазалау және жинау жөніндегі жұмысты ұйымдастыру Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 4 тамыздағы № ҚР ДСМ-73 "Тамақ өнімдерінің көтерме және бөлшек сауда объектілеріне қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7862,310 +8164,310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23856 болып тіркелген) бекітілген "Тамақ өнімдерінің көтерме және бөлшек сауда объектілеріне қойылатын санитариялық-эпидемиологиялық талаптар" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санитариялық қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z339" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Көпірлерді, өткелдерді, жаяу жүргіншілер өткелдерін, виадуктарды, оларға іргелес аумақтарды тазалауды, сондай-ақ коллекторларды, нөсер кәріз құбырларын және жаңбыр қабылдайтын құдықтарды ұстауды осы объектілерге қызмет көрсететін ұйымдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z340" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Үйінділер мен көшелер аумағының сыртына үйінділер мен қоқыстарды төгуге, өндіріс және тұтыну қалдықтарын көше жолдарына шығаруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z339" w:id="324"/>
-[...15 lines deleted...]
-      124. Көпірлерді, өткелдерді, жаяу жүргіншілер өткелдерін, виадуктарды, оларға іргелес аумақтарды тазалауды, сондай-ақ коллекторларды, нөсер кәріз құбырларын және жаңбыр қабылдайтын құдықтарды ұстауды осы объектілерге қызмет көрсететін ұйымдар жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Сұйық тұрмыстық қалдықтарды арнайы көлігі бар ұйымдар шарт бойынша әкетуі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z340" w:id="325"/>
-[...15 lines deleted...]
-      125. Үйінділер мен көшелер аумағының сыртына үйінділер мен қоқыстарды төгуге, өндіріс және тұтыну қалдықтарын көше жолдарына шығаруға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z342" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Аулалардан жер үсті және жер асты суларын бұруға арналған арықтарды, науаларды, құбырларды, дренаждарды тазалау мен жинауды тиісті аумақтарды жинауға жауапты аумақтарды абаттандыруға қатысушылар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z341" w:id="326"/>
-[...15 lines deleted...]
-      126. Сұйық тұрмыстық қалдықтарды арнайы көлігі бар ұйымдар шарт бойынша әкетуі қажет.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Тротуарларға, көгалдарға, жолдың жүріс бөлігіне су төгуге жол берілмейді, ал авариялық жұмыстарды жүргізу кезінде суды ағызуға тек арнайы бұрмалар немесе шлангілер бойынша жақын маңдағы фекальды немесе нөсерлі кәріз құдықтарына коммуникация иелерінің келісімі бойынша және төгілген ағындарды су бұру жөніндегі жұмыстарға жұмсалған шығындарды өтей отырып рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z342" w:id="327"/>
-[...15 lines deleted...]
-      127. Аулалардан жер үсті және жер асты суларын бұруға арналған арықтарды, науаларды, құбырларды, дренаждарды тазалау мен жинауды тиісті аумақтарды жинауға жауапты аумақтарды абаттандыруға қатысушылар жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Елді мекен шегінде иеліктен шығару белдеуі шегінде өтетін теміржол жолдары (қазбалар мен үйінділердің беткейлері, өткелдер, жолдар арқылы өтетін өткелдер) осы құрылыстарды пайдаланатын теміржол ұйымдарының күштерімен және құралдарымен жиналады және ұсталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z343" w:id="328"/>
-[...15 lines deleted...]
-      128. Тротуарларға, көгалдарға, жолдың жүріс бөлігіне су төгуге жол берілмейді, ал авариялық жұмыстарды жүргізу кезінде суды ағызуға тек арнайы бұрмалар немесе шлангілер бойынша жақын маңдағы фекальды немесе нөсерлі кәріз құдықтарына коммуникация иелерінің келісімі бойынша және төгілген ағындарды су бұру жөніндегі жұмыстарға жұмсалған шығындарды өтей отырып рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Электр беру желілерін, газ, су құбыры және жылу желілерін орналастыру және пайдалану үшін бөлінген аумақтарды тазалау және тазалау көрсетілген электр беру желілері мен желілерін пайдаланатын ұйымдардың күштері мен құралдарымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z344" w:id="329"/>
-[...15 lines deleted...]
-      129. Елді мекен шегінде иеліктен шығару белдеуі шегінде өтетін теміржол жолдары (қазбалар мен үйінділердің беткейлері, өткелдер, жолдар арқылы өтетін өткелдер) осы құрылыстарды пайдаланатын теміржол ұйымдарының күштерімен және құралдарымен жиналады және ұсталады.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Бақылау құдықтарын, жерасты коммуникацияларын тазалау кезінде топырақ, қоқыс, кірлерсіз қалдықтар тазалау жұмыстарымен айналысатын ұйымдардың күшімен дереу әкетілетін арнайы ыдысқа салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z345" w:id="330"/>
-[...15 lines deleted...]
-      130. Электр беру желілерін, газ, су құбыры және жылу желілерін орналастыру және пайдалану үшін бөлінген аумақтарды тазалау және тазалау көрсетілген электр беру желілері мен желілерін пайдаланатын ұйымдардың күштері мен құралдарымен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z347" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Жол қозғалысына кедергі келтіретін көшелерде тасталған заттарды жинау тиісті аумақтарды жинауға жауапты аумақтарды абаттандыруға қатысушылар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z346" w:id="331"/>
-[...15 lines deleted...]
-      131. Бақылау құдықтарын, жерасты коммуникацияларын тазалау кезінде топырақ, қоқыс, кірлерсіз қалдықтар тазалау жұмыстарымен айналысатын ұйымдардың күшімен дереу әкетілетін арнайы ыдысқа салынады.</w:t>
+    <w:bookmarkStart w:name="z348" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Көше аумақтарын жинауды жүргізу бойынша іс-шараларды ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z347" w:id="332"/>
-[...15 lines deleted...]
-      132. Жол қозғалысына кедергі келтіретін көшелерде тасталған заттарды жинау тиісті аумақтарды жинауға жауапты аумақтарды абаттандыруға қатысушылар жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Қала аумағын жинау техникалық және санитарлық талаптарға сүйене отырып, күнібойы тазалық пен тәртіпті сақтай отырып күн сайын жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z348" w:id="333"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Көше аумақтарын жинауды жүргізу бойынша іс-шараларды ұйымдастыру</w:t>
+    <w:bookmarkStart w:name="z350" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Үй маңындағы аумақтарды тазалау негізінен жаяу жүргіншілер саны шамалы болған кезде таңертең және кешкі уақытта жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z349" w:id="334"/>
-[...15 lines deleted...]
-      133. Қала аумағын жинау техникалық және санитарлық талаптарға сүйене отырып, күнібойы тазалық пен тәртіпті сақтай отырып күн сайын жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Тазалау кезінде үй маңындағы аумақтардан, тротуарлардан және орамішілік жолдардан тазартылатын қоқыстарды жолға шығарып тастауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z350" w:id="335"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z352" w:id="337"/>
+    <w:bookmarkStart w:name="z352" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       136. Өрт салдарынан не оларды пайдалану мерзімінің өтуі салдарынан жарамсыз болып қалған тұрғын үй құрылыстары, сарайлар және басқа да құрылыстарын Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 29 сәуірдегі № 202 "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8180,1501 +8482,1571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22672 болып тіркелген) объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес меншік иелері қоршаумен қоршайды, оларды бөлшектейді және қоқыстан тазартады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z353" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Мұндай құрылыстарды тазалауды меншік иелері оларды арнайы комиссия жарамсыз деп анықтаған сәттен бастап алты ай ішінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z354" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қыс мезгілінде қалалар мен елді мекендердің аумағын жинауды жүргізу бойынша іс-шараларды ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z353" w:id="338"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z355" w:id="340"/>
+    <w:bookmarkStart w:name="z355" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       138. Жолдар мен өтетін жолды қысқы кезеңде жинау осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидалардың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z356" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Жиналатын қар жергілікті атқарушы орган айқындайтын, осы мақсаттар үшін арнайы бөлінген орындарға әкетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z357" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Көшелерде және үй маңындағы аумақтарда жинау жұмыстарын жүргізу технологиясы мен режимдері ауа-райына қарамастан көлік құралдары мен жаяу жүргіншілердің кедергісіз қозғалысын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z356" w:id="341"/>
-[...15 lines deleted...]
-      139. Жиналатын қар жергілікті атқарушы орган айқындайтын, осы мақсаттар үшін арнайы бөлінген орындарға әкетіледі.</w:t>
+    <w:bookmarkStart w:name="z358" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Елді мекен аумағын қысқы жинаудың бірінші кезектегі іс шараларына мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z357" w:id="342"/>
-[...15 lines deleted...]
-      140. Көшелерде және үй маңындағы аумақтарда жинау жұмыстарын жүргізу технологиясы мен режимдері ауа-райына қарамастан көлік құралдары мен жаяу жүргіншілердің кедергісіз қозғалысын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарды тырмалау және сыпыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z358" w:id="343"/>
-[...15 lines deleted...]
-      141. Елді мекен аумағын қысқы жинаудың бірінші кезектегі іс шараларына мыналар жатады:</w:t>
+    <w:bookmarkStart w:name="z360" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жолдардың жүріс бөлігін, көктайғаққа қарсы материалдарды жалпы пайдаланылатын аумақтарды өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z359" w:id="344"/>
-[...15 lines deleted...]
-      1) қарды тырмалау және сыпыру;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кейіннен әкету үшін қар білігін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z360" w:id="345"/>
-[...15 lines deleted...]
-      2) жолдардың жүріс бөлігін, көктайғаққа қарсы материалдарды жалпы пайдаланылатын аумақтарды өңдеу;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қиылыстардағы, қоғамдық жолаушылар көлігі аялдамаларындағы, әкімшілік және қоғамдық ғимараттарға кіреберістердегі, орамішілік аумақтардан шығатын жерлердегі қар үйінділеріндегі аралықтарды орындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z361" w:id="346"/>
-[...15 lines deleted...]
-      3) кейіннен әкету үшін қар білігін қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Екінші кезектегі іс-шараларға мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z362" w:id="347"/>
-[...15 lines deleted...]
-      4) қиылыстардағы, қоғамдық жолаушылар көлігі аялдамаларындағы, әкімшілік және қоғамдық ғимараттарға кіреберістердегі, орамішілік аумақтардан шығатын жерлердегі қар үйінділеріндегі аралықтарды орындау.</w:t>
+    <w:bookmarkStart w:name="z364" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарды алып тастау (шығару);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z363" w:id="348"/>
-[...15 lines deleted...]
-      142. Екінші кезектегі іс-шараларға мыналар жатады:</w:t>
+    <w:bookmarkStart w:name="z365" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүріс бөлігінен қарды алып тастағаннан кейін жолдың тартқыш бөлігін тазалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z364" w:id="349"/>
-[...15 lines deleted...]
-      1) қарды алып тастау (шығару);</w:t>
+    <w:bookmarkStart w:name="z366" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұзды сындыру және қар-мұз түзілімдерін жинау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z365" w:id="350"/>
-[...15 lines deleted...]
-      2) жүріс бөлігінен қарды алып тастағаннан кейін жолдың тартқыш бөлігін тазалау;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Жолдардың жүріс бөлігіндегі қар тазалау жұмыстарын қар жауа бастағанда дереу бастау керек. Ұзақ қар мен боран кезінде қар тазалау және көктайғаққа қарсы материалдармен өңдеу циклдары қайталанып, жаяу жүргіншілер мен көлік құралдарының қозғалысының қауіпсіздігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z366" w:id="351"/>
-[...15 lines deleted...]
-      3) мұзды сындыру және қар-мұз түзілімдерін жинау.</w:t>
+    <w:bookmarkStart w:name="z368" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Көшелер, жолдар, тротуарлар қар жауғаннан кейін қырық сегіз сағат ішінде қардан және қарлы қардан толығымен тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z367" w:id="352"/>
-[...15 lines deleted...]
-      143. Жолдардың жүріс бөлігіндегі қар тазалау жұмыстарын қар жауа бастағанда дереу бастау керек. Ұзақ қар мен боран кезінде қар тазалау және көктайғаққа қарсы материалдармен өңдеу циклдары қайталанып, жаяу жүргіншілер мен көлік құралдарының қозғалысының қауіпсіздігін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z369" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Жолдардан, көшелерден және өткелдерден қарды шығару бірінші кезекте аялдама пункттерінен, жер үсті жаяу жүргіншілер өткелдерінен, көпірлер мен жол өтпелерінен, адамдардың жаппай баратын орындарынан (оның ішінде ірі дүкендерден, базарлардан, қонақ үйлерден, вокзалдардан, театрлардан), медициналық мекемелердің және басқа да әлеуметтік мақсаттағы объектілердің аумағына кіреберістерден аяқталғаннан қар жауағаннан кейін бір тәулік ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z368" w:id="353"/>
-[...15 lines deleted...]
-      144. Көшелер, жолдар, тротуарлар қар жауғаннан кейін қырық сегіз сағат ішінде қардан және қарлы қардан толығымен тазартылады.</w:t>
+    <w:bookmarkStart w:name="z370" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Жолдарда, көшелерде және бір жақты көлік жүретін жолдарда жолдың сүйенші бөлігі қыс бойы қар мен мұздан борттық тасқа дейін үнемі тазаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z369" w:id="354"/>
-[...15 lines deleted...]
-      145. Жолдардан, көшелерден және өткелдерден қарды шығару бірінші кезекте аялдама пункттерінен, жер үсті жаяу жүргіншілер өткелдерінен, көпірлер мен жол өтпелерінен, адамдардың жаппай баратын орындарынан (оның ішінде ірі дүкендерден, базарлардан, қонақ үйлерден, вокзалдардан, театрлардан), медициналық мекемелердің және басқа да әлеуметтік мақсаттағы объектілердің аумағына кіреберістерден аяқталғаннан қар жауағаннан кейін бір тәулік ішінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Қар ерігеннен кейін қарды уақытша жинайтын орындар қоқыстан тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z370" w:id="355"/>
-[...15 lines deleted...]
-      146. Жолдарда, көшелерде және бір жақты көлік жүретін жолдарда жолдың сүйенші бөлігі қыс бойы қар мен мұздан борттық тасқа дейін үнемі тазаланады.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Қар жауған және көктайғақ кезінде елді мекен аумағындағы жалпыға ортақ пайдаланылатын тротуарлар мен басқа да жаяу жүргіншілер аймақтары қардан тазартылады, көктайғаққа қарсы материалдармен өңделеді. Тротуарлардың бүкіл аумағын өңдеуге арналған уақыт қар жауа бастағаннан бастап алты сағаттан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z371" w:id="356"/>
-[...15 lines deleted...]
-      147. Қар ерігеннен кейін қарды уақытша жинайтын орындар қоқыстан тазартылады.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағын архитектуралық формалар, сондай-ақ олардың айналасындағы кеңістік пен оларға жақын жер қар мен мұздан тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z372" w:id="357"/>
-[...15 lines deleted...]
-      148. Қар жауған және көктайғақ кезінде елді мекен аумағындағы жалпыға ортақ пайдаланылатын тротуарлар мен басқа да жаяу жүргіншілер аймақтары қардан тазартылады, көктайғаққа қарсы материалдармен өңделеді. Тротуарлардың бүкіл аумағын өңдеуге арналған уақыт қар жауа бастағаннан бастап алты сағаттан аспайды.</w:t>
+    <w:bookmarkStart w:name="z374" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Тротуарларда, жаяу жүргіншілер жолдарында және аялдама пункттерінде қар тазалау жұмыстары (механикаландырылған сыпыру және қолмен тазалау) қар жауғаннан кейін бірден басталады. Ұзақ қар жауған кезде жаяу жүргіншілер үшін қауіпсіздікті қамтамасыз ететін қар тазалау және көктайғаққа қарсы өңдеу циклдары қайталанады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z373" w:id="358"/>
-[...15 lines deleted...]
-      Шағын архитектуралық формалар, сондай-ақ олардың айналасындағы кеңістік пен оларға жақын жер қар мен мұздан тазартылады.</w:t>
+    <w:bookmarkStart w:name="z375" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Көпір құрылыстарының тротуарлары мен баспалдақ жиектері жаңа жауған немесе тығыздалған қардан (қар-мұз түзілімдерінен) жабылғанға дейін толық ені бойынша тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z374" w:id="359"/>
-[...15 lines deleted...]
-      149. Тротуарларда, жаяу жүргіншілер жолдарында және аялдама пункттерінде қар тазалау жұмыстары (механикаландырылған сыпыру және қолмен тазалау) қар жауғаннан кейін бірден басталады. Ұзақ қар жауған кезде жаяу жүргіншілер үшін қауіпсіздікті қамтамасыз ететін қар тазалау және көктайғаққа қарсы өңдеу циклдары қайталанады.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Қар жауған кезде көпір құрылыстарының тротуарлары мен баспалдақ жиектері көктайғаққа қарсы материалдармен өңделеді және жаяу жүргіншілердің қозғалысы үшін өткелдер тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z375" w:id="360"/>
-[...15 lines deleted...]
-      150. Көпір құрылыстарының тротуарлары мен баспалдақ жиектері жаңа жауған немесе тығыздалған қардан (қар-мұз түзілімдерінен) жабылғанға дейін толық ені бойынша тазартылады.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Люктердің, су құбыры және кәріз құдықтарының қақпақтары қардан, мұздан толық тазартылады және өрт гидранттарын жылдам пайдалану мүмкіндігін қамтамасыз ететін күйде ұсталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z376" w:id="361"/>
-[...15 lines deleted...]
-      151. Қар жауған кезде көпір құрылыстарының тротуарлары мен баспалдақ жиектері көктайғаққа қарсы материалдармен өңделеді және жаяу жүргіншілердің қозғалысы үшін өткелдер тазартылады.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Көпірлер, өтпелер, түсулер, көтерілулер, қиылыстар, жаяу жүргіншілер өткелдері, қоғамдық көлік аялдамаларының кіру қалталары, көшпелі автожолдар құм-тұз қоспасымен себіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z377" w:id="362"/>
-[...15 lines deleted...]
-      152. Люктердің, су құбыры және кәріз құдықтарының қақпақтары қардан, мұздан толық тазартылады және өрт гидранттарын жылдам пайдалану мүмкіндігін қамтамасыз ететін күйде ұсталады.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Химиялық реагенттерді қолданған кезде олардың таралуының белгіленген нормаларын сақтау қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z378" w:id="363"/>
-[...15 lines deleted...]
-      153. Көпірлер, өтпелер, түсулер, көтерілулер, қиылыстар, жаяу жүргіншілер өткелдері, қоғамдық көлік аялдамаларының кіру қалталары, көшпелі автожолдар құм-тұз қоспасымен себіледі.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Тұрғын үйлердің, ғимараттардың, құрылыстардың, құрылыстардың шатырлары мен күнқағарларын қар мен мұздан тазарту қажеттілігіне қарай, бірақ айына кемінде бір рет жерге тастау жолымен жүргізіледі. Карниздерде, шатырларда, күнқағарларда, балкондарда, суағар құбырларында және тұрғын үйлердің, ғимараттардың, құрылыстардың өзге де шығыңқы конструкцияларында қар мен мұз өсінділерін жою жаяу жүргіншілерге, тұрғын үйлерге, ғимараттарға, құрылыстарға, жаяу жүргіншілер жолдарынан, өткелдерден, тротуарлардан төгілген қар мен мұз өсінділерін әкете отырып, құрылыстарға қауіп төнген кезде уақтылы, осы мақсаттар үшін арнайы бөлінген орындарға тәулік бойы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z379" w:id="364"/>
-[...15 lines deleted...]
-      154. Химиялық реагенттерді қолданған кезде олардың таралуының белгіленген нормаларын сақтау қажет.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Еріген кезде қарды төгу қысқа мерзімде жүргізілуі керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z380" w:id="365"/>
-[...15 lines deleted...]
-      155. Тұрғын үйлердің, ғимараттардың, құрылыстардың, құрылыстардың шатырлары мен күнқағарларын қар мен мұздан тазарту қажеттілігіне қарай, бірақ айына кемінде бір рет жерге тастау жолымен жүргізіледі. Карниздерде, шатырларда, күнқағарларда, балкондарда, суағар құбырларында және тұрғын үйлердің, ғимараттардың, құрылыстардың өзге де шығыңқы конструкцияларында қар мен мұз өсінділерін жою жаяу жүргіншілерге, тұрғын үйлерге, ғимараттарға, құрылыстарға, жаяу жүргіншілер жолдарынан, өткелдерден, тротуарлардан төгілген қар мен мұз өсінділерін әкете отырып, құрылыстарға қауіп төнген кезде уақтылы, осы мақсаттар үшін арнайы бөлінген орындарға тәулік бойы жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Көппәтерлі тұрғын үйлердің шатырларын қардан және мұздан тазартуды ұйымдастыруды, қар мен мұз өсінділерін жоюды мүлік иелері бірлестігінің төрағасы немесе пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері тікелей бірлескен басқару не кондоминиум объектісін басқару субъектілері не көппәтерлі тұрғын үйді басқарушы өз бетінше немесе өз қаражаты есебінен мамандандырылған ұйымдарды тарту арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z381" w:id="366"/>
-[...15 lines deleted...]
-      156. Еріген кезде қарды төгу қысқа мерзімде жүргізілуі керек.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 157-тармақ жаңа редакцияда - Қостанай облысы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Шатырларды қар мен мұздан тазартуды ұйымдастыруды, қар мен мұз өсінділерін жоюды жеке тұрғын үйлердің, ғимараттардың, құрылыстардың меншік иелері дербес немесе мамандандырылған ұйымдарды өз қаражаты есебінен тарту арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шатырларды қар мен мұздан тазарту жұмыстарын жүргізер алдында азаматтардың, осы жұмыстарды жүзеге асыратын адамдардың және көлік құралдарының қауіпсіздігін, сондай-ақ ағаштардың, бұталардың, көшедегі электр жарығының әуе желілерінің, ақпаратты орналастыру құралдарының, бағдаршам объектілерінің, жол белгілерінің, байланыс желілерінің және басқалардың, оның ішінде егер бұл объектілер қолданыстағы заңнамаға сәйкес белгіленген жағдайда, сақталуын қамтамасыз ететін күзет іс-шараларын (қоршаулар, кезекшілер) жүргізу қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z382" w:id="367"/>
-[...15 lines deleted...]
-      157. Көппәтерлі тұрғын үйлердің шатырларын қардан және мұздан тазартуды ұйымдастыруды, қар мен мұз өсуін жоюды мүлік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушының немесе басқарушы компанияның сенімхаты негізінде дербес немесе өз қаражаты есебінен мамандандырылған ұйымдарды тарту арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Жалпы пайдаланымдағы аумақтарды жинау кезінде жасыл желектердің сақталуын және еріген сулардың ағуын қамтамасыз ету шартымен химиялық реагенттері жоқ қарды осы мақсаттар үшін алдын ала дайындалған алаңдарға уақытша жинауға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z383" w:id="368"/>
-[...15 lines deleted...]
-      158. Шатырларды қар мен мұздан тазартуды ұйымдастыруды, қар мен мұз өсінділерін жоюды жеке тұрғын үйлердің, ғимараттардың, құрылыстардың меншік иелері дербес немесе мамандандырылған ұйымдарды өз қаражаты есебінен тарту арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Рұқсат етілмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z384" w:id="369"/>
-[...15 lines deleted...]
-      Шатырларды қар мен мұздан тазарту жұмыстарын жүргізер алдында азаматтардың, осы жұмыстарды жүзеге асыратын адамдардың және көлік құралдарының қауіпсіздігін, сондай-ақ ағаштардың, бұталардың, көшедегі электр жарығының әуе желілерінің, ақпаратты орналастыру құралдарының, бағдаршам объектілерінің, жол белгілерінің, байланыс желілерінің және басқалардың, оның ішінде егер бұл объектілер қолданыстағы заңнамаға сәйкес белгіленген жағдайда, сақталуын қамтамасыз ететін күзет іс-шараларын (қоршаулар, кезекшілер) жүргізу қажет.</w:t>
+    <w:bookmarkStart w:name="z387" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орамішілік, үй маңындағы аумақтардан, ұйымдардың, кәсіпорындардың, мекемелердің, құрылыс алаңдарының аумақтарынан тазартылатын қарды жолдардың, көшелер мен өткелдердің жүру бөлігіне жылжытуға немесе орын ауыстыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z385" w:id="370"/>
-[...15 lines deleted...]
-      159. Жалпы пайдаланымдағы аумақтарды жинау кезінде жасыл желектердің сақталуын және еріген сулардың ағуын қамтамасыз ету шартымен химиялық реагенттері жоқ қарды осы мақсаттар үшін алдын ала дайындалған алаңдарға уақытша жинауға жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z388" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ластанған қарды, сондай-ақ мұз сынқтарын көгалдарға, гүлзарларға, бұталарға және жасыл желектері бар басқа да учаскелерге тасымалдауды және орнын ауыстыруды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z386" w:id="371"/>
-[...15 lines deleted...]
-      160. Рұқсат етілмейді:</w:t>
+    <w:bookmarkStart w:name="z389" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғимараттардың қабырғаларына және жылу желілерінің трассаларына қар жинау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z387" w:id="372"/>
-[...15 lines deleted...]
-      1) орамішілік, үй маңындағы аумақтардан, ұйымдардың, кәсіпорындардың, мекемелердің, құрылыс алаңдарының аумақтарынан тазартылатын қарды жолдардың, көшелер мен өткелдердің жүру бөлігіне жылжытуға немесе орын ауыстыруға;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Орамішілік өтпелер мен үй маңындағы аумақтарды жинау кезінде бірінші кезекте жаяу жүргіншілер жолдары, аулаларға өтетін жолдар және өндіріс пен тұтыну қалдықтарын жинауға арналған контейнерлерді орналастыру орындарына кіреберістер тазаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z388" w:id="373"/>
-[...15 lines deleted...]
-      2) ластанған қарды, сондай-ақ мұз сынқтарын көгалдарға, гүлзарларға, бұталарға және жасыл желектері бар басқа да учаскелерге тасымалдауды және орнын ауыстыруды жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Аулалар мен орамішілік өткелдерден жиналатын қарды жасыл желектердің бүлінуіне жол бермей, көлік құралдарының өтуі және азаматтардың өтуі үшін бос орындар қалатындай етіп үй жанындағы және орамішілік аумақтарда жиналады. Қар жинауға арналған алаңдар алдын ала дайындалады. Бұл учаскелерден еріген суды нөсерлі кәріз желісіне бұру қамтамасыз етіледі. Мұндай алаңдарды ұйымдастыру мүмкіндігі болмаған жағдайда қар шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z389" w:id="374"/>
-[...15 lines deleted...]
-      3) ғимараттардың қабырғаларына және жылу желілерінің трассаларына қар жинау.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Қар ерігеннен кейін тротуарларды, орамішілік, үй жанындағы және іргелес аумақтарды, жалпы пайдаланылатын орындардың аумақтарын қыс мезгілінде пайда болған ластанудан тазарту жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z390" w:id="375"/>
-[...15 lines deleted...]
-      161. Орамішілік өтпелер мен үй маңындағы аумақтарды жинау кезінде бірінші кезекте жаяу жүргіншілер жолдары, аулаларға өтетін жолдар және өндіріс пен тұтыну қалдықтарын жинауға арналған контейнерлерді орналастыру орындарына кіреберістер тазаланады.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Жазғы кезеңде қалалар мен елді мекендердің аумағын жинауды жүргізу бойынша іс-шараларды ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z391" w:id="376"/>
-[...15 lines deleted...]
-      162. Аулалар мен орамішілік өткелдерден жиналатын қарды жасыл желектердің бүлінуіне жол бермей, көлік құралдарының өтуі және азаматтардың өтуі үшін бос орындар қалатындай етіп үй жанындағы және орамішілік аумақтарда жиналады. Қар жинауға арналған алаңдар алдын ала дайындалады. Бұл учаскелерден еріген суды нөсерлі кәріз желісіне бұру қамтамасыз етіледі. Мұндай алаңдарды ұйымдастыру мүмкіндігі болмаған жағдайда қар шығарылады.</w:t>
+    <w:bookmarkStart w:name="z394" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Тазалау бойынша негізгі іс-шараларды орындау кезеңділігі ауа райы жағдайлары мен көшелердің (санаттардың) маңыздылығын ескере отырып реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z392" w:id="377"/>
-[...15 lines deleted...]
-      163. Қар ерігеннен кейін тротуарларды, орамішілік, үй жанындағы және іргелес аумақтарды, жалпы пайдаланылатын орындардың аумақтарын қыс мезгілінде пайда болған ластанудан тазарту жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Жазғы жинау кезеңінде келесі жұмыс түрлері жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z393" w:id="378"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-параграф. Жазғы кезеңде қалалар мен елді мекендердің аумағын жинауды жүргізу бойынша іс-шараларды ұйымдастыру</w:t>
+    <w:bookmarkStart w:name="z396" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жолдардың, тротуарлардың, үй маңындағы аумақтардың жүру бөлігін сыпыру, жуу және суару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z394" w:id="379"/>
-[...15 lines deleted...]
-      164. Тазалау бойынша негізгі іс-шараларды орындау кезеңділігі ауа райы жағдайлары мен көшелердің (санаттардың) маңыздылығын ескере отырып реттеледі.</w:t>
+    <w:bookmarkStart w:name="z397" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кірден тазарту, жуу, қоршаулар мен шекаралық тасты сырлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z395" w:id="380"/>
-[...15 lines deleted...]
-      165. Жазғы жинау кезеңінде келесі жұмыс түрлері жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z398" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жолдың салалық бөлігін тазарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z396" w:id="381"/>
-[...15 lines deleted...]
-      1) жолдардың, тротуарлардың, үй маңындағы аумақтардың жүру бөлігін сыпыру, жуу және суару;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көгалдарды, гүлзарлар мен клумбаларды қоқыстардан, бұтақтардан, жапырақтардан, құрғақ шөптерден, өңсіз гүлшоғырлар мен құмнан тазарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z397" w:id="382"/>
-[...15 lines deleted...]
-      2) кірден тазарту, жуу, қоршаулар мен шекаралық тасты сырлау;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қоқысты санкцияланған жинау, залалсыздандыру және кәдеге жарату орындарына әкету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z398" w:id="383"/>
-[...15 lines deleted...]
-      3) жолдың салалық бөлігін тазарту;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жеке құрылыс үйлеріне іргелес аумақтарды қоса алғанда, үй маңындағы аумақтардан қоқыс жинау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z399" w:id="384"/>
-[...15 lines deleted...]
-      4) көгалдарды, гүлзарлар мен клумбаларды қоқыстардан, бұтақтардан, жапырақтардан, құрғақ шөптерден, өңсіз гүлшоғырлар мен құмнан тазарту;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шөп шабу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z400" w:id="385"/>
-[...15 lines deleted...]
-      5) қоқысты санкцияланған жинау, залалсыздандыру және кәдеге жарату орындарына әкету;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Жапырақ құлау кезеңінде құлаған жапырақтарды жолдардың жүріс бөлігінен, жалпыға ортақ пайдаланылатын орындардан, іргелес, үй маңындағы аумақтардан тырмалау және әкету жүргізіледі. Ағаштар мен бұталардың түбіндегі бөлігіне жапырақтарды тырмалауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z401" w:id="386"/>
-[...15 lines deleted...]
-      6) жеке құрылыс үйлеріне іргелес аумақтарды қоса алғанда, үй маңындағы аумақтардан қоқыс жинау;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Қалалық аумақтарды сыпыру жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z402" w:id="387"/>
-[...15 lines deleted...]
-      7) шөп шабу.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тротуарлар - күн сайын күнібойы ластанудың жиналуына қарай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z403" w:id="388"/>
-[...15 lines deleted...]
-      166. Жапырақ құлау кезеңінде құлаған жапырақтарды жолдардың жүріс бөлігінен, жалпыға ортақ пайдаланылатын орындардан, іргелес, үй маңындағы аумақтардан тырмалау және әкету жүргізіледі. Ағаштар мен бұталардың түбіндегі бөлігіне жапырақтарды тырмалауға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z406" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үй маңындағы аумақтар-күн сайын күнібойы қажеттілігіне қарай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z404" w:id="389"/>
-[...15 lines deleted...]
-      167. Қалалық аумақтарды сыпыру жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z407" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тазалықты қамтамасыз ету қажеттілігі ескеріле отырып, ластанудың жинақталуына қарай - өзге аумақтарды, оның ішінде жалпы пайдаланылатын орындардың, іргелес аумақтардың аумақтарын қамту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z405" w:id="390"/>
-[...15 lines deleted...]
-      1) тротуарлар - күн сайын күнібойы ластанудың жиналуына қарай;</w:t>
+    <w:bookmarkStart w:name="z408" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Жүріс бөлігін, тротуарларды, кірме жолдарды, үй маңындағы аумақты суару жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z406" w:id="391"/>
-[...15 lines deleted...]
-      2) үй маңындағы аумақтар-күн сайын күнібойы қажеттілігіне қарай;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауа температурасы 25 градустан жоғары (Цельсий бойынша) ыстық ауа-райында микроклиматты жақсарту үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z407" w:id="392"/>
-[...15 lines deleted...]
-      3) тазалықты қамтамасыз ету қажеттілігі ескеріле отырып, ластанудың жинақталуына қарай - өзге аумақтарды, оның ішінде жалпы пайдаланылатын орындардың, іргелес аумақтардың аумақтарын қамту.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда шаңды азайту үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z408" w:id="393"/>
-[...15 lines deleted...]
-      168. Жүріс бөлігін, тротуарларды, кірме жолдарды, үй маңындағы аумақты суару жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z411" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Аялдама пункттері топырақ-құмды шөгінділерден, түрлі қоқыстардан толығымен тазартылады және жуылады. Тазалау жаяу жүргіншілердің ең аз қозғалысы және жолаушылардың ең аз жиналуы кезінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z409" w:id="394"/>
-[...15 lines deleted...]
-      1) ауа температурасы 25 градустан жоғары (Цельсий бойынша) ыстық ауа-райында микроклиматты жақсарту үшін;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Темірбетон блоктарынан жасалған бөлу жолақтары бүкіл бетіндегі құмнан, кірден және ұсақ қоқыстардан тазартылады. Көгалдар түрінде жасалған бөлу жолақтары қоқыстардан тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z410" w:id="395"/>
-[...15 lines deleted...]
-      2) қажет болған жағдайда шаңды азайту үшін.</w:t>
+    <w:bookmarkStart w:name="z413" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Металл қоршаулар, жол белгілері мен көрсеткіштер жуылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z411" w:id="396"/>
-[...15 lines deleted...]
-      169. Аялдама пункттері топырақ-құмды шөгінділерден, түрлі қоқыстардан толығымен тазартылады және жуылады. Тазалау жаяу жүргіншілердің ең аз қозғалысы және жолаушылардың ең аз жиналуы кезінде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Жаңбыр суының тоқырауын болдырмау үшін люктердің қақпақтары мен жаңбыр қабылдайтын құдықтардың келте құбырлары сыпырынды мен басқа да ластанулардан үнемі тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z412" w:id="397"/>
-[...15 lines deleted...]
-      170. Темірбетон блоктарынан жасалған бөлу жолақтары бүкіл бетіндегі құмнан, кірден және ұсақ қоқыстардан тазартылады. Көгалдар түрінде жасалған бөлу жолақтары қоқыстардан тазартылады.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Шөп шабу кейіннен әкетумен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z413" w:id="398"/>
-[...15 lines deleted...]
-      171. Металл қоршаулар, жол белгілері мен көрсеткіштер жуылады.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Жапырақ құлау кезеңінде құлаған жапырақтар уақтылы алынып тасталады және арнайы бөлінген жерлерге немесе компосттау алаңдарына шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z414" w:id="399"/>
-[...15 lines deleted...]
-      172. Жаңбыр суының тоқырауын болдырмау үшін люктердің қақпақтары мен жаңбыр қабылдайтын құдықтардың келте құбырлары сыпырынды мен басқа да ластанулардан үнемі тазартылады.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Жазғы тазалауды жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z415" w:id="400"/>
-[...15 lines deleted...]
-      173. Шөп шабу кейіннен әкетумен жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жасыл екпелерге, инженерлік желілердің қарау құдықтарына, өзендер мен су айдындарына, жолдардың жүріс бөлігіне және тротуарларға қоқыс тастауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z416" w:id="401"/>
-[...15 lines deleted...]
-      174. Жапырақ құлау кезеңінде құлаған жапырақтар уақтылы алынып тасталады және арнайы бөлінген жерлерге немесе компосттау алаңдарына шығарылады.</w:t>
+    <w:bookmarkStart w:name="z419" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүру бөлігін жуу кезінде тротуарлар мен көгалдарға су ағынымен ссыпырынды мен қоқыстарды қағып алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z417" w:id="402"/>
-[...15 lines deleted...]
-      175. Жазғы тазалауды жүргізу кезінде:</w:t>
+    <w:bookmarkStart w:name="z420" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) карантиндік зиянкестер мен аурулармен залалданған өсімдіктердің бөліктерін кесуді және ұйымдасқан түрде өртеуді қоспағанда, от жағуға және қоқыстарды, жапырақтарды, ыдыстарды, өндіріс және тұтыну қалдықтарын өртеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z418" w:id="403"/>
-[...15 lines deleted...]
-      1) Жасыл екпелерге, инженерлік желілердің қарау құдықтарына, өзендер мен су айдындарына, жолдардың жүріс бөлігіне және тротуарларға қоқыс тастауға;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) су құбыры, кәріз және жылу желілеріндегі аварияларды жою кезінде жүру бөлігіне су айдауға рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z419" w:id="404"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>