--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d1b5dc" w14:textId="8d1b5dc">
+    <w:p w14:paraId="75f0c16" w14:textId="75f0c16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,791 +85,797 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімдіктің 2016 жылғы 19 ақпандағы № 71 "Облыстық бюджет қаражаты есебінен қызметтің осы түрлерімен қалалық жағдайда айналысатын азаматтық қызметшілердің айлықақыларымен және мөлшерлемелерімен салыстырғанда кемінде жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтік мөлшерлемелер белгіленетін, азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру және мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау туралы" қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2015 жылғы 23 қарашадағы Қазақстан Республикасы Еңбек Кодексі 139-бабының </w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы әкімдігінің 2017 жылғы 24 наурыздағы № 149 қаулысы. Қостанай облысының Әділет департаментінде 2017 жылғы 11 сәуірде № 6980 болып тіркелді. Күші жойылды – Қостанай облысы әкімдігінің 2026 жылғы 5 маусымдағы № 155 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – Қостанай облысы әкімдігінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2015 жылғы 23 қарашадағы Қазақстан Республикасы Еңбек Кодексі 139-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қостанай облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">1. Қостанай облысы әкімдігінің 2016 жылғы 19 ақпандағы </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қостанай облысы әкімдігінің 2016 жылғы 19 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Облыстық бюджет қаражаты есебінен қызметтің осы түрлерiмен қалалық жағдайда айналысатын азаматтық қызметшiлердiң айлықақыларымен және мөлшерлемелерімен салыстырғанда кемiнде жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтiк мөлшерлемелер белгіленетін, азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру және мәдениет саласындағы мамандар лауазымдарының тізбесін айқындау туралы" қаулысына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6206 болып тіркелген, 2016 жылғы 4 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) келесі өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">жоғарыда көрсетілген қаулының </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда көрсетілген қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1- қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">"Денсаулық сақтау мамандарының лауазымдары" </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Денсаулық сақтау мамандарының лауазымдары" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасы келесі редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">"Әлеуметтік қамсыздандыру мамандарының лауазымдары" </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) бөлімшенің басшысы, зертхана меңгерушісі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Әлеуметтік қамсыздандыру мамандарының лауазымдары" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24) тармақшасы алынып тасталсын;</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">"Білім беру мамандарының лауазымдары" </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Білім беру мамандарының лауазымдары" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...165 lines deleted...]
-        <w:t xml:space="preserve">"Мәдениет мамандарының лауазымдары" </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тармақшасы келесі редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) жалпы білім беретін, жоғары техникалық мектептің, колледждің, училищенің, арнайы түзету ұйымдары мен барлық үлгідегі және түрдегі интернаттық ұйымдардың директоры (меңгерушісі);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі мазмұндағы 45), 46), 47) тармақшаларымен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "45) тілдері мүкіс балалармен жұмыс істейтін мұғалім (оқу орындарындағы тілдері мүкіс балалармен жұмыс істейтін мұғалім);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) спорт мектебінің нұсқаушысы, нұсқаушы-әдіскері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) кеміс балалармен жұмыс істейтін мұғалім (дефектолог).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мәдениет мамандарының лауазымдары" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі мазмұндағы 11), 12) тармақшаларымен толықтырылсын:</w:t>
       </w:r>
-      <w:r>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">"Мұрағат мамандарының лауазымдары" </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) облыстық маңызы бар мемлекеттік мекеме филиалының басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) архивист, археограф, палеограф.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мұрағат мамандарының лауазымдары" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алынып тасталсын.</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қостанай</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>облысының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -875,221 +883,206 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Мұхамбетов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЕЛІСІЛДІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қостанай облыстық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихатының хатшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ С. Ещанов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1411,35 +1404,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>