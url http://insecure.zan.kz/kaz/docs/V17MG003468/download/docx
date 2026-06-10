--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23bb405" w14:textId="23bb405">
+    <w:p w14:paraId="a7596a2" w14:textId="a7596a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,238 +134,232 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының тақырыбы жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 29.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300-қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 31-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы</w:t>
+        <w:t>4-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve">, "Ішкі сауда қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 264 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31-бабының</w:t>
+        <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағының 4-2) тармақшасына, Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы </w:t>
+        <w:t xml:space="preserve"> сәйкес (нормативтік құқықтык актілерді мемлекеттік тіркеу Тізілімінде № 11148 болып тіркелген), Мұнайлы ауданының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№264</w:t>
-[...19 lines deleted...]
-        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 29.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 300-қ</w:t>
+        <w:t>№ 53-қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы қаулыға қосымшаға сәйкес Мұнайлы ауданының аумағында стационарлық емес сауда объектілерін орналастыру орындары айқындалсын және бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мұнайлы ауданының аумағында стационарлық емес сауда объектілерін орналастыру орындары айқындалсын және бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -384,150 +378,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Мұнайлы аудандық кәсіпкерлік бөлімі" мемлекеттік мекемесі (Н. Қаржаубай) осы қаулының әділет органдарында мемлекеттік тіркелуін, оның Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде және бұқаралық ақпарат құралдарында ресми жариялануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мұнайлы ауданы әкімдігінің 2016 жылғы 8 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№174-қ</w:t>
+        <w:t>№ 174-қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Мұнайлы ауданының аумағында көшпелі сауданы жүзеге асыру үшін арнайы бөлінген сауда орындарын белгілеу туралы" қаулысының (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3082 болып тіркелген, 2016 жылғы 22 шілдедегі №42-43 "Мұнайлы" газетінде жарияланған) күші жойылды деп танылсын.</w:t>
+        <w:t xml:space="preserve"> "Мұнайлы ауданының аумағында көшпелі сауданы жүзеге асыру үшін арнайы бөлінген сауда орындарын белгілеу туралы" қаулысының (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3082 болып тіркелген, 2016 жылғы 22 шілдедегі № 42-43 "Мұнайлы" газетінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау аудан әкімінің орынбасары Б.Сүлейменовке жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1337,175 +1331,108 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мұнайлы ауданы әкімдігінің 2017 жылғы "20 қараша </w:t>
-[...64 lines deleted...]
-              <w:t>№ 238 қаулысымен бекітілген</w:t>
+              <w:t>Мұнайлы ауданы әкімдігінің 2017 жылғы 20 қарашадағы № 238-қ қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұнайлы ауданының аумағында стационарлық емес сауда объектілерін орналастыру орындары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 29.12.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімдігінің 17.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 300-қ</w:t>
+        <w:t>№ 85-қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1703,69 +1630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет</w:t>
-[...17 lines deleted...]
-саласы</w:t>
+Қызмет саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1839,88 +1748,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-128</w:t>
+              <w:t>
+16 орам №11/3 учаскесінде орналасқан "Тәуелсіздік саябағы" ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1984,51 +1893,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Азық түлік емес тауарларын сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(попкорн, мороженный, квас)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2060,88 +1987,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-96</w:t>
+              <w:t>
+№2/46 учаскеде орналасқан "Андакулов" жеке кәсіпкерінің автогаз құю станциясына қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2169,87 +2096,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Дана" супермаркеті</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2281,88 +2208,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-64</w:t>
+              <w:t xml:space="preserve">
+№24 орамның №10/3 учаскесінде орналасқан "Дана" супермаркетіне қарама-қарсы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2390,87 +2317,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Дана" супермаркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2503,87 +2430,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Шерқала" тұрғын үй массивінің №410/3 учаскесінде орналасқан "Салтанат" сауда орталығына қарама-қарсы</w:t>
-[...35 lines deleted...]
-160</w:t>
+16 орам, №11 ғимарат жанында орналасқан "Жастар" алаңында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2611,87 +2538,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Салтанат" сауда орталығы</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық түлік емес тауарларын сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(попкорн, мороженный, квас)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2724,87 +2669,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№2/54 учаскеде орналасқан "ASEL" автогаз құю станциясына қарама-қарсы</w:t>
-[...35 lines deleted...]
-64</w:t>
+"Бесшоқы" тұрғын уй массивінің №832/6 учаскесінде орналасқан "Salem" шағын маркетіне қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2832,87 +2777,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Salem" шағын маркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2987,87 +2932,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Баянды-2" тұрғын үй массивіндегі "Кәусар" кондитерлік дүкеніне қарама-қарсы орналасқан №119 учаскенің сол жағында</w:t>
-[...35 lines deleted...]
-64</w:t>
+"Баянды-2" тұрғын үй массиві, №281/1 учаскесінде орналасқан "Қуандық" азық-түлік дүкені жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3095,87 +3040,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Кәусар" кондитерлік дүкені</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Қуандық" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3208,87 +3153,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ж.Нұрлаев көшесінде орналасқан "Талғат" азық-түлік дүкенінің оң жағында</w:t>
-[...35 lines deleted...]
-64</w:t>
+"Баянды-1" тұрғын үй массиві Ж.Нұрлаев көшесінде орналасқан "Талғат" азық-түлік дүкенінің оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3316,87 +3261,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- "Талғат" азық-түлік дүкені</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Талғат" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3429,87 +3374,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№2/3 учаскеде орналасқан "Қашқынбаев" жеке кәсіпкерінің автогаз құю станциясына қарама-қарсы</w:t>
-[...35 lines deleted...]
-64</w:t>
+"Баянды-3" тұрғын үй массиві, "Күншуақ" жеке меншік бала бақшасының алдындағы №195/5 учаскесінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3537,87 +3482,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Күншуақ" бала бақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3650,87 +3595,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Баянды-2" тұрғын үй массивіндегі "Зере" тігін шеберханасының сол жағында орналасқан №214 учаскеге қарама-қарсы</w:t>
-[...35 lines deleted...]
-64</w:t>
+№9/8 учаскеде орналасқан "Ақжол" азық-түлік дүкенінің сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3758,350 +3703,346 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...36 lines deleted...]
-            </w:r>
+"Ақжол" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылтөбе ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қызылтөбе ауылдық округі </w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қызылтөбе-2" тұрғын үй массиві, "Жамила" құрылыс дүкенінің сол жағында орналасқан №2009 учаскеге қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4134,87 +4075,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қызылтөбе-2" тұрғын үй массивіндегі "Жамила" құрылыс дүкенінің сол жағында орналасқан №2009 учаскеге қарама-қарсы</w:t>
-[...35 lines deleted...]
-96</w:t>
+"Қызылтөбе-2" тұрғын үй массиві, "Жансая" азық-түлік дүкеніне қарама-қарсы орналасқан аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4242,87 +4183,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Жансая" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4354,88 +4295,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-64</w:t>
+              <w:t>
+Қызылтөбе тұрғын үй массиві, "Ер-Қосай" мейрамханасының алдында орналасқан аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4463,87 +4404,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Байғазы" азық-түлік дүкені</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Ер-Қосай" мейрамханасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4575,88 +4516,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-80</w:t>
+              <w:t>
+Қызылтөбе тұрғын үй массиві, Ауезов көшесіндегі № 2/5учаскесінің жанында орналасқан мәдени демалыс алаңында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4684,87 +4625,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Айгүл" азық-түлік дүкені</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық түлік емес тауарларын сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(попкорн, мороженный, квас)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4833,51 +4792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4941,441 +4900,226 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атамекен ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...127 lines deleted...]
-          </w:p>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қаламқас" тұрғын үй массиві, №358/2 учаскесінде орналасқан "Рахат" супермаркетіне қарма-қарсы жер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5383,129 +5127,308 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өркен" шағын маркеті</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+ "Рахат" супермаркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Атамекен ауылдық округі</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Туған-ел" тұрғын үй массиві, Балауса көшесіндегі "Adal et" ет дүкеніне қарама-қарсы орналасқан №102 учаскенің сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5538,87 +5461,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қаламқас" тұрғын үй массивінің №37/17 учаскесінде орналасқан "Ас-Мир" фотосалонына қарама-қарсы</w:t>
-[...35 lines deleted...]
-64</w:t>
+"Атамекен" тұрғын үй массиві, №549 учаскесіне қарама қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5646,105 +5569,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...53 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+ жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5777,87 +5682,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Туған-ел" тұрғын үй массивінің Балауса көшесіндегі "Adal et" ет дүкеніне қарама-қарсы орналасқан №102 учаскенің сол жағында</w:t>
-[...35 lines deleted...]
-64</w:t>
+"Көктем" тұрғын үй массиві №17 учаскесінің алдында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5921,51 +5826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5998,213 +5903,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қаламқас" тұрғын үй массивінің №1/3 учаскесінде орналасқан "Айдын" азық-түлік дүкенінің оң жағында</w:t>
-[...161 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+№1өндірістік аймақ, 358/4учаскесінде орналасқан "Желтоқсан" сауда орталығының оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Желтоқсан" сауда орталығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6237,195 +6124,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қаламқас" тұрғын үй массивінің №1/2 учаскесінде орналасқан "Али" супермаркетінің оң жағында</w:t>
-[...143 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+№ 1өндірістік аймақ, 358/4участкесінде орналасқан "Желтоқсан" сауда орталығының сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Желтоқсан" сауда орталығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6458,143 +6345,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қаламқас" тұрғын үй массивінің №358/2 учаскесінде орналасқан "Рахат" супермаркетінің оң жағында</w:t>
-[...91 lines deleted...]
-          </w:p>
+"Атамекен" тұрғын үй массиві, Сұңқар көшесі 1учаскеде орналасқан аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6602,786 +6453,499 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Рахат" супермаркеті</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...245 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқұдық ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...215 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Рахат" тұрғын үй массиві Аққу көшесіндегі №75/5учаскесінде орналасқан "Айнара" азық-түлік дүкенінің сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Айнара" азық-түлік дүкені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...143 lines deleted...]
-5</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Рахат" тұрғын үй массиві, Шуақ көшесінде орналасқан №28 учаскесінің сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7409,93 +6973,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Басқұдық ауылдық округі</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Болашақ" тұрғын үй массиві, Таңшолпан көшесінде орналасқан "Асыл ана" супермаркетінің алдында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Асыл ана" супермаркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7528,143 +7271,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Самал" тұрғын үй массивінің №2/6 учаскесінде орналасқан "Сұлтан" кафесінің оң жағында</w:t>
-[...91 lines deleted...]
-          </w:p>
+"Алау" тұрғын үй массивіндегі 1 орамның №43/3 учаскесінде орналасқан "Төлей-Ишан" мешітіне қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7672,87 +7379,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Төлей-Ишан" мешіті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7785,231 +7492,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Самал" тұрғын үй массивінің Жұлдыз көшесіндегі "Safiya" сауда орталығының жанында орналасқан №1/2 учаскеге қарама-қарсы</w:t>
-[...179 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Алау" тұрғын үй массиві, 4 кварталдың 98 учаскесінде орналасқан "Нұр" шағын маркетіне қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұр" шағын маркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8041,160 +7712,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-5</w:t>
+              <w:t xml:space="preserve">
+"Болашақ" тұрғын үй массиві, Жеңіс көшесінде орналасқан №602/604 учаскеге қарама-қарсы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8222,51 +7857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8299,231 +7934,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Алау" тұрғын үй массивіндегі 1 орамның №43/3 учаскесінде орналасқан "Төлей-Ишан" мешітіне қарама-қарсы</w:t>
-[...179 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Болашақ" тұрғын үй массиві, Әділет көшесінде орналасқан №733 учаскеге қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8555,144 +8154,126 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...92 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+"Алау" тұрғын үй массиві, 12квартал №77 учаскесінде орналасқан </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бокай" азық-түлік дүкенінің сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8700,87 +8281,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Бокай" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8813,143 +8394,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Болашақ" тұрғын үй массивінің Әділет көшесіндегі №745/1 учаскесінде орналасқан "Нұрсәт" шағын маркетіне қарама-қарсы</w:t>
-[...91 lines deleted...]
-          </w:p>
+"Алау" тұрғын уй массиві, 1 кварталда орналасқан "Аман" шағын маркетінің алдында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8957,316 +8502,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...53 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Аман" шағынмаркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Дәулет ауылдық округі</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самал" тұрғын уй массиві, Жұлдыз көшесі 1/5 учаскеде орналасқан "Хатеп" сауда үйініңалды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Хатеп" сауда үйі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...127 lines deleted...]
-          </w:p>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самал" тұрғын уй массиві, Жасдаурен көшесі 2/4 учаскесінде орналасқан "Асал" дүкеннің алды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9274,362 +8944,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Игілік" азық-түлік дүкені</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Асал" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...263 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәулет ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9662,143 +9099,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 орамның №57/6 учаскесінде орналасқан "Жолай" авто көлік жуу орнының сол жағында</w:t>
-[...91 lines deleted...]
-          </w:p>
+"Жана Даулет" тұрғын үй массиві, жол бойындағы №481 және №510 учаскесінің арасында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9806,463 +9207,660 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоқ</w:t>
-[...35 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Батыр ауылдық округі</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№1өндірістік аймақтың 28/8 учаскесінде орналасқан "Даулет" жеміс-жидек дүкенінің сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Даулет" жеміс-жидек дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 орамның №92 учаскесінде орналасқан "Қуаныш" азық-түлік дүкенінің оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Астана" шағын ауданының 1 көшесіндегі №23 учаскеде орналасқан "Medina" медициналық орталығына қарама-қарсы </w:t>
-[...143 lines deleted...]
-ауыл шаруашылық өнімдерін өткізу</w:t>
+"Қуаныш" азық-түлік дүкені </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық түлік емес тауарларын сату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(попкорн, мороженный, квас)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-64</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жана Даулет" тұрғын үй массиві, жол бойындағы №343/4 және 345/3 учаскесі арасында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10326,51 +9924,1198 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылық өнімдерін өткізу</w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыр ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Емір" шағын ауданы, 1көшесінде орналасқан № 53учаскесіне қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Самал" шағын ауданы, 2 көшесінде орналасқан №1учаскесіне қарма-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Емір" шағын ауданы, 1-көшесінің №22 учаскесінің жанында орналасқан "Келімберді Ахун" мешітіне қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Емір" шағын ауданы, 5 көшенің №50/8 учаскесінің жанында орналасқан емхана мен контейнер арасында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Хазар" шағын ауданы, 7-көшенің №1/5учаскесінің жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылық өнімдерін өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -10402,55 +11147,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10776,31 +11521,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>