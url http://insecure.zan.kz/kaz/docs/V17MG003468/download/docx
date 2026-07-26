--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7596a2" w14:textId="a7596a2">
+    <w:p w14:paraId="d03f390" w14:textId="d03f390">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11147,55 +11147,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11521,31 +11521,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>