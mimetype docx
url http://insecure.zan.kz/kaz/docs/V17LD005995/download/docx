--- v0 (2025-11-09)
+++ v1 (2026-07-23)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4dd5c8d" w14:textId="4dd5c8d">
+    <w:p w14:paraId="ad37541" w14:textId="ad37541">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,217 +85,299 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызылорда облысы Қазалы ауданы әкімдігінің 2017 жылғы 28 қыркүйектегі № 192 қаулысы. Қызылорда облысының Әділет департаментінде 2017 жылғы 17 қазанда № 5995 болып тіркелді. Күші жойылды - Қызылорда облысы Қазалы ауданы әкімдігінің 2026 жылғы 30 маусымдағы № 100 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысы Қазалы ауданы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қоғамдық тәртіпті қамтамасыз етуге азаматтардың қатысуы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес Қазалы ауданының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазалы ауданында қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері мен тәртібі, сондай-ақ оларға ақшалай сыйақының мөлшері айқындалсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулының орындалуын бақылау жетекшілік ететін Қазалы ауданы әкімінің орынбасарына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Осы қаулының орындалуын бақылау жетекшілік ететін Қазалы ауданы әкімінің орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7821"/>
-        <w:gridCol w:w="4179"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -311,284 +395,313 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>АУДАН ӘКІМІ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н.ШАМҰРАТОВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7821" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-            </w:r>
+              <w:t>"Қазақстан Республикасы Ішкі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"КЕЛІСІЛДІ"</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>істер министрлігі Қызылорда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасы Ішкі</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>облысының ішкі істер департаменті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>істер министрлігі Қызылорда</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Қазалы ауданының ішкі істер бөлімі"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облысының ішкі істер департаменті</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>мемлекеттік мекемесі бастығының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазалы ауданының ішкі істер бөлімі"</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>міндетін атқарушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік мекемесі бастығының</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>________________Ж.А. Жакупов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28 қыркүйек 2017 жыл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -653,434 +766,456 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазалы ауданы әкімдігінің 2017 жылғы "28" қыркүйектегі № 192 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазалы ауданында қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері мен тәртібі, сондай-ақ оларға ақшалай сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Қызылорда облысы Қазалы ауданы әкімдігінің 23.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Көтермелеудің түрлері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
-[...15 lines deleted...]
-      1. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алғыс жариялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
-[...15 lines deleted...]
-      1) алғыс жариялау;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) грамотамен марапаттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
-[...15 lines deleted...]
-      2) грамотамен марапаттау;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақшалай сыйақы беру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
-[...15 lines deleted...]
-      3) ақшалай сыйақы беру.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Көтермелеудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қылмыстың алдын алуға және жолын кесуге жәрдемдескен қоғамдық тәртiптi қамтамасыз етуге қатысатын азаматтарды көтермелеу мәселелерiн Қазалы ауданы әкімдігімен құрылатын қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеу жөніндегі аудандық комиссия (бұдан әрі - Комиссия) қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қылмыстың алдын алуға және жолын кесуге, қоғамдық тәртiптi қорғауға, қоғамдық қауiпсiздiктi қамтамасыз етуге белсендi қатысатын азаматтарды көтермелеу жөнiндегi ұсыныстарды Комиссияға қарауға "Қазақстан Республикасы Ішкі істер министірлігі Қызылорда облысының полиция департаментi Қазалы ауданының полиция бөлімі" мемлекеттiк мекемесi (бұдан әрi – Полиция бөлімі) енгiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комиссияның құрамына аудандық жергiлiктi өкiлдi және атқарушы органдарының, полиция бөлімінің өкiлдерi енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия қабылдаған шешiм – көтермелеу үшiн, ал комиссия қабылдаған шешiмге сәйкес полиция бөлімі бастығының бұйрығы - көтермелеуге ақы төлеу үшiн негiз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматтарға көтермелеу шараларын полиция бөлімі салтанатты жағдайда жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Көтермелеудің тәртібі</w:t>
-[...99 lines deleted...]
-      6. Қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматтарға көтермелеу шараларын полиция бөлімі салтанатты жағдайда жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 3. Ақшалай сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Ақшалай сыйақының мөлшері</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ақшалай сыйақының мөлшерiн комиссия қоғамдық тәртiптi қамтамасыз етуге көтермеленетiн адамның қосқан үлесiн және ол немесе оның қатысуымен жолы кесiлген құқыққа қарсы әрекеттiң нәтижесiнде келтiрiлуi мүмкiн залалдың көлемiн ескере отырып белгiлейдi және ол, әдетте, 10 есе айлық есептiк көрсеткiштен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      7. Ақшалай сыйақының мөлшерiн комиссия қоғамдық тәртiптi қамтамасыз етуге көтермеленетiн адамның қосқан үлесiн және ол немесе оның қатысуымен жолы кесiлген құқыққа қарсы әрекеттiң нәтижесiнде келтiрiлуi мүмкiн залалдың көлемiн ескере отырып белгiлейдi және ол, әдетте, 10 есе айлық есептiк көрсеткiштен аспайды.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ақшалай сыйақыны төлеудi көтермелеуге ұсыныс енгiзген полиция бөлімі облыстық бюджет қаражаты есебiнен жүргiзедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1402,35 +1537,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>