--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5065861" w14:textId="5065861">
+    <w:p w14:paraId="7114d95" w14:textId="7114d95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,353 +85,435 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджеттік инвестициялардың кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қызылорда облысы әкімдігінің 2017 жылғы 9 қаңтардағы № 680 қаулысы. Қызылорда облысының Әділет департаментінде 2017 жылғы 11 қаңтарда № 5697 болып тіркелді</w:t>
-      </w:r>
+        <w:t>Қызылорда облысы әкімдігінің 2017 жылғы 9 қаңтардағы № 680 қаулысы. Қызылорда облысының Әділет департаментінде 2017 жылғы 11 қаңтарда № 5697 болып тіркелді. Күші жойылды - Қызылорда облысының әкімдігінің 2026 жылғы 25 мамырдағы № 94 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысының әкімдігінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Бюджет кодексі" Қазақстан Республикасының 2008 жылғы 4 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қызылорда облысының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шығыс Қазақстан облысының өңірлік мемлекеттік-жеке меншік әріптестік орталығы" акционерлік қоғамы, "Қызылорда облысының аумақтық мемлекеттік-жеке меншік әріптестік орталығы" жауапкершілігі шектеулі серіктестігі және "Жобаларға сараптама жүргізу орталығы" жауапкершілігі шектеулі серіктестігі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. "Шығыс Қазақстан облысының өңірлік мемлекеттік-жеке меншік әріптестік орталығы" акционерлік қоғамы, "Қызылорда облысының аумақтық мемлекеттік-жеке меншік әріптестік орталығы" жауапкершілігі шектеулі серіктестігі және "Жобаларға сараптама жүргізу орталығы" жауапкершілігі шектеулі серіктестігі:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+      1) облыстық бюджеттік инвестициялық жобалардың техникалық-экономикалық негіздемелерінің, сондай-ақ, республикалық бюджеттен берілетін кредиттер мен нысаналы даму трансферттері есебінен қаржыландыруға жоспарланатын облыстық бюджеттік инвестициялық жобалардың экономикалық сараптамасын;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) облыстық бюджеттік инвестициялық жобалардың техникалық-экономикалық негіздемелерінің, сондай-ақ, республикалық бюджеттен берілетін кредиттер мен нысаналы даму трансферттері есебінен қаржыландыруға жоспарланатын облыстық бюджеттік инвестициялық жобалардың экономикалық сараптамасын;</w:t>
+      2) заңды тұлғалардың жарғылық капиталына мемлекеттің қатысуы арқылы облыстық бюджет қаражаты есебінен іске асыруға жоспарланатын бюджеттік инвестициялардың, сондай-ақ, нысаналы даму трансферттері есебінен қаржыландыруға жоспарланатын бюджеттік инвестициялардың экономикалық сараптамасын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлғалардың жарғылық капиталына мемлекеттің қатысуы арқылы облыстық бюджет қаражаты есебінен іске асыруға жоспарланатын бюджеттік инвестициялардың, сондай-ақ, нысаналы даму трансферттері есебінен қаржыландыруға жоспарланатын бюджеттік инвестициялардың экономикалық сараптамасын;</w:t>
-[...16 lines deleted...]
-        <w:t>
       3) техникалық-экономикалық негіздеме әзірлеуді талап ететін облыстық бюджеттік инвестициялық жобаларды және қаржы агенттіктерінің мемлекеттік инвестициялық саясатты іске асыруын бюджеттiк кредиттеудiң экономикалық сараптамасын облыстық бюджет қаражаты есебінен жүзеге асыруға заңды тұлғалар ретінде айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қызылорда облысы әкімдігінің 29.09.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 887</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 887</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Бюджеттік инвестициялардың кейбір мәселелері туралы" Қызылорда облысы әкімдігінің 2015 жылғы 15 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысының (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 5099 нөмірімен тіркелген, 2015 жылғы 25 тамызда "Сыр бойы" және "Кызылординские вести" газеттерінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Қызылорда облысы әкімінің орынбасары Қ.Д. Ысқақовқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қаулының орындалуын бақылау Қызылорда облысы әкімінің орынбасары Қ.Д. Ысқақовқа жүктелсін.</w:t>
+      4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -447,51 +531,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қызылорда облысының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -540,63 +624,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -918,35 +1024,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>