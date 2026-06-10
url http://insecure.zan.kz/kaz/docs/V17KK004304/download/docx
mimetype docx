--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="854eded" w14:textId="854eded">
+    <w:p w14:paraId="99f4227" w14:textId="99f4227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,80 +85,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аудан әкімдігінің 2017 жылғы 6 наурыздағы № 10/03 "Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария саласындағы мамандар лауазымдарының тізбесін айқындау туралы" қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек кодексінің </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Бұқар жырау ауданы әкімдігінің 2017 жылғы 19 маусымдағы № 24/07 қаулысы. Қарағанды облысының Әділет департаментінде 2017 жылғы 13 шілдеде № 4304 болып тіркелді. Күші жойылды - Қарағанды облысы Бұқар жырау ауданының әкімдігінің 2026 жылғы 13 сәуірдегі № 28/06 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қарағанды облысы Бұқар жырау ауданының әкімдігінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28/06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланғаннан кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -202,240 +280,241 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Аудан әкімдігінің 2017 жылғы 6 наурыздағы № 10/03 "Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария саласындағы мамандар лауазымдарының тізбесін айқындау туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4195 болып тіркелген, 2017 жылғы 08 сәуірдегі № 13 (1203) "Бұқар жырау жаршысы" аудандық газетінде жарияланған, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде 2017 жылы 12 сәуірде жарияланған) </w:t>
+      1. Аудан әкімдігінің 2017 жылғы 6 наурыздағы № 10/03 "Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария саласындағы мамандар лауазымдарының тізбесін айқындау туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4195 болып тіркелген, 2017 жылғы 08 сәуірдегі № 13 (1203) "Бұқар жырау жаршысы" аудандық газетінде жарияланған, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде 2017 жылы 12 сәуірде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">қаулысына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулының </w:t>
+      көрсетілген қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">қосымшасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жаңа редакцияда мазмұндалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы қаулының орындалуын бақылау аудан әкімінің орынбасары Руслан Есенбекович Нурмуханбетовқа жүктелсін.</w:t>
+      2. Осы қаулының орындалуын бақылау аудан әкімінің орынбасары Руслан Есенбекович Нурмуханбетовқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы қаулы алғаш ресми жарияланған күннен бастап қолданысқа енгізіледі.</w:t>
+      3. Осы қаулы алғаш ресми жарияланған күннен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -459,181 +538,204 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Келісілді</w:t>
+      Келісілді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бұқар жырау аудандық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәслихат хатшысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________ А.С. Әли</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "19" маусым 2017 жыл</w:t>
+      "19" маусым 2017 жыл</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -853,448 +955,470 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық қызметші болып табылатын және ауылдық жерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария саласындағы мамандар лауазымдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Денсаулық сақтау мамандарының лауазымдары:</w:t>
+      1. Денсаулық сақтау мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік мекеменің және қазыналық кәсіпорынның басшысы және басшының (оның ішінде бірінші) орынбасары, бөлім, зертхана басшысы, дәріхана меңгерушісі;</w:t>
+      1) мемлекеттік мекеменің және қазыналық кәсіпорынның басшысы және басшының (оның ішінде бірінші) орынбасары, бөлім, зертхана басшысы, дәріхана меңгерушісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мамандар (бас, аға), оның ішінде: барлық мамандық дәрігерлері, акушер, тіс технигі, медбике, медициналық зертханашы, провизор, психолог, рентген зертханашысы, күтім бойынша әлеуметтік қызметкер, фармацевт, фельдшер, фельдшер-зертханашы, оптик-офтальмолог, оптикометрист, медбике көмекшісі, зертханашы (оның ішінде зертханашы – бактериолог, лаборант – паразитолог, санитарлық – гигиеналық зертхананың зертханашысы).</w:t>
+      2) мамандар (бас, аға), оның ішінде: барлық мамандық дәрігерлері, акушер, тіс технигі, медбике, медициналық зертханашы, провизор, психолог, рентген зертханашысы, күтім бойынша әлеуметтік қызметкер, фармацевт, фельдшер, фельдшер-зертханашы, оптик-офтальмолог, оптикометрист, медбике көмекшісі, зертханашы (оның ішінде зертханашы – бактериолог, лаборант – паразитолог, санитарлық – гигиеналық зертхананың зертханашысы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Әлеуметтік қамсыздандыру мамандарының лауазымдары:</w:t>
+      2. Әлеуметтік қамсыздандыру мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бөлімше жетекшілері, оның ішінде: бөлім меңгерушісі;</w:t>
+      1) бөлімше жетекшілері, оның ішінде: бөлім меңгерушісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мамандары (бас, аға), оның ішінде: әлеуметтік жұмыс бойынша кеңесші, әлеуметтік жұмыс бойынша маман, күтім бойынша әлеуметтік қызметкер.</w:t>
+      2) мамандары (бас, аға), оның ішінде: әлеуметтік жұмыс бойынша кеңесші, әлеуметтік жұмыс бойынша маман, күтім бойынша әлеуметтік қызметкер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Білім беру мамандарының лауазымдары:</w:t>
+      3. Білім беру мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) басшы, басшының орынбасары (оның ішінде мектеп, мектепке дейінгі мемлекеттік мекеменің директоры, оқу ісінің және тәрбие ісінің меңгерушілері), әдістемелік кабинеттің меңгерушісі;</w:t>
+      1) басшы, басшының орынбасары (оның ішінде мектеп, мектепке дейінгі мемлекеттік мекеменің директоры, оқу ісінің және тәрбие ісінің меңгерушілері), әдістемелік кабинеттің меңгерушісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мамандар (бас, аға), оның ішінде: барлық мамандық мұғалімдері (оның ішінде: дефектолог мұғалім, логопед, бастапқы әскери дайындық мұғалімі, қосымша білім беру педагогы, әлеуметтік педагог), бухгалтер, экономист, әдіскер, психолог, медбике, аға вожатый, вожатый, тәрбиеші, музыка маманы, шығармашылық студия үйірмесінің басшысы, зертханашы, тәрбиешінің көмекшісі, инженер-программист, кітапханашы, өндірістік оқыту шебері, музыка жетекшісі, нұсқаушы (оның ішінде балалармен жұмыс, еңбек және өндірістік оқыту бойынша).</w:t>
+      2) мамандар (бас, аға), оның ішінде: барлық мамандық мұғалімдері (оның ішінде: дефектолог мұғалім, логопед, бастапқы әскери дайындық мұғалімі, қосымша білім беру педагогы, әлеуметтік педагог), бухгалтер, экономист, әдіскер, психолог, медбике, аға вожатый, вожатый, тәрбиеші, музыка маманы, шығармашылық студия үйірмесінің басшысы, зертханашы, тәрбиешінің көмекшісі, инженер-программист, кітапханашы, өндірістік оқыту шебері, музыка жетекшісі, нұсқаушы (оның ішінде балалармен жұмыс, еңбек және өндірістік оқыту бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мәдениет мамандарының лауазымдары:</w:t>
+      4. Мәдениет мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мәдениет қазыналық мекемесінің басшысы және басшының орынбасары, мұражай директоры, аудандық кітапхана директоры, кітапхана, жинақтау және өңдеу бөлімінің, қызмет көрсету бөлімінің, ақпаратты библиографиялық бөлімінің, даму бөлімінің, мемориалдық кешенмен меңгерушісі;</w:t>
+      1) мәдениет қазыналық мекемесінің басшысы және басшының орынбасары, мұражай директоры, аудандық кітапхана директоры, кітапхана, жинақтау және өңдеу бөлімінің, қызмет көрсету бөлімінің, ақпаратты библиографиялық бөлімінің, даму бөлімінің, мемориалдық кешенмен меңгерушісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мамандар (бас, аға), оның ішінде: әдіскер (оның ішінде кітапханаларды дамыту бөлімінің), барлық атаулы суретшілер, шығармашылық жетекші, кітапханашы, аға библиограф, экскурсия жетекшісі, редактор, режиссер, мұражай қараушысы, қоюшы-оператор, желілік киноаппаратура және дыбыс жазу операторы, дыбыс режиссері, хореограф, үйірме жетекшісі, солист, музыкалық жетекші, дирижер (оның ішінде оркестр жетекшісі), концертмейстер, инструктор, клуб меңгерушісі, инспектор, мәдени ұйымдастырушы, аккомпаниатор, балетмейстер, бухгалтер, экономист, хормейстер, қорлардың, экспонаттардың құндылығын сақтаушы.</w:t>
+      2) мамандар (бас, аға), оның ішінде: әдіскер (оның ішінде кітапханаларды дамыту бөлімінің), барлық атаулы суретшілер, шығармашылық жетекші, кітапханашы, аға библиограф, экскурсия жетекшісі, редактор, режиссер, мұражай қараушысы, қоюшы-оператор, желілік киноаппаратура және дыбыс жазу операторы, дыбыс режиссері, хореограф, үйірме жетекшісі, солист, музыкалық жетекші, дирижер (оның ішінде оркестр жетекшісі), концертмейстер, инструктор, клуб меңгерушісі, инспектор, мәдени ұйымдастырушы, аккомпаниатор, балетмейстер, бухгалтер, экономист, хормейстер, қорлардың, экспонаттардың құндылығын сақтаушы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Спорт мамандарының лауазымдары:</w:t>
+      5. Спорт мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік мекеме мен қазыналық кәсіпорын басшысы және басшының орынбасары, оның ішінде: балалар – жасөспірімдердің спорт мектебінің директоры;</w:t>
+      1) мемлекеттік мекеме мен қазыналық кәсіпорын басшысы және басшының орынбасары, оның ішінде: балалар – жасөспірімдердің спорт мектебінің директоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) барлық мамандық жаттықтырушылары, медбике, бухгалтер, экономист, методист.</w:t>
+      2) барлық мамандық жаттықтырушылары, медбике, бухгалтер, экономист, методист.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Ветеринария мамандарының лауазымдары:</w:t>
+      6. Ветеринария мамандарының лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бөлімше жетекшілері, оның ішінде: мемлекеттік кәсіпорынның директоры және орынбасары;</w:t>
+      1) бөлімше жетекшілері, оның ішінде: мемлекеттік кәсіпорынның директоры және орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мамандар (бас, аға), оның ішінде: мал дәрігерлері (оның ішінде: дәрігер-терапевт, дәрігер-эпизоотолог, мобильдік топтың дәрігері, дәрігер-паразитолог, дәрігер-гинеколог), мобильді топтың ветеринарлық фельдшері, бас мал дәрігері, ветеринарлық фельдшер (оның ішінде ауылдық округтерде).</w:t>
+      2) мамандар (бас, аға), оның ішінде: мал дәрігерлері (оның ішінде: дәрігер-терапевт, дәрігер-эпизоотолог, мобильдік топтың дәрігері, дәрігер-паразитолог, дәрігер-гинеколог), мобильді топтың ветеринарлық фельдшері, бас мал дәрігері, ветеринарлық фельдшер (оның ішінде ауылдық округтерде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1616,35 +1740,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>