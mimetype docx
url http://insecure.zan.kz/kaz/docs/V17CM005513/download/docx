--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9535b5e" w14:textId="9535b5e">
+    <w:p w14:paraId="755d0eb" w14:textId="755d0eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -697,98 +697,98 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 жылғы 15 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 98 қаулысына қосымша</w:t>
+              <w:t>№ 98 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік тұрғын үй қорынан тұрғынжайды пайдаланғаны үшін төлемақының мөлшері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар ауданы әкімдігінің 22.06.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Ақтөбе облысы Шалқар ауданы әкімдігінің 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 210</w:t>
+        <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -962,51 +962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 38 үй</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 38 үй</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1075,51 +1075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, К. Салпенов көшесі, 5 үй, 1 пәтер</w:t>
+Шалқар қаласы, К.Салпенов көшесі, 3 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1188,51 +1188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, К. Салпенов көшесі, 3 үй, 1 пәтер</w:t>
+Шалқар қаласы, К.Салпенов көшесі, 3 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1301,51 +1301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, К. Салпенов көшесі, 3 үй, 2 пәтер</w:t>
+Шалқар қаласы, К.Салпенов көшесі, 5 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1414,51 +1414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 28 үй, 1 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 28 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1527,51 +1527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 28 үй, 2 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 28 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1640,51 +1640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 30 үй, 1 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 30 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1753,51 +1753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 30 үй, 2 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 30 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1866,51 +1866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 32 үй, 1 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 32 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1979,51 +1979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 32 үй, 2 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 32 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2092,51 +2092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 34 үй, 1 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 34 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2205,51 +2205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 34 үй, 2 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 34 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2318,51 +2318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 36 үй, 1 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 36 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2431,51 +2431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, М. Қадыров көшесі, 36 үй, 2 пәтер</w:t>
+Шалқар қаласы, М.Қадыров көшесі, 36 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2544,51 +2544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Т. Жұмағалиев көшесі, 2 Б үй</w:t>
+Шалқар қаласы, Т.Жұмағалиев көшесі, 2 Б үй</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2657,51 +2657,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ж. Тажибаев көшесі, 2 үй, 1 пәтер</w:t>
+Шалқар қаласы, Ж.Тажибаев көшесі, 2 үй, 1 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2770,51 +2770,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ж. Тажибаев көшесі, 2 үй, 2 пәтер</w:t>
+Шалқар қаласы, Ж.Тажибаев көшесі, 2 үй, 2 пәтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3787,87 +3787,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3900,87 +3900,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4013,87 +4013,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 3 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 3 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4126,87 +4126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 4 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 4 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4239,87 +4239,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 5 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 5 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4352,87 +4352,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 6 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 6 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4465,87 +4465,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 7 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 7 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4578,87 +4578,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 8 пәтер</w:t>
-[...35 lines deleted...]
-77</w:t>
+Шалқар қаласы, Ө.Сейітов көшесі, 12 үй, 8 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4691,87 +4691,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 51 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4804,87 +4804,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 51 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4917,87 +4917,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 52 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 3 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5030,87 +5030,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 52 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 4 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5143,87 +5143,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 53 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 5 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5256,87 +5256,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 53 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 6 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5369,87 +5369,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 54 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 7 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5482,87 +5482,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Сазтөбе көшесі, 54 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-109</w:t>
+Шалқар қаласы, Ө. Сейітов көшесі, 14 үй, 8 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5595,87 +5595,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ораз би Тәтеұлы көшесі, 46 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-110</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 51 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5708,87 +5708,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ораз би Тәтеұлы көшесі, 46 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-110</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 51 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5821,87 +5821,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ораз би Тәтеұлы көшесі, 48 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-110</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 52 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5934,87 +5934,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ораз би Тәтеұлы көшесі, 48 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-110</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 52 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6047,87 +6047,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 1 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 53 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6160,87 +6160,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 2 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 53 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6273,87 +6273,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 3 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 54 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6386,87 +6386,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 4 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Сазтөбе көшесі, 54 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6499,87 +6499,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 5 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Ораз би Тәтеұлы көшесі, 46 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6612,87 +6612,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 6 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Ораз би Тәтеұлы көшесі, 46 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6725,87 +6725,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 7 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Ораз би Тәтеұлы көшесі, 48 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6838,87 +6838,10483 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шалқар қаласы, Ө. Сейітов көшесі, 12 үй, 8 пәтер</w:t>
-[...35 lines deleted...]
-107,2</w:t>
+Шалқар қаласы, Ораз би Тәтеұлы көшесі, 48 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 678 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 678 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 679 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 679 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 680 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 680 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 682 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 682 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 711 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 711 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 712 үй, 1пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 712 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 713 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 713 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 714 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 714 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 715 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 715 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 716үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 716үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 717 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 717 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 718 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 718 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 719 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 719 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 722 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 722 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 723 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 723 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 725 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 725 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Жанұзақов көшесі 9 А,1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Жанұзақов көшесі 9 А,2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№84 /8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№86 /8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, Биекенов көшесі,№88 /8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 685үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 685 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 686 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 686 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 688 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 688 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 689 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 689 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 691 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 691 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 747 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 747 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 748 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 748 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 750 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 750 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 751 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 751 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 753 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 753 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 755 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 755 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 756 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 756 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 757 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 757 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 759 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 759 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 760 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 760 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 762 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 762 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 763 үй, 1 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар қаласы, №6 көше, 763 үй, 2 пәтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6996,55 +17392,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>