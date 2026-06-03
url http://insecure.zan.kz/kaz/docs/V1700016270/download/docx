--- v0 (2025-11-09)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b68de51" w14:textId="b68de51">
+    <w:p w14:paraId="9eef3c8" w14:textId="9eef3c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 22 желтоқсандағы № 890 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 23 қаңтарда № 16270 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 03.05.2023 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 03.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 314</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -266,68 +352,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзiрлеу, келiсу, бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтату, күшiн жою) қағидалары.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -346,210 +434,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз тасығыштағы және электрондық нысандағы көшірмелерін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімді баспа басылымдарына ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2), 3) және 4) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -986,85 +1074,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 5 қаңтар</w:t>
+              <w:t xml:space="preserve">2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаңтар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1169,1411 +1269,1395 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 890 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзiрлеу, келiсу, бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтату, күшiн жою) қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 03.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 314</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="9"/>
+    <w:bookmarkStart w:name="z128" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мемлекеттiк нормативтерді әзiрлеу, келісу, бекiту, тiркеу және қолданысқа енгізу (қолдануын тоқтату, күшiн жою) қағидалары (бұдан әрi – Қағидалар) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және мемлекеттік нормативтерді әзірлеу, келісу, бекіту, тіркеу және қолданысқа енгізу, қолдануын тоқтату және күшін жою тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың ережелері мемлекеттік нормативтерді әзірлеуді жүзеге асыратын Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметінің субъектілеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда келесі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әзірлеуші – мемлекеттік нормативтерді әзірлеуді жүзеге асыратын ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми-техникалық кеңес (бұдан әрі – ҒТК) – уәкілетті органның ведомствосында құрылған, құрылыс саласын дамытудың, сәулет, қала құрылысы, құрылыс және тұрғын үй-коммуналдық шаруашылық, құрылыста баға белгілеу саласында ғылыми-техникалық саясат жүргізудің, сәулет-құрылыс бақылауын жүзеге асырудың негізгі бағыттары бойынша ұсыныстарды, сондай-ақ сәулет, қала құрылысы және құрылыс саласында нормативтік құқықтық жобалар мен мемлекеттік нормативтерді дайындайтын және қарайтын консультативтік-кеңесші орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қағидалар жинағы (бұдан әрі – ҚЖ) – ғимараттар мен имараттарды жобалау, салу, монтаждау, техникалық қызмет көрсету немесе пайдалану бойынша қолайлы шешімдерді қамтитын ерікті түрде қолдануды таңдаудың нормативтік-техникалық құжаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қайта өңдеу – мемлекеттік норматив мазмұнының едәуір өзгеруімен (көлемінің 35 %-дан астамы), құрылымының және (немесе) атауының өзгеруімен, өзектілендірілуімен, сондай-ақ оған жаңа және (немесе) неғұрлым прогрессивті ережелердің енгізілуімен қайта қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолайлы шешім – ол ерікті қолданудың нормативтік техникалық құжаттарында келтірілген, нәтижелі талапты қанағаттандырудың нормативтік бекітілген әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құрылыс нормалары (бұдан әрі – ҚН) – техникалық регламенттердің талаптарын нақтылайтын және сәулет, қала құрылысы және құрылыс саласындағы субъектілердің қолдануы үшін міндетті нәтижелі талаптарды қамтитын нормативтік техникалық құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) құрылыстағы басшылық құжаттар (бұдан әрі - ҚБҚ) – жобалау және құрылыс жөніндегі қызметті ұйымдастыруға міндетті талаптарды белгілейтін және сәулет, қала құрылысы және құрылыс саласындағы субъектілердің өзара қарым-қатынастарын реттейтін нормативтік құқықтық актілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік нормативтерді әзірлеу – жаңа мемлекеттік нормативтер әзірлеу және қолданыстағыларды қайта өңдеу жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік нормативтерді техникалық түзету – нормативтік талаптар мен ережелердің қосарланған немесе әртүрлі түсіндірілуін болдырмау, қайталанулар мен қайшылықтарды, сондай-ақ оларды цифрлық форматқа одан әрі аудару мүмкіндігімен өзекті емес нормативтік сілтемелерді жою жолымен мемлекеттік норматив мәтінін редакциялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік нормативтерді цифрлық форматқа көшіру – құрылыс объектілерінің ақпараттық моделдерінің нормативтік талаптарға сәйкестігіне автоматтандырылған сараптама жүргізу мақсатында компьютерлік өңдеуге (түсіндіруге) жататын, мемлекеттік норматив талаптарын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік нормативтің ережесі – талаптар, қағидалар, ұсынымдар мен ескертпелер формасы бар нормативтік-техникалық құжат мазмұнының құрылымдық элементі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік нормативтің ұсынатын ережесі – кеңес немесе нұсқауды қамтитын ереже;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) нәтижелі талаптар – объектінің пайдалану және жұмыс сипаттамаларына қойылатын, оларды қанағаттандыру тәсілдерін немесе шешімдерін белгілемейтін және ҚН мен ҚБҚ ережелерінде келтірілген, міндетті сипаттағы ең аз қажетті талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) нәтижелі шешім – нәтижелі талапты қанағаттандыратын, қолайлы шешімге балама әдіс. Нәтижелі шешімдер, нәтижелі талапты толық қанағаттандыратын, ғылыми негізделген және тәжірибелік-эксперименттік сынақтан өткен шешімдерге негізделеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) нормалаудың ұйғарымды әдісі – белгілі бір көлемді жайғастыру, құрылмалық және өзге де шешімдерді, материалдарды, бұйымдарды, жабдықтарды, жұмыс сипаттамаларын, дайындау, монтаждау әдістерін, пайдалану жағдайларын, қабылдау тәртібін және мақсатқа жетудің басқа да құралдарын белгілейтін құрылыс объектілерінің элементтік сипаттамасын көздейтін әдіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) нормативтік техникалық құжат (нормативтік-техникалық құжат) – техникалық және технологиялық нормалардан тұратын нормативтік құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) нормативтік-техникалық құжаттарды жетілдіру – халықаралық тәжірибені, ғылыми-зерттеу жұмыстарын ескере отырып, техникалық деңгейді және өзекті талаптарды қолдау мақсатында мемлекеттік нормативтерді жаңарту (әзірлеу, техникалық түзету, цифрлық форматқа көшіру);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) пікір – мемлекеттік нормативтердің жобаларын қарау нəтижелері бойынша ұсынылған жазбаша құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) сәулет, қала құрылысы және құрылыс каталогы (бұдан әрі – каталог) – сәулет, қала құрылысы және құрылыс саласындағы нормативтік құқықтық актілер мен нормативтік техникалық құжаттардың, кәсіпорындардың, ғимараттар мен имараттардың типтік жобалары мен типтік жобалау шешімдерінің, құрылыс құрылмаларының, бұйымдары мен құрылыс материалдарының, жұмыстарды жүргізу технологияларының және құрылыстағы баға белгілеу жөніндегі нормативтік құжаттардың жүйеленген тізбелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтер (мемлекеттік нормативтер) – адамның тұратын ортасына және тіршілік етуіне қолайлы, қауіпсіз және басқа да қажетті жағдайларды қамтамасыз ететін нормативтік құқықтық актілердің, қала құрылыстық және техникалық регламенттердің, нормативтік-техникалық құжаттардың, өзгеде міндетті талаптардың, шарттар мен шектеулердің жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) талаптың ресімделетін бөлігі – ақпараттық моделдерді тексерудің ақпараттық жүйесінде қолдануға арналған ережелер жиынтығы түрінде оларды машинада оқылатын форматқа түрлендіруге болатын талаптардың сандық және (немесе) есептелетін сапалық сипаттамалары белгілі және айқындалған мемлекеттік нормативтегі талаптың бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тапсырыс беруші-мемлекеттік нормативтерді әзірлеуді, техникалық түзетуді және (немесе) цифрлық форматқа ауыстыруды ұйымдастыруды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) тиімді нормалау әдісі – бұл ұйғарымдық процестерге, әдістер мен процедураларға емес, қажетті, өлшенетін нәтижелерге бағытталған нормалау тәсілі. Бұл нормалау әдісі, осы нәтижелердің қалай алынғаны туралы нақты нұсқауларсыз, нәтижелікке (белгілі бір нәтижелерге қол жеткізуге) негізделген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) уәкілетті органның ведомствосы – Қазақстан Республикасының заңнамасына сәйкес сәулет, қала құрылысы және құрылыс қызметі саласындағы құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыратын орталық мемлекеттік органның ведомствосы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) цифрлық формат – бағдарламалық қамтамасыз ету немесе ақпараттық жүйелер арқылы сақтауға және өңдеуге арналған цифрлар тізбегі түріндегі деректер (құжаттар, кескіндер және сол сияқтылар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік нормативтерді әзірлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік нормативтерді әзірлеу, техникалық түзету және цифрлық форматқа көшіру бойынша жұмыстарды ұйымдастыру келесілерді қалыптастыруды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әзірлеуге, техникалық түзетуге және цифрлық форматына көшіруге мемлекеттік нормативтердің жататын үш жыл мерзімге перспективтік номенклатураны (бұдан әрі - Перспективтік номенклатура);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әзірлеуге, техникалық түзетуге және цифрлық форматқа көшіруге жататын мемлекеттік нормативтердің жылдық тізбесін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әзірлеу, техникалық түзетуге және цифрлық форматқа көшіруге жататын мемлекеттік нормативтерді қалыптастырушы Перспективтік номенклатураға үш жыл мерзімге енгізу жөніндегі ұсыныстарды сәулет, қала құрылысы және құрылыс қызметі субъектілерімен уәкілетті органның ведомствосына еркін нысанда ресімделген өтінім түрінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Өтінімде нормативтік-техникалық құжаттарды жетілдіру қажеттілігінің негіздемесі, орындау мерзімдері және қажет болған кезде болжамды көлемі (парақтар саны) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің құрылымына сәйкес көрсетiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұсынылған өтінімді уәкілетті органның ведомствосы, мәлімделген құжатты Перспективтік номенклатураға енгізудің орындылығын анықтау үшін Қазақстан Республикасының Әкімшілік рәсімдер туралы заңнамасында белгіленген тәртіппен тіркелген сәттен бастап 30 күнтізбелік күн ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өтінімдерді қарау нәтижелері бойынша уәкілетті органның ведомствосы, тақырыптардың басымдығы мен өзектігін, сондай-ақ жұмыстарды жылдар бойынша орындау мерзімдерін ескере отырып, Перспективтік номенклатура қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Әзірлеуге, техникалық түзетуге және цифрлық форматқа көшіруге жататын мемлекеттік нормативтердің жылдық тізбесі, осы Ережелердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес форма бойынша сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзірлеу, техникалық түзету және цифрлық форматқа көшіру жөніндегі жұмыстардың тақырыптық жоспары түрінде Перспективтік номенклатураға енгізілген басымды және өзекті тақырыптардан қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалыптастырылған тақырыптық жоспарды уәкілетті органның ведомствосының басшылығы бекітеді және қаржыландыруды бөлу мақсатында республикалық бюджеттік бағдарламаға енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сәулет, елдімекен құрылысы және құрылыс қызметінің субъектілері уәкілетті органның ведомствосы жазбаша растаған кезде, ғылыми және (немесе) мамандандырылған ұйымдарды тарта отырып, өз қаражаты есебінен мемлекеттік нормативтердің бастамашылық әзірленуін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік нормативтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ғылыми зерттеулер, эксперименттер, сынақтар және өлшеулер нәтижелерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықаралық, өңірлік стандарттарды, ұйымдардың стандарттарын, шет мемлекеттердің стандарттарын және ғимараттар мен имараттарды жобалау, салу және пайдалану процестеріне қойылатын талаптарды белгілейтін өзге де құжаттарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жаңа технологиялар мен құрылыс материалдарын, бұйымдары мен құрылмаларын қолдану тәжірибесін ескере отырып әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құрылыс құрылмаларын есептеу жөніндегі нормативтерді, сондай-ақ жобалау мен құрылыстың ұйымдастырушылық-әдістемелік мәселелері жөніндегі ережелерді қоспағанда, әртүрлі мақсаттағы мемлекеттік нормативтер техникалық түзетуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік нормативтерді әзірлеу бір күнтізбелік жыл ішінде жүзеге асырылады. Техникалық түзетумен және цифрлық форматқа көшірумен мемлекеттік нормативтерді әзірлеу жөніндегі жұмыстарды жүзеге асыру барысында, сондай-ақ бір шарт шеңберінде ғылыми зерттеулер жүргізу қажет болған жағдайда, жұмыстардың көлемін жылдар бойынша бөле отырып, әзірлеу мерзімі ұлғаяды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік нормативтерді әзірлеуді, техникалық түзетуді және цифрлық форматқа көшіру жұмыстарын ұйымдастыруды төменде келтірілген сатылар деп бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтерді әзірлеу бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кезең – мемлекеттік нормативті әзірлеуді (қайта өңдеуді) ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кезең – мемлекеттік нормативтің бірінші редакцияда жобасын (қажеттілікке қарай келесі аралық редакцияларда) әзірлеу (қайта өңдеу), нормалаудың тиісті бағыты бойынша Мемлекеттік органдардың пікірлері мен жауаптарын алу (тапсырыс беруші анықтайды), Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының және жеке кәсіпкерлік субъектілері бірлестіктерінің қорытындыларын алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кезең – әзірлеушінің түпкілікті редакциясында мемлекеттік норматив жобасын дайындау, келісу және оны тапсырыс берушіге ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-кезең – мемлекеттік нормативті қарау, қабылдау (бекіту немесе құптау) және тіркеу (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-кезең – мемлекеттік нормативті қолданысқа енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтерді техникалық түзету бойынша: мемлекеттік нормативтерді әзірлеу жөніндегі кезеңдерге ұқсас.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтерді цифрлық форматқа көшіру бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-кезең-мемлекеттік нормативті цифрлық форматқа көшіруді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-кезең-мемлекеттік нормативтер талаптарының ресімделетін бөлігінен автоматтандырылған тексерулердің тестілік модельдерін жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-кезең-мемлекеттік нормативтер талаптарының ресімделетін бөлігінен автоматтандырылған тексерулердің тестілік үлгілерін көрсету және тапсырысшыға атқарылған жұмысты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-кезең-тапсырыс берушінің жұмыстарды қарауы, қабылдауы (құптауы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтерді әзірлеу, техникалық түзету және цифрлық форматқа көшіру кезінде сатыларды біріктіруге немесе саты құрамында орындалатын жекелеген жұмыстарды бөлуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы Қағидалардың 10-тармағына сәйкес бастамашылық тәртіппен мемлекеттік нормативтерді әзірлеу бойынша жұмыстарды ұйымдастыру шарттың талаптарына сәйкес орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен бірге, мемлекеттік норматив жобасы бекітілгенге және қолданысқа енгізілгенге дейін ҒТК құптауын алуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік нормативтердің әзірлеушісін таңдау рәсімі Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2588,111 +2672,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормалары немесе "Мемлекеттік сатып алу туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тарауын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақтай отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік нормативтерді әзірлеу шартта белгіленген талапшарттар мен мерзімдерге, сондай-ақ осы Қағидалардың ережелеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік нормативтерді әзірлеу барысында олардың мазмұны келесі талаптарды ескере отырып жазылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік нормативтердің ережелері міндетті және ұсынылатын болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті ережелер ең төменгі қажетті немесе ең жоғары рұқсат етілген деңгейде белгіленеді, ұсынылатын ережелер озық жетістіктерді ескере отырып, экономикалық негізделген және тәжірибеде дәлелденген шешімдер деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2703,90 +2787,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті ережелерге мемлекеттік нормативтердің қағидаттарына сәйкес сөзсіз сақталуы тиіс ережелер жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған ережелерге тұтынушының нақты қажеттіліктері мен мүмкіндіктеріне немесе өндіріс жағдайларына сәйкес өзгеретін ережелерді жатқызады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ҚБҚ өнімнің жекелеген түрлеріне және (немесе) олардың өмірлік циклінің процестеріне қойылатын міндетті талаптарды белгілейтін және Қазақстан Республикасының заңнамасына сәйкес әзірленетін нормативтік құқықтық актілердің туынды түріне жатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ҚН нормалаудың нәтижелі әдісінің негізінде әзірленеді және нормалаудың мақсаттарын және техникалық реттеу объектілеріне қойылатын міндетті нәтижелі, пайдалану талаптарын анықтайтын ережелерден тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚН техникалық реттеудің әртүрлі объектілеріне қатысты қауіпсіздік жөніндегі техникалық регламенттердің талаптарын, құрылыс объектілері сапасының қажетті деңгейін, құрылысқа, жобалауға және құрылысқа арналған инженерлік ізденістер бойынша жалпы техникалық талаптарды, сондай-ақ жоспарлау мен құрылысқа, ғимараттар мен имараттарға, құрылыс құрылмаларына, инженерлік жабдықтың негіздері мен жүйелеріне қойылатын талаптарды, сондай-ақ құрылыс өнімінің пайдалану сипаттамаларын нақтылайтын ережелерді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2959,70 +3043,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚН, ғимараттар немесе имараттар арналған өндірістің технологиялық процестеріне қойылатын талаптарды қамтымайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚН-да қолданудың ерікті таңдау құжаттарына сілтемелер жоқ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жобалау және құрылыс жөніндегі ҚЖ - да ресми танылғандар ретінде ұсынылған, тәжірибеде өзін-өзі ақтаған ережелер-техникалық регламенттер мен ҚН талаптарының сақталуын қамтамасыз етуге мүмкіндік беретін қолайлы шешімдер, сондай-ақ "Қосымша талаптар" бөлімі түрінде ҚН-мен регламенттелмеген жекелеген мәселелер бойынша ережелер қажетті толықтығымен келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚЖ, атап айтқанда, келесілерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3123,165 +3207,165 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пайдалану режимінің әр түрлі сипаттамалары бар және әртүрлі климаттық жағдайларда ғимараттар мен имараттарды салу кезінде құрылыс құрылмаларының элементтерін, инженерлік жүйелерді, бұйымдар мен материалдарды қолдану ережелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚЖ нормативінде осы ережелер жинақтары әзірленген техникалық регламенттердің, ҚН-ның ережелерін қайталауға жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жобалаудың еуропалық стандарттарына (Еурокодтарға) ұқсас ережелер жинағы – ҚР ҚЖ EN, Еуропалық стандарттау комитеті (CEN) шығарған Еурокодтың толық мәтінін (қосымшаларды қоса алғанда) қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚР ҚЖ EN нормативіне Ұлттық қосымшасы Еурокодта ұлттық деңгейде шешім қабылдау үшін ашық қалдырылған параметрлер туралы ақпаратты ғана қамтиды. Ұлттық деңгейде (NDP) белгіленетін бұл параметрлер Қазақстан Республикасындағы ғимараттар мен инженерлік құрылыстарды жобалауға ғана қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚР ҚЖ EN нормативіне тіреу құрылмалардың, сондай-ақ жеке конструктивтік элементтердің параметрлерін жобалаудың, есептеудің және анықтаудың жалпы қағидаттары мен қағидаларын белгілейді. Олар дәстүрлі құрылыс әдістеріне де, инновациялық қолдану аспектілеріне де қатысты, бірақ стандартты емес құрылмалар ережелері немесе балама шешімдерді әзірлеу үшін сарапшыларды тарту қажет арнайы шешімдер жоқ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) нормативтік техникалық құралдар (ҒТҚ) түріндегі нормативтік техникалық құжаттар, технологиялық жобалау нормалары, технологиялық карталар, құрылыстың әдістемелік құжаттары техникалық регламенттер мен ҚН талаптарын, сондай-ақ ҚЖ-нің қолайлы шешімдерін іске асыру үшін практикамен тексерілген ережелерді (есептеулер, мысалдар, технологиялық және техникалық сипаттамалар мен түсіндірмелер, әдістемелер және басқасы) қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік нормативтерді жасау, мазмұндау және ресімдеу осы Қағидалардың талаптары мен "Қазақстан Республикасының техникалық реттеудің мемлекеттік жүйесі. Стандарттарды жасауға, мазмұндауға, рәсімдеуге және мазмұнына қойылатын жалпы талаптар" ҚР СТ 1.5 белгіленген талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық, өңірлік және ұлттық стандарттарды қолдану негізінде әзірленетін нормативтік техникалық құжаттарды жасау, мазмұндау, ресімдеу және белгілеу тәртібі "Қазақстан Республикасын техникалық реттеудің мемлекеттік жүйесі. Шет мемлекеттердің халықаралық, өңірлік және ұлттық стандарттарын, Қазақстан Республикасындағы стандарттау жөніндегі өзге нормативтік құжаттарды қолдану тәртібі" ҚР СТ 1.9 талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. ҚБҚ мәтіні "Нормативтік құқықтық актілерді әзірлеу, келісу және мемлекеттік тіркеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 6 қазандағы № 568 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3296,191 +3380,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Заңға тәуелді нормативтік құқықтық актілердің жобаларын әзірлеу, олардың келісілу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 6 қазандағы № 569 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қазақстан Республикасы Үкіметінің № 568 және № 569 қаулылары) талаптарына сәйкес рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік нормативтер мемлекеттік және орыс тілдерінде шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік нормативтер мұқабасының нысаны ҚБҚ-ны қоспағанда, осы Қағидаларға 3-қосымшада келтірілген нысанға сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Мемлекеттік нормативтерге арналған "Алғы сөз" құрылымдық элементінің үлгісі ҚБҚ-ны қоспағанда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Мемлекеттік нормативтік құжаттың мемлекеттік мен орыс тілдеріндегі шмуцтитулы (бірінші беті) құрылыстағы басшылық құжаттарды қоспағанда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген нысанға сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z85" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Құрылыстағы басшылық құжаттарды қоспағанда, мемлекеттік нормативтердегі "Нормативтік сілтемелер" деген құрылымдық элементте нормативтік құқықтық актілердің және нормативтік-техникалық құжаттардың тізбесі бар, онда құжаттың мәтінінде сілтемелер беріледі (берілген). Сілтемелер тізбесі "Осы құрылыс нормаларын (нормативтік-техникалық құралды, қағидалар жинақтарын және тағы басқа) қолдану үшін келесі сілтемелер пайдаланылады" деген сөздерден басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тараудың соңында келесі мазмұндағы ескертпе көрсетілуі қажет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3635,284 +3719,284 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыстағы халықаралық және мемлекетаралық стандарттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында қолдануға рұқсат етілген ұлттық стандарттар, сондай-ақ шет мемлекеттердің стандарттары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік нормативтерді келiсу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әзірлеуші, шартта тапсырыс беруші анықтаған ұйымдарға, тиісті сын-пікір алу мақсатында түсіндірме жазбасы бар әзірленген мемлекеттік норматив жобасын жібереді. Мемлекеттік нормативтің жобасы бойынша сын-пікір әзірлеушіге жобаны қарауға алған күннен бастап, күнтізбелік 30 күннен кешіктірілмей беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым көрсетілген мерзімде сын-пікірді ұсынбаған жағдайда, егер шартта өзгеше көзделмесе, мемлекеттік нормативтерді әзірлеу шартта белгіленген мерзімдерге сәйкес жалғасады, ал мемлекеттік нормативтің жобасы осы ұйыммен келісілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда әзірлеуші ұсынылған сын-пікірлер жөнінен келіспеушіліктерді қарау бойынша мүдделі мемлекеттік органдар мен ұйымдардың өкілдерімен кеңес өткізеді. Кеңесте қабылданған шешімдер хаттамамен ресімделеді және ескертулер мен ұсыныстардың жиынтық кестесінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Қызметтік пайдалану үшін" деген белгісі бар мемлекеттік нормативтердің жобалары тапсырыс берушінің тікелей сын-пікір алуы үшін мүдделі мемлекеттік органдардың қарауына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Түсіндірме жазбамен бірге бірінші редакцияда әзірленетін мемлекеттік нормативтің жобасы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген мемлекеттік нормативтің ісіне кіретін құжаттардың тізбесіне сәйкес оны уәкілетті органның ведомствосына қарау және істі қалыптастыру үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Әзірлеуші, мемлекеттік нормативтің жобасы түпкілікті редакцияда ұсынылғанға дейін, шартта анықталған тиісті мемлекеттік органдар мен ұйымдардың мемлекеттік нормативтің жобасын қайта қарауын ұйымдастыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z91" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен бірге, мемлекеттік норматив жобасы тиісті мемлекеттік органдарға бұрын алынған сын-пікірлер ескеріле отырып, пысықталған редакцияда қарауға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z92" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік норматив жобасын түпкілікті редакцияда дайындау тиісті мемлекеттік органдар мен ұйымдардан алған жауаптары ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мемлекеттік норматив жобасы түпкілікті редакцияда тапсырыс берушіге мемлекеттік және орыс тілдерінде, қағаз және электрондық жеткізгіштерде және шартта, ілеспе хатта және қосымшаларда анықталған мөлшерде беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төмендегілер қамтылған мемлекеттік норматив жобасына түсіндірме жазба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік норматив әзірлеу мен қолданудан экономикалық тиімділіктің негіздемелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3959,248 +4043,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік норматив жобасын әзірлеу барысында пайдаланылған нормативтік құқықтық актілер және нормативтік техникалық құжаттар туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әзірлеуші туралы деректер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік норматив жобасы бірінші редакцияда жіберілген ұйымдардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік норматив жобасы бірінші (аралық) және түпкілікті редакцияда қарауға жіберілген мемлекеттік органдар мен ұйымдардан алынған сын-пікір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бірінші (аралық) және түпкілікті редакциядағы мемлекеттік норматив жобасы бойынша ескертулер мен ұсыныстардың қалыптастырылған жиынтық кестесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы мемлекеттік нормативтердің күшін жою туралы немесе жаңа мемлекеттік нормативтердің қолданысқа енгізілуіне байланысты оларға өзгерістер және (немесе) толықтырулар енгізу туралы ұсыныстар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік нормативтер жобасының түпкілікті редакциясы "қызмет бабында пайдалану үшін" деген белгісі бар құжаттарды қоспағанда, ҒТК-ның қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мемлекеттік норматив жобасын келісу бойынша жұмыстардың құрамы, ол бойынша техникалық түзету жүргізілген, мемлекеттік нормативтерді әзірлеу жөніндегі жұмыстарға ұқсас.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мемлекеттік нормативтің цифрланған жобасы шартта анықталған мемлекеттік органдармен және ұйымдармен келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттiк нормативтердi бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтату, күшiн жою) тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. 100 нөмірінен басталатын жобалау және құрылыс салу жөніндегі ҚЖ қоспағанда, мемлекеттік нормативтерді тіркеу (есепке алу) нөмірі 00 (01) нөмірінен басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Мемлекеттік нормативтің шифры салалық сыныптамаға біріктірілген барлық деңгейдегі құжаттар белгілерінің есепке алу-тіркеу бірлігін қамтамасыз етеді және сәулет, қала құрылысы мен құрылыс саласындағы нормативтік база туралы ақпаратты тиімді сақтауға, қолдануға және пайдалануға арналған қажетті жағдайларды жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шифр құрылымына берілген схемаға сәйкес "нүкте" және "дефис" белгілерімен ажыратылатын, белгілеудің әріптік және сандық (Х) элементтері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4319,110 +4403,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзгерістерімен қайта шығарылған мемлекеттік нормативтің шифрына &lt;*&gt; элементі қосылады, мысалы: ҚР ҚН 1.02-03-2011*, ҚР ҚЖ 1.02-106-2013*.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтің өзгертілген тармақтары сондай-ақ жұлдызшамен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Мемлекеттік нормативтер, сондай-ақ оларға енгізілетін өзгерістер және (немесе) толықтырулар уәкілетті орган ведомствосының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мемлекеттік нормативті қабылдау барысында қажеттілігіне қарай, оның орнына ол әзірленген нормативтің күші жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Мемлекеттік нормативтердің ережелеріне енгізілетін, өзгертулер мен толықтырулар негізделуі тиіс, ғылыми-техникалық негіздемесі болуы тиіс, әлемдік тәжірибені талдауға және қажет болған жағдайда қаржылық-экономикалық есептеуге ие болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нормативтердің ережелеріне енгізілетін өзгерістер мен толықтырулар негізделуі, ғылыми-техникалық негізі, әлемдік тәжірибені талдауы және қажет болған жағдайда қаржылық-экономикалық есебі болуы тиіс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4455,328 +4539,328 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Ғимараттар мен құрылыстардың, құрылыс материалдары мен бұйымдарының қауіпсіздігіне қойылатын талаптар" техникалық регламентінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ілеспе құжаттамалар ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. "Қызмет бабында пайдалану үшін" деген белгісі бар құжаттарды қоспағанда, мемлекеттік нормативке өзгерістер мен (немесе) толықтырулар енгізу туралы ұсыныс ҒТК-нің қарауына және құптауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Мемлекеттік нормативтерді, сондай-ақ оларға өзгерістерді және (немесе) толықтыруларды енгізу күні бейімделу кезеңі ескеріле отырып, бірақ олар бекітілген күннен бастап кемінде 6 (алты) айдан кейін белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төтенше жағдайлардың салдарларының алдын алу немесе жою, жоғары тұрған мемлекеттік органдардың тапсырмаларын орындау қажет болған жағдайларда, сондай-ақ ҒТК отырысында осындай ұсынымдар мақұлданған жағдайларда, сондай-ақ уәкілетті орган ведомствосының шешімі бойынша мемлекеттік нормативтерді, оларға өзгерістерді және (немесе) толықтыруларды қолданысқа енгізу мерзімін қысқартуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Мемлекеттік нормативтің немесе оның жекелеген нормаларының қолданылуы белгілі бір мерзімге тоқтатылуы мүмкін. Мемлекеттік нормативтердің немесе оның жекелеген нормаларының қолданылуын тоқтату жеке бұйрықпен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z111" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Мемлекеттік нормативтерді бекіту, күшін жою, олардың қолданылуын тоқтата тұру, сондай-ақ оларға өзгерістер және (немесе) толықтырулар енгізу туралы ақпарат салалық баспа басылымдарында жарияланады, сондай-ақ уәкілетті орган ведомствосының сайтында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z112" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. ҚБҚ-ң мемлекеттік тіркелуі Қазақстан Республикасы Үкіметінің № 568 және № 569 қаулыларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z113" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Сәулет, қала құрылысы және құрылыс саласындағы қолданыстағы мемлекеттік нормативтер туралы мәліметтер Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 701 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12423 болып тіркелген) Сәулет, қала құрылысы және құрылыс каталогтарын қалыптастыру және жүргізу қағидаларына сәйкес уәкілетті органның ведомствосы қалыптастыратын "Қазақстан Республикасының аумағында қолданыстағы сәулет, қала құрылысы және құрылыс саласындағы нормативтік құқықтық актілердің және нормативтік техникалық құжаттардың тізбесі" және "Қазақстан Республикасының аумағында қолданыстағы құрылыстағы баға белгілеу жөніндегі нормативтік құжаттар тізбесі" каталогтарға орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Мемлекеттік нормативтерді белгіленген мерзімде уәкілетті органның ведомствосы Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 28 желтоқсандағы № 944 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18090 болып тіркелген) Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру, жүргізу және қолдап отыру, сондай-ақ нормативтік техникалық құжаттардың, ресми басылымдардың көшірмелерін тарату қағидаларына сәйкес нормативтік-техникалық құжаттардың бірыңғай мемлекеттік қорына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Жаңадан әзірленген және қолданысқа енгізілген мемлекеттік нормативтердің ережелері, сондай-ақ қолданыстағы мемлекеттік нормативтерге өзгерістер мен (немесе) толықтырулар, бұрын қолданыста болған нормативтік-техникалық құжаттарға сәйкес жобаланған және салынған қолданыстағы ғимараттар мен имараттарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолданыстағы ғимараттар мен имараттарды өзгерту (реконструкциялау, кеңейту, жаңғырту, қайта жабдықтау, техникалық қайта жарақтандыру, реставрациялау, күрделі жөндеу) барысында осы Қағидалардың 45-тармағында көрсетілген, каталогтарға енгізілген қолданыстағы мемлекеттік нормативтердің ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қолданудың ерікті таңдауының нормативтік техникалық құжаттарында белгіленген ережелер, нәтижелі шешімдер (баламалы құжаттар) болмаған жағдайда объектілерді жобалау және салу барысында міндетті түрде сақталуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Әртүрлі деңгейдегі мемлекеттік нормативтерде қайшылықтар болған жағдайда жоғарырақ деңгейдегі құжаттың нормалары қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір деңгейдегі мемлекеттік нормативтерде қайшылықтар болған жағдайда, қолданысқа кейінірек енгізілген құжаттың нормасы, немесе қолданысқа кейінірек енгізілген құжатқа сәйкес келетін норма қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4925,68 +5009,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жою) қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік нормативтердің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10801,68 +10885,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік нормативтер мұқабасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13114,68 +13198,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жою) қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әзірленген мемлекеттік нормативтің ісіне кіретін құжаттардың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бірінші/түпкілікті редакцияларда мемлекеттік нормативтің жобасын ұсыну туралы әзірлеушінің хаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13447,55 +13531,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13821,31 +13905,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>