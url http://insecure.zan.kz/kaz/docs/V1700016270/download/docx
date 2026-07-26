--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9eef3c8" w14:textId="9eef3c8">
+    <w:p w14:paraId="0953b5f" w14:textId="0953b5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,182 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзiрлеу, келiсу, бекiту, тiркеу және қолданысқа енгiзу (қолданылуын тоқтату, күшiн жою) қағидалары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 22 желтоқсандағы № 890 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 23 қаңтарда № 16270 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 19 наурыздағы № 120 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.03.2026 </w:t>
+        <w:t>№ 120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 120</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 03.05.2023 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 03.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 314</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" 2001 жылғы 16 шілдедегі Қазақстан Республикасы Заңының 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1074,81 +1066,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 </w:t>
-[...29 lines deleted...]
-              <w:t>қаңтар</w:t>
+              <w:t>2018 жылғы 5 қаңтар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -13523,63 +13485,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13901,35 +13885,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>