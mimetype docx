--- v1 (2025-11-19)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="783c3df" w14:textId="783c3df">
+    <w:p w14:paraId="d471621" w14:textId="d471621">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1200,51 +1200,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) негізгі генерациялайтын жабдық – қазандық қондырғы, турбиналық қондырғы және электр генераторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z152" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) рұқсат етілген көлем – 2015 жылғы инвестиция көлемінің 400 (төрт жүз) пайызының және алдыңғы кезеңдерде (жылдарда) жасасқан жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған қолданыстағы инвестициялық келісімдердің жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту инвестициялық бағдарламалары бойынша қажетті жыл сайынғы қайтару деңгейі сомасының айырмасы;</w:t>
+      8) рұқсат етілген көлем – 2015 жылғы инвестиция көлемінің 700 (жеті жүз) пайызының және алдыңғы кезеңдерде (жылдарда) жасасқан жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған қолданыстағы инвестициялық келісімдердің жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту инвестициялық бағдарламалары бойынша қажетті жыл сайынғы қайтару деңгейі сомасының айырмасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z153" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) техникалық аудит – мамандандырылған аккредиттелген ұйым жүргізетін рәсім, оны жүргізгеннен кейін жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың оңтайлы схемасын, тозу және өнімділік динамикасын анықтауды, техникалық орындылығын талдауды, жобаны іске асыру үшін тиісті инфрақұрылымның және қажетті отын қорларының болуын қамтитын аудиторлық қорытынды жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z154" w:id="22"/>
     <w:p>
@@ -1400,50 +1400,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -29974,55 +29994,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>