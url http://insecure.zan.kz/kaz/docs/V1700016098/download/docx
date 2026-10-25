--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d471621" w14:textId="d471621">
+    <w:p w14:paraId="14ce1a2" w14:textId="14ce1a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1140,54 +1140,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жобаны дайындау және іске асырудың жоспар-графигі (бұдан әрі – Жоспар-график) – есепті көрсеткіштерді айқындайтын және іздестіру, логистикалық, құрылыс-монтаждау және іске қосу-баптау жұмыстарын іске асыру мерзімдерін көздейтін, энергия өндіруші ұйымның бірінші басшысы бекітетін инвестициялық келісімді іске асырудың егжей-тегжейлі графигі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z149" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жыл сайынғы қажетті қайтару деңгейі – энергия өндіруші ұйымның жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық бағдарламаның іс-шараларын іске асыруға инвестициялық салымдарды қайтару үшін қажетті жыл сайынғы жылдық табысы, ол электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф мәнінің және осы инвестициялық бағдарламаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемі мәнінің, сондай-ақ айлармен көрсетілген жыл ұзақтығы мәнінің көбейтіндісімен айқындалады;</w:t>
+      5) негізгі генерациялайтын жабдыққа инвестицияларды жыл сайынғы қажетті қайтару деңгейі – энергия өндіруші ұйымның негізгі генеерациялайтын жабдықты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық бағдарламаның іс-шараларын іске асыруға инвестициялық салымдарды қайтару үшін қажетті жыл сайынғы жылдық табысы, ол электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф мәнінің және осы инвестициялық бағдарламаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемі мәнінің, сондай-ақ айлармен көрсетілген жыл ұзақтығы мәнінің көбейтіндісімен айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) қосалқы жабдыққа инвестицияларды жыл сайынғы қажетті қайтару деңгейі – энергия өндіруші ұйымның қосалқы жабдықты жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту жөніндегі инвестициялық бағдарлама іс-шараларын іске асыруға инвестициялық салымдарын қайтару үшін қажетті жыл сайынғы жылдық табысы, ол электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф мәнінің және электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің бірлікке теңестірілген мәнінің, сондай-ақ тоқсанмен көрсетілген жыл ұзақтығы мәнінің көбейтіндісі арқылы айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z150" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инвестициялық бағдарламаға қаржылық аудит – мамандандырылған аккредиттелген ұйым жүргізетін рәсім, оны жүргізгеннен кейін Халықаралық аудит стандарттарына сәйкес келетін және энергия өндіруші ұйымның кредит төлеу қабілеттілігін, инвестициялық бағдарламаны қаржыландырудың орындылығы мен талап етілетін көлемін талдауды қамтитын аудиторлық қорытынды жасалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z151" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1200,51 +1218,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) негізгі генерациялайтын жабдық – қазандық қондырғы, турбиналық қондырғы және электр генераторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z152" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) рұқсат етілген көлем – 2015 жылғы инвестиция көлемінің 700 (жеті жүз) пайызының және алдыңғы кезеңдерде (жылдарда) жасасқан жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған қолданыстағы инвестициялық келісімдердің жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту инвестициялық бағдарламалары бойынша қажетті жыл сайынғы қайтару деңгейі сомасының айырмасы;</w:t>
+      8) рұқсат етілген көлем – 2015 жылғы инвестиция көлемінің 900 (тоғыз жүз) пайызының және алдыңғы кезеңдерде (жылдарда) жасасқан жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған қолданыстағы инвестициялық келісімдердің жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту инвестициялық бағдарламалары бойынша қажетті жыл сайынғы қайтару деңгейі сомасының айырмасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z153" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) техникалық аудит – мамандандырылған аккредиттелген ұйым жүргізетін рәсім, оны жүргізгеннен кейін жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың оңтайлы схемасын, тозу және өнімділік динамикасын анықтауды, техникалық орындылығын талдауды, жобаны іске асыру үшін тиісті инфрақұрылымның және қажетті отын қорларының болуын қамтитын аудиторлық қорытынды жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z154" w:id="22"/>
     <w:p>
@@ -1429,50 +1447,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1512,128 +1550,200 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті органмен жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық келісім (бұдан әрі – Келісім) жасасуға ниет білдіретін жұмыс істеп тұрған энергия өндіруші ұйымдар Жоспар-графикпен және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламаларының (бұдан әрі – инвестициялық бағдарламалар) негізгі параметрлері туралы ақпаратпен бірге инвестициялық бағдарламаларды қағаз және электрондық жеткізгіштерде Нарық кеңесіне жолдайды. </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламаларының (бұдан әрі – инвестициялық бағдарламалар) негізгі параметрлері туралы ақпаратпен бірге инвестициялық бағдарламаларды қағаз және электрондық жеткізгіштерде өтінім берген жылдың бірінші мамырынан кешіктірмей Нарық кеңесіне жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2026 жылы қосалқы жабдыққа қатысты уәкілетті органмен Келісім жасасуға ниет білдірген қолданыстағы энергия өндіруші ұйымдар 2026 жылғы 1 қазанға дейін Нарық кеңесіне өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондай-ақ Нарық кеңесіне инвестициялық бағдарламалармен бірге осы инвестициялық бағдарламаларды әзірлеу барысында жүргізілген тәуелсіз техникалық және қаржылық аудиттердің қорытындылары және инвестициялық бағдарламаны беру сәтінде өзекті болып табылатын жабдық өндіруші зауыттардың және/немесе EPC (Engineering procurement construction) мердігерлерінің кемінде үш коммерциялық ұсынысы не Қазақстан Республикасының Құрылыс кодексіне сәйкес жүргізілетін мемлекеттік ведомстводан тыс кешенді сараптаманың оң қорытындысымен жобалау құжаттамасы (техникалық-экономикалық негіздемелер немесе жобалау-сметалық құжаттама) (бұдан әрі – Жобалау құжаттамасы) енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте уәкілетті органмен қосалқы жабдыққа қатысты Келісім жасасуға ниет білдірген қолданыстағы энергия өндіруші ұйымдар Қазақстан Республикасының Құрылыс кодексіне сәйкес жүргізілетін мемлекеттік ведомстводан тыс кешенді сараптаманың оң қорытындысы бар жобалау-сметалық құжаттамасын жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беретін акциялары (жарғылық капиталға қатысу үлестері) тікелей немесе жанама түрде Ұлттық әл-ауқат қорына тиесілі энергия өндіруші ұйыммен қосалқы жабдыққа қатысты инвестициялық келісімдер жасасу кезінде қосалқы жабдығы жаңғыртылған, кеңейтілген, реконструкцияланған және (немесе) жаңартылған осы тұлғалар тобының құрамына кіретін электр станциясының генерациялайтын жабдығының белгіленген қуатына қатысты техникалық шарттарға сәйкес тұлғалар тобының құрамына енгізілген тұтынушының қосылған қуатының үлесіне пропорционалды үлес қосалқы жабдыққа инвестицияларды жыл сайын қайтарудың қажетті деңгейінен шегеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сондай-ақ Нарық кеңесіне инвестициялық бағдарламалармен бірге осы инвестициялық бағдарламаларды әзірлеу барысында жүргізілген тәуелсіз техникалық және қаржылық аудиттердің қорытындылары және инвестициялық бағдарламаны беру сәтінде өзекті болып табылатын жабдық өндіруші зауыттардың және/немесе EPC (Engineering procurement construction) мердігерлерінің кемінде үш коммерциялық ұсынысы немесе Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтiк құқықтық актiлерiнiң мемлекеттiк реестрiнде № 10722 болып тіркелген) бекітілген Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларына сәйкес жүргізілетін мемлекеттік ведомстводан тыс кешенді сараптаманың оң қорытындысымен жобалау құжаттамасы (техникалық-экономикалық негіздемелер / жобалау-сметалық құжаттама) енгізіледі.</w:t>
+      Осы тармақтың төртінші бөлігіне сәйкес тұлғалар тобының құрамына енгізілген тұтынушының шегерілетін қосылған қуатының көлемі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес тұтынушының қосылған қуатының көлемі өзгерген жағдайда түзетілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 01.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1692,90 +1802,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген қарауға жіберу өлшемшарттарына сәйкес келуін тексереді және оның іске асырылуының орындылығы немесе орынсыздығы, құны мен іске асыру мерзімінің негізділігі туралы ұсыным дайындайды.</w:t>
+        <w:t xml:space="preserve"> көрсетілген негізгі генерациялайтын жабдыққа қатысты қарауға жіберу өлшемшарттарына не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қосалқы жабдыққа қатысты қарауға жіберу өлшемшарттарына сәйкес келуін тексереді және оның іске асырылуының орындылығы немесе орынсыздығы, құны мен іске асыру мерзімінің негізділігі туралы ұсыным дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 01.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1978,168 +2108,734 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:bookmarkStart w:name="z174" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Уәкілетті органмен негізгі генерациялайтын жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімдер жасасқан жұмыс істеп тұрған энергия өндіруші ұйымдар есептік жылдан кейінгі жылдың 31 наурызынан кешіктірмей жыл сайын уәкілетті органның ақпараттық жүйесі арқылы осы келісімдерде белгіленген көрсеткіштерге (индикаторларға) қол жеткізілгені туралы тәуелсіз энергетикалық сараптама растаған есепті ұсынады және осы есептің көшірмесін Нарық кеңесіне жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарық кеңесі осы келісімдерде белгіленген көрсеткіштерге (индикаторларға) қол жеткізілгені туралы есепті қарау қорытындылары бойынша және қажеттілігіне қарай жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде белгіленген нысаналы индикаторларға қол жеткізілмеген жағдайда уәкілетті органға осы келісімді бұзу туралы ұсыныс жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде белгіленген нысаналы индикаторларға қол жеткізілмеген, сондай-ақ Нарық кеңесінен осындай ұсыныс келіп түскен жағдайда уәкілетті орган жүйелік операторды және бірыңғай сатып алушыны хабардар ете отырып, осы келісімді бұзуға не электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тарифті, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу көлемі мен мерзімдерін өзгертеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3- тарау. Инвестициялық бағдарламаларды қарау және іріктеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z32" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Уәкілетті орган қарауға жіберілген инвестициялық бағдарламаларды қарау барысында бір мезгілде мына іріктеу өлшемшарттарды басшылыққа алады:</w:t>
+        <w:t xml:space="preserve">
+      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уәкілетті орган қарауға жіберілген негізгі генерациялайтын жабдыққа қатысты инвестициялық бағдарламаларды қарау кезінде бір мезгілде мына іріктеу өлшемшарттарын басшылыққа алады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z33" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф (бұдан әрі – жеке тариф);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z34" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электр станциясының типі.</w:t>
+      2) электр станциясының типі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экологиялық және технологиялық көрсеткіштерді жақсарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қазақстандық өндірістің тауарларын, жұмыстарын және көрсетілетін қызметтерін сатып алу кезінде тауарлардағы, жұмыстардағы және көрсетілетін қызметтердегі елішілік құндылықтың үлесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тариф жобаны іске асыру үшін тартылған тиісті қарыздар (капиталдандырылатын және қайтару кезеңіндегі) бойынша құрылысқа жұмсалған күрделі шығындар сомасын және сыйақыларды және инвестицияланған капиталдың рентабельділік нормасын қайтаруды қамтиды (инвестицияланған капиталдың рентабельділік нормасы қосалқы жабдыққа қатысты инвестициялық келісімдер жасалған жағдайда қолданылмайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Қосалқы жабдыққа қатысты қарауға жіберілген инвестициялық бағдарламаларды қарау кезінде уәкілетті орган инвестициялық бағдарламаларды мынадай басымдық тәртібімен іріктеуді жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ҮҚТ (ең үздік қолжетімді техникалар) немесе экологиялық іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Түтін мұржалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Күл үйінділері немесе күл-қожды гидравликалық шығару объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ашық тарату құрылғысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Градирнялар немесе салқындатқыш тоғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Отын беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Айналымдағы су құбырлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Суды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Ішкі газ инфрақұрылымы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-1-тармақпен толықтырылды – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Осы Қағидаларға </w:t>
+      8. Уәкілетті орган қаралатын негізгі генерациялайтын жабдыққа қатысты инвестициялық бағдарламалардың әрқайсысы үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті орган қарастырылатын әрбір инвестициялық бағдарламаға іріктеу өлшемшарттары бойынша балл қояды.</w:t>
+        <w:t xml:space="preserve"> сәйкес іріктеу өлшемшарттары бойынша балл қояды, ал қосалқы жабдыққа қатысты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес іріктеу өлшемшарттары бойынша инвестициялық бағдарламаларды іріктеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Балл қойғаннан кейін уәкілетті орган жиналған балдардың азаюы тәртібінде инвестициялық бағдарламалардың сараланған тізімін құрастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2212,54 +2908,134 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қосымша саралау осы инвестициялық бағдарламалардың жеке тариф мәндері бойынша олардың мәндерінің артуы тәртібінде жүзеге асырылады: максималды инвестициялық бағдарламаның жеке тариф мәнінен минималды инвестициялық бағдарламаның жеке тариф мәніне дейін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Сараланған тізім құрылғаннан кейін уәкілетті орган сараланған тізім бойынша осы инвестициялық бағдарламалардың олардың тиісті жыл сайынғы қайтару деңгейімен кезекпен арту тәртібінде кезекпен қоса отырып, қаралатын инвестициялық бағдарламалардың қажетті жыл сайынғы қайтарылым деңгейінің сомасын есептейді. Жыл сайынғы қажетті қайтару деңгейінің сомасы рұқсат етілген көлемнен аспайтын инвестициялық бағдарламар іріктелген деп танылады.</w:t>
+      10. Сараланған тізім жасалғаннан кейін уәкілетті орган қаралатын инвестициялық бағдарламалардың қажетті жыл сайынғы қайтарым деңгейлері сомасын есептейді, оған ранжирленген тізімдегі осы инвестициялық бағдарламалар кезектілігінің өсу тәртібімен оларға сәйкес келетін қажетті жыл сайынғы қайтарым деңгейлерін кезекпен енгізеді. Қажетті жыл сайынғы қайтарым деңгейлерінің сомасы жол берілетін көлемнен аспайтын негізгі жабдыққа қатысты инвестициялық бағдарламалар іріктелген деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосалқы жабдыққа қатысты инвестициялық бағдарламалар бойынша қосалқы жабдыққа салынған инвестицияларды қажетті жыл сайынғы қайтару деңгейінің сомасы рұқсат етілетін көлем мәнінің жиырма пайызынан аспайтын инвестициялық бағдарламалар іріктелген деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Инвестициялық бағдарламалары іріктелген болып танылатын жұмыс істеп тұрған энергия өндіруші ұйымдарға қатысты уәкілетті орган олармен келісімдер жасасу туралы шешім қабылдайды, келісімдерге іріктелген тиісті инвестициялық бағдарламалар енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2270,80 +3046,80 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Келісім жасасатын жұмыс істеп тұрған энергия өндіруші ұйымдардың тізімін және алдынғы кезеңдерде жасасқан барлық қолданыстағы Келісімдер мен осы Келісімдердің жыл сайынғы қажетті қайтару деңгейінің сомасын уәкілетті орган өзінің интернет-ресурсында Нарық кеңесі уәкілетті органға қарауға жіберілген және жіберілмеген инвестициялық бағдарламалар тізімін жариялаған күннен бастап күнтізбелік қырық күннен кешіктірмей жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z43" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Пайдалануға берілген электр станциялары бойынша жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдерді жасасу тәртібі</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдерді жасасу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-тараудың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      Ескерту. 4-тараудың атауы жаңа редакцияда – ҚР Энергетика министрінің 07.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 263</w:t>
+        <w:t>№ 333-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2364,1402 +3140,1948 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті органның интернет-ресурсында жарияланған тізімдерге қосылған жұмыс ітеп тұрған энергия өндіруші ұйымдар осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес уәкілетті органның интернет-ресурсында жарияланған тізімге қосылған жұмыс істеп тұрған энергия өндіруші ұйымдар көрсетілген жарияланым күнінен бастап күнтізбелік отыз күн ішінде уәкілетті органмен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті Келісімдерге жарияланған күнінен бастап күнтізбелік отыз күн ішінде уәкілетті органмен қол қояды.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша негізгі генерациялайтын жабдыққа арналған тиісті Келісімдерді, осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша қосалқы жабдыққа арналған Келісімді жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Келісімдерге енгізілген инвестициялық бағдарламалар Келісімдерге қосымшалармен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Келісімдерде бекітілген жеке тарифтер, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке қызмет көлемі (бұдан әрі – қызмет көлемі) және электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі (бұдан әрі – қызметті сатып алу мерзімі) ұлғайту жағына қарай түзетуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:bookmarkStart w:name="z176" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдерді оңайлатылған тәртіпте жасасу</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Уәкілетті органмен жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға инвестициялық келісімдер жасасқан жұмыс істеп тұрған энергия өндіруші ұйымдар осындай инвестициялық келісім жасалған күннен бастап тоқсан сайын уәкілетті органға уәкілетті органмен жасалған жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде айқындалған іс-шаралардың орындалу барысы туралы растайтын құжаттарды қоса бере отырып, ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...37 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Уәкілетті органмен келісімдер жасасқан және шекті тарифтің инвестициялық құрамдасынан басқа шығын көзі айтарлықтай қосымша сыртқы қаржыландыру (кредиттер, қарыздар), сондай-ақ кредиттер (қарыздар), даму бағдарламаларына енгізілген, жергілікті атқарушы органдар бекіткен жобалар бойынша бұрын тартылған міндеттемелердің негізгі қарызын қайта қаржыландыру және өтеу мақсатында алынған өзгелей ақша қаражаты болып табылған электр энергиясына шекті тарифтер бағдарламасының қолданылу кезеңіндегі 2009-2015 жылдар аралығында ауқымды инвестициялық бағдарламаларды іске асырған энергия өндіруші ұйымдар уәкілетті органмен оңайлатылған тәртіппен жеке инвестициялық Келісімдер жасасады.</w:t>
-[...110 lines deleted...]
-      1) 2009-2015 жылдар аралығындағы кезеңде оны (оларды) сатып алуға (жүзеге асыруға) қосымша сыртқы қаржыландыру (кредиттер, қарыздар) тартылған объектінің (объектілердің) пайдалануға енгізу актісі (актілері);</w:t>
+      Мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік орган уәкілетті органмен қосалқы жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға инвестициялық келісімдер жасасқан энергия өндіруші ұйымдарға қатысты ұсынылған ақпараттың сәйкестігіне субъектіге бара отырып, тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 2018 жылдың 1 қаңтарындағы жағдай бойынша өтелмеген қарыздардың болуын растайтын құжаттар;</w:t>
+      Уәкілетті орган мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік органның тоқсан сайынғы есептік ақпаратты тексеру қорытындылары бойынша қорытындысын алғаннан кейін бірыңғай сатып алушыға инвестициялық келісімде көзделген іс-шаралардың орындалуы туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған тиісті инвестициялық жеке келісімді жасасу үшін осы тармақтың 1) тармақшасында көрсетілген қарыздар және объектілер туралы қажетті ақпарат.</w:t>
+      Уәкілетті органмен жасалған қосалқы жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімдер негізінде бірыңғай сатып алушымен электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарттар жасасқан энергия өндіруші ұйымдар үшін электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке ақы төлеу электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы тиісті шарт жасалған жылдан кейінгі жылдың екінші тоқсанынан бастап қосалқы жабдық пайдалануға берілгенге дейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кредиттер (қарыздар), даму бағдарламаларына енгізілген, жергілікті атқарушы органдар бекіткен жобалар бойынша бұрын тартылған міндеттемелердің негізгі қарызын қайта қаржыландыру және өтеу мақсатында алынған өзгелей ақша тартқан энергия өндіруші ұйымдар үшін жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық жеке келісімдерді жасаудың оңайлатылған тәртібі 2019 жылдың 1 қыркүйегіне дейін тиісті энергия өндіруші ұйымдар уәкілетті органға мына материалдар мен ақпаратты ұсынған жағдайда, инвестициялық бағдарламаларды уәкілетті органға қарауға жіберместен және рұқсат беру мен іріктеу рәсімдерін өтпестен осы Келісімдердің жасалуын білдіреді:</w:t>
+      Мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік орган тарапынан уәкілетті органның қосалқы жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде айқындалған іс-шаралардың орындалмағаны бойынша ескертулер анықталған жағдайда уәкілетті орган бірыңғай сатып алушыға ескертулер отыз күнтізбелік күн ішінде жойылғанға дейін қосалқы жабдыққа жұмсалған шығындарды төлеуді тоқтата тұру туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 2009-2015 жылдар аралығындағы кезеңде жергілікті атқарушы органдар бекіткен даму бағдарламаларына енгізілген жобалар бойынша бұрын тартылған міндеттемелердің негізгі борышын қайта қаржыландыру және өтеу мақсаттары үшін алынған өзге де ақша, кредиттер (қарыздар) тартқан энергия өндіруші ұйымдардың объектісін (объектілерін) пайдалануға беру актісі (актілері);</w:t>
+      Бірыңғай сатып алушы уәкілетті органның хабарламасы негізінде қосалқы жабдыққа жұмсалған шығындарды төлеуді тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкілетті органға ақпарат берілген күнгі жағдай бойынша өтелмеген қарыздардың болуын растайтын құжаттар;</w:t>
+      Энергия өндіруші ұйым анықталған ескертулерді жойғаннан кейін энергетикалық қадағалау және бақылау жөніндегі мемлекеттік орган ескертулердің жойылу фактісін растау мақсатында қайта тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған тиісті жеке инвестициялық келісімді жасасу үшін осы тармақтың екніші бөлігінің 1) тармақшасында көрсетілген қарыздар және объектілер туралы қажетті ақпарат.</w:t>
+      Уәкілетті орган ескертулердің жойылғаны туралы растауды алғаннан кейін Бірыңғай сатып алушыға инвестициялық келісімге сәйкес толық алынбаған кірісті өтеуді ескере отырып, энергия өндіруші ұйымға төлемдерді қайта бастағаны туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органмен жасалған жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде айқындалған мерзімдерде қосалқы жабдықты пайдалануға беру актісі ұсынылмаған және (немесе) уәкілетті органмен жасалған жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім орындалмаған жағдайда, уәкілетті орган осы инвестициялық келісімді бұзады, ал энергия өндіруші ұйымдар осы инвестициялық келісім шеңберінде алынған қаражатты бірыңғай сатып алушыға қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган уәкілетті органмен жасалған жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімнің бұзылғаны туралы бірыңғай сатып алушыны 5 (бес) жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 263</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 15-1-тармақпен толықтырылды – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z177" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Оңайлатылған тәртіпте жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдер жасасатын энергия өндіруші ұйымдардың тізімін уәкілетті орган өзінің интернет-ресурсында уәкілетті органға осы Қағидалардың 17-тармағының екінші бөлігінде көрсетілген материалдарды және ақпаратты ұсынған күннен бастап күнтізбелік қырық күннен кешіктірмейтін мерзімде жариялайды.</w:t>
+      15-2. Қаражатты қайтаруды энергия өндіруші ұйым инвестициялық келісім бұзылған күннен бастап күнтізбелік 60 (алпыс) күн ішінде қосалқы жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім шеңберінде бірыңғай сатып алушыдан алынған қаражаттың бүкіл көлемін бірыңғай сатып алушының атына жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия өндіруші ұйым көрсетілген қаражатты белгіленген мерзімде қайтармаған жағдайда, сондай-ақ бірыңғай сатып алушыдан тиісті хабарлама алынған кезде, уәкілетті орган көрсетілген қаражат толық өтелгенге дейін осы энергия өндіруші ұйымның негізгі жабдыққа да, қосалқы жабдыққа да қатысты жаңа инвестициялық бағдарламаларын қарауға жол бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 15-2-тармақпен толықтырылды – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-3. Осы Қағидалардың 15-1-тармағына сәйкес төленуі тоқтатылған қаражат сомасын энергия өндіруші ұйым уәкілетті органға іс-шаралардың орындалуы туралы есепті ұсынғаннан кейінгі келесі есептік кезеңде "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) тармақшасына сәйкес еңсерілмейтін күш мән-жайларын растайтын құжатты қоса бере отырып, ақпарат ұсынған жағдайда ғана Бірыңғай сатып алушы өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 15-3-тармақпен толықтырылды – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдерді оңайлатылған тәртіпте жасасу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 2-параграфтың тақырыбы жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Осы Қағидалардың 18-тармағына сәйкес уәкілетті органның интернет-ресурсында жарияланған тізімге енгізілген энергия өндіруші ұйымдар осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша уәкілетті органмен жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке келісімдерге жарияланған күнінен бастап отыз күнтізбелік күн ішінде қол қояды.</w:t>
+      16. Уәкілетті органмен келісімдер жасасқан және шекті тарифтің инвестициялық құрамдасынан басқа шығын көзі айтарлықтай қосымша сыртқы қаржыландыру (кредиттер, қарыздар), сондай-ақ кредиттер (қарыздар), даму бағдарламаларына енгізілген, жергілікті атқарушы органдар бекіткен жобалар бойынша бұрын тартылған міндеттемелердің негізгі қарызын қайта қаржыландыру және өтеу мақсатында алынған өзгелей ақша қаражаты болып табылған электр энергиясына шекті тарифтер бағдарламасының қолданылу кезеңіндегі 2009-2015 жылдар аралығында ауқымды инвестициялық бағдарламаларды іске асырған энергия өндіруші ұйымдар уәкілетті органмен оңайлатылған тәртіппен жеке инвестициялық Келісімдер жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20. Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке келісімдерде бекітілген жеке тарифтер, қызмет көлемі және қызметті сатып алу мерзімі ұлғайту жағына қарай түзетуге жатпайды.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдерді жасаудың оңайлатылған тәртібі 2018 жылдың 1 сәуіріне дейін тиісті энергия өндіруші ұйымдар уәкілетті органға мына материалдар мен ақпаратты ұсынған жағдайда, инвестициялық бағдарламаларды уәкілетті органға қарауға жіберместен және рұқсат беру мен іріктеу рәсімдерін өтпестен осы Келісімдердің жасалуын білдіреді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...78 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...37 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20-1. Құрылысына 2015 жылға дейін қарыздық қаржыландыру (кредиттер, қарыздар), сондай-ақ нысаналы мақсаты электр станциясының құрылысын қаржыландыру болатын бұрын тартылған міндеттемелердің негізгі борышын қайта қаржыландыру және өтеу мақсаттары үшін алынған кредиттер (қарыздар), өзге де ақша тартылған электр станциялары 2009-2015 жылдар аралығында пайдалануға берілген және уәкілетті органмен және табиғи монополиялар салаларында басшылықты жүзеге асыратын мемлекеттік органмен инвестициялық шарттар жасасқан энергия өндіруші ұйымдар уәкілетті органмен пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерді оңайлатылған тәртіппен жасасады.</w:t>
-[...38 lines deleted...]
-      1) құрылысына осы Қағидалардың кредиттері, қарыздары, өзге де ақша (бұдан әрі - қарыздар) тартылған объектіні (объектілерді) пайдалануға беру актісін (актілерін);</w:t>
+      1) 2009-2015 жылдар аралығындағы кезеңде оны (оларды) сатып алуға (жүзеге асыруға) қосымша сыртқы қаржыландыру (кредиттер, қарыздар) тартылған объектінің (объектілердің) пайдалануға енгізу актісі (актілері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкілетті органға ақпаратты ұсыну күніне төленбеген қарыздардың болуын растайтын құжаттарды;</w:t>
+      2) 2018 жылдың 1 қаңтарындағы жағдай бойынша өтелмеген қарыздардың болуын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тиісті жеке инвестициялық келісімді жасасу үшін пайдалануға берілген электр станциялары бойынша осы тармақтың 1)-тармақшасында көрсетілген қарыздар мен объектілер туралы қажетті ақпаратты.</w:t>
+      3) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған тиісті инвестициялық жеке келісімді жасасу үшін осы тармақтың 1) тармақшасында көрсетілген қарыздар және объектілер туралы қажетті ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20-3. Уәкілетті орган пайдалануға енгізілген электр станциялары бойынша оңайлатылған тәртіпте жеке инвестициялық келісімдерді жасасатын энегия өндіруші ұйымдардың тізімін өзінің интернет-ресурсында осы Қағидалардың 20-2-тармағында көрсетілген материалдарды және ақпаратты уәкілетті органға ұсынған күннен бастап күнтізбелік қырық күннен кешіктірмейтін мерзімде жариялайды.</w:t>
+      Кредиттер (қарыздар), даму бағдарламаларына енгізілген, жергілікті атқарушы органдар бекіткен жобалар бойынша бұрын тартылған міндеттемелердің негізгі қарызын қайта қаржыландыру және өтеу мақсатында алынған өзгелей ақша тартқан энергия өндіруші ұйымдар үшін жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық жеке келісімдерді жасаудың оңайлатылған тәртібі 2019 жылдың 1 қыркүйегіне дейін тиісті энергия өндіруші ұйымдар уәкілетті органға мына материалдар мен ақпаратты ұсынған жағдайда, инвестициялық бағдарламаларды уәкілетті органға қарауға жіберместен және рұқсат беру мен іріктеу рәсімдерін өтпестен осы Келісімдердің жасалуын білдіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z116" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20-4. Осы Қағидалардың 20-3-тармағына сәйкес уәкілетті органның интернет-ресурсында жарияланған тізімге енгізілген энергия өндіруші ұйымдар көрсетілген осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша уәкілетті органмен пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерге жарияланған күнінен бастап отыз күнтізбелік күн ішінде қол қояды. </w:t>
+        <w:t>
+      1) 2009-2015 жылдар аралығындағы кезеңде жергілікті атқарушы органдар бекіткен даму бағдарламаларына енгізілген жобалар бойынша бұрын тартылған міндеттемелердің негізгі борышын қайта қаржыландыру және өтеу мақсаттары үшін алынған өзге де ақша, кредиттер (қарыздар) тартқан энергия өндіруші ұйымдардың объектісін (объектілерін) пайдалануға беру актісі (актілері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z117" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20-5. Пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерде белгіленген жеке тарифтер, қызмет көлемдері және қызметтерді сатып алу мерзімдері ұлғайту жағына қарай түзетуге жатпайды.</w:t>
+      2) уәкілетті органға ақпарат берілген күнгі жағдай бойынша өтелмеген қарыздардың болуын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>
-      Уәкілетті орган жұмыс істеп тұрған энергия өндіруші ұйыммен оңайлатылған тәртіпте жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімді, пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімді жасағаннан кейін бірыңғай сатып алушы осы энергия өндіруші ұйыммен электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф бойынша уәкілетті орган белгілеген көлемде және мерзімдерге электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт жасасады.</w:t>
+      3) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған тиісті жеке инвестициялық келісімді жасасу үшін осы тармақтың екніші бөлігінің 1) тармақшасында көрсетілген қарыздар және объектілер туралы қажетті ақпарат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="62"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу туралы шартты жасасу тиісті жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімге, пайдалануға беріллген электр станциялары бойынша жеке инвестициялық келісімге қол қойылған күннен бастап тоқсан күнтізбелік күн ішінде жүргізіледі.</w:t>
+      18. Оңайлатылған тәртіпте жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімдер жасасатын энергия өндіруші ұйымдардың тізімін уәкілетті орган өзінің интернет-ресурсында уәкілетті органға осы Қағидалардың 17-тармағының екінші бөлігінде көрсетілген материалдарды және ақпаратты ұсынған күннен бастап күнтізбелік қырық күннен кешіктірмейтін мерзімде жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="63"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу туралы шарт үшін жеке тарифтерді, көрсетілетін қызметті сатып алу көлемдері мен мерзімдерін тиісті жаңғыртуға, кеңейтуге, рекоснтрукциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімге, пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімге сәйкес уәкілетті орган белгілейді.</w:t>
+      19. Осы Қағидалардың 18-тармағына сәйкес уәкілетті органның интернет-ресурсында жарияланған тізімге енгізілген энергия өндіруші ұйымдар осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша уәкілетті органмен жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке келісімдерге жарияланған күнінен бастап отыз күнтізбелік күн ішінде қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="64"/>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      20. Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке келісімдерде бекітілген жеке тарифтер, қызмет көлемі және қызметті сатып алу мерзімі ұлғайту жағына қарай түзетуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Оңайлатылған тәртіпте электр станциялары бойынша пайдалануға енгізілген жеке инвестициялық келісімдерді жасасу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      24. Уәкілетті органмен Келісім жасасқан энергия өндіруші ұйым Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаның шетел валюталарына айырбастау бағамының өзгеруін ескере отырып, шетел валютасында тартылған шетел валютасымен қарыздық қаржыландыру көлеміне жеке тарифті индекстеуге арналған өтінімді (бұдан әрі – өтінім) жыл сайын 5 қазаннан кешіктірілмейтін мерзімде уәкілетті органға жібереді. </w:t>
+      Ескерту. 4-тарау 3-параграфпен толықтырылды – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Құрылысына 2015 жылға дейін қарыздық қаржыландыру (кредиттер, қарыздар), сондай-ақ нысаналы мақсаты электр станциясының құрылысын қаржыландыру болатын бұрын тартылған міндеттемелердің негізгі борышын қайта қаржыландыру және өтеу мақсаттары үшін алынған кредиттер (қарыздар), өзге де ақша тартылған электр станциялары 2009-2015 жылдар аралығында пайдалануға берілген және уәкілетті органмен және табиғи монополиялар салаларында басшылықты жүзеге асыратын мемлекеттік органмен инвестициялық шарттар жасасқан энергия өндіруші ұйымдар уәкілетті органмен пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерді оңайлатылған тәртіппен жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z114" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-2. Пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерді жасасудың оңайлатылған тәртібі 2019 жылғы 1 қыркүйекке дейін мынадай материалдар мен ақпаратты ұсынған жағдайда, инвестициялық бағдарламаларды уәкілетті органға қарауға жіберместен және рұқсат беру мен іріктеу рәсімдерінен өтпестен осы Келісімдердің жасалуын білдіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылысына осы Қағидалардың кредиттері, қарыздары, өзге де ақша (бұдан әрі - қарыздар) тартылған объектіні (объектілерді) пайдалануға беру актісін (актілерін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті органға ақпаратты ұсыну күніне төленбеген қарыздардың болуын растайтын құжаттарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиісті жеке инвестициялық келісімді жасасу үшін пайдалануға берілген электр станциялары бойынша осы тармақтың 1)-тармақшасында көрсетілген қарыздар мен объектілер туралы қажетті ақпаратты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-3. Уәкілетті орган пайдалануға енгізілген электр станциялары бойынша оңайлатылған тәртіпте жеке инвестициялық келісімдерді жасасатын энегия өндіруші ұйымдардың тізімін өзінің интернет-ресурсында осы Қағидалардың 20-2-тармағында көрсетілген материалдарды және ақпаратты уәкілетті органға ұсынған күннен бастап күнтізбелік қырық күннен кешіктірмейтін мерзімде жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z116" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20-4. Осы Қағидалардың 20-3-тармағына сәйкес уәкілетті органның интернет-ресурсында жарияланған тізімге енгізілген энергия өндіруші ұйымдар көрсетілген осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша уәкілетті органмен пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерге жарияланған күнінен бастап отыз күнтізбелік күн ішінде қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-5. Пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімдерде белгіленген жеке тарифтер, қызмет көлемдері және қызметтерді сатып алу мерзімдері ұлғайту жағына қарай түзетуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5- тарау. Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>сатып алу туралы шарттар жасасу тәртібі және осы шарттар үшін жеке тарифтерді,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті сатып алу көлемдері мен мерзімдерін белгілеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z57" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Заңның 15-4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігіне сәйкес уәкілетті орган жұмыс істеп тұрған энергия өндіруші ұйыммен Келісім жасағаннан кейін бірыңғай сатып алушы осы энергия өндіруші ұйыммен электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф бойынша уәкілетті орган белгілеген көлемде және мерзімдерге электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінім уәкілетті органға осы есеп айырысу бойынша қаржы көрсеткіштерінің құжаттарын растайтын құжаттарды, тиісті есеп айырысуларды, энергия өндіруші ұйымның шетел валютасымен тартылған қарыздық қаржыландыруды қайтару бойынша шеккен шығындарын және Келісім шеңберінде Бірыңғай сатып алушыдан алынған кірістерді растайтын өтінім берілген жылдың алдыңғы жылындағы қаржылық есептілікті қоса бере отырып, қағаз және электрондық жеткізгіште жіберіледі.</w:t>
+      Уәкілетті орган жұмыс істеп тұрған энергия өндіруші ұйыммен оңайлатылған тәртіпте жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімді, пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімді жасағаннан кейін бірыңғай сатып алушы осы энергия өндіруші ұйыммен электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф бойынша уәкілетті орган белгілеген көлемде және мерзімдерге электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарт жасасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тарау 24-тармақпен толықтырылды - ҚР Энергетика министрінің 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 369-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="65"/>
+    <w:bookmarkStart w:name="z59" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Жұмыс істеп тұрған энергия өндіруші ұйымның генерациялайтын қондырғыларын жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту кезінде жеке тарифті жыл сайынғы индекстеу мынадай тәртіппен жүзеге асырылады:</w:t>
+      22. Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу туралы шартты жасасуды тиісті Келісімді, жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімге, пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімге, сондай-ақ уәкілетті органмен қосалқы жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімге, қол қойылған күннен бастап 90 (тоқсан) күнтізбелік күн ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z163" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Келісімге қол қойылған күнінен бастап бірыңғай сатып алушының электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу басталғанға дейінгі шетел валютасында тартылған қарыздық қаржыландыру көлеміне ұлттық валютаның шетел валютасына айырбастау бағамының өзгеруі ескеріле отырып, пайдалануға берілгенге дейінгі құрылыстың соңғы жылы мына формула бойынша:</w:t>
+      23. Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу туралы шарт үшін жеке тарифтерді, көрсетілетін қызметті сатып алу көлемдері мен мерзімдерін тиісті жаңғыртуға, кеңейтуге, рекоснтрукциялауға және (немесе) жаңартуға арналған жеке инвестициялық келісімге, пайдалануға берілген электр станциялары бойынша жеке инвестициялық келісімге сәйкес уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Уәкілетті органмен Келісім жасасқан энергия өндіруші ұйым Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаның шетел валюталарына айырбастау бағамының өзгеруін ескере отырып, шетел валютасында тартылған шетел валютасымен қарыздық қаржыландыру көлеміне жеке тарифті индекстеуге арналған өтінімді (бұдан әрі – өтінім) жыл сайын 5 қазаннан кешіктірілмейтін мерзімде уәкілетті органға жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім уәкілетті органға осы есеп айырысу бойынша қаржы көрсеткіштерінің құжаттарын растайтын құжаттарды, тиісті есеп айырысуларды, энергия өндіруші ұйымның шетел валютасымен тартылған қарыздық қаржыландыруды қайтару бойынша шеккен шығындарын және Келісім шеңберінде Бірыңғай сатып алушыдан алынған кірістерді растайтын өтінім берілген жылдың алдыңғы жылындағы қаржылық есептілікті қоса бере отырып, қағаз және электрондық жеткізгіште жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Қосалқы жабдыққа арналған келісімдер бойынша жеке тарифтер индекстеуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 24-тармақпен толықтырылды - ҚР Энергетика министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Жұмыс істеп тұрған энергия өндіруші ұйымның генерациялайтын қондырғыларын жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту кезінде жеке тарифті жыл сайынғы индекстеу мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z163" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Келісімге қол қойылған күнінен бастап бірыңғай сатып алушының электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу басталғанға дейінгі шетел валютасында тартылған қарыздық қаржыландыру көлеміне ұлттық валютаның шетел валютасына айырбастау бағамының өзгеруі ескеріле отырып, пайдалануға берілгенге дейінгі құрылыстың соңғы жылы мына формула бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3884,70 +5206,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШВенгізу – Келісім объектілері пайдалануға берілген және енгізілетін қуатты аттестаттаудан өткен жылдың алдындағы жылдың 1 қазанындағы Қазақстан Республикасы Ұлттық Банкінің бағамы бойынша теңгемен тартылған шетел валютасы бірлігінің құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШВбекіту – Қазақстан Республикасы Ұлттық Банкінің бағамы бойынша теңгемен тартылған шетел валютасы бірлігінің Келісімге қол қойылған күнгі құны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="67"/>
+    <w:bookmarkStart w:name="z164" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Келісімде белгіленген бірыңғай сатып алушының электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімінің соңғы жылын қоспағанда, пайдалануға берілген жылдан кейін әрбір жылдан кейінгі жылына бір рет шетел валютасында тартылған қарыздық қаржыландыру көлеміне, мынадай формула бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4328,70 +5650,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="68"/>
+    <w:bookmarkStart w:name="z165" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Уәкілетті орган өтінім негізді болған кезде жеке тарифтің және Келісім бойынша қайтару сомасының өзгерістерін ескере отырып, 10 (он) күнтізбелік күннен аспайтын мерзімде энергия өндіруші ұйыммен қосымша келісім жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4410,70 +5732,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="69"/>
+    <w:bookmarkStart w:name="z166" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Осы Қағидалардың 26-тармағына сәйкес, уәкілетті органмен қосымша келісім жасасқан энергия өндіруші ұйым оны бірыңғай сатып алушымен электр қуатының әзірлігін ұстап тұру бойынша көрсетілеін қызметке арналған шартқа қосымша келісім жасасу үшін уәкілетті органмен қосымша келісімге сәйкес жеке тарифті, ай сайынғы және жыл сайынғы қайтару сомаларын тиісті өзгертуге қосымша келісім жасалған күннен кейін келесі жұмыс күнінен кешіктірілмейтін мерзімде бірыңғай сатып алушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірыңғай сатып алушы электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа тиісті жылдың 15 қарашасынан кешіктірілмейтін мерзімде қосымша келісім жасасады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4988,20416 +6310,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламасының негізгі параметрлері туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 07.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 414</w:t>
+        <w:t>№ 333-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Инвестициялық бағдарламаның шеңберінде жүзеге асырылатын іс-шаралармен қамтылатын электр станциясының атауы (атауы көрсетіледі).</w:t>
+      1. Инвестициялық бағдарламаның шеңберінде іске асыру жоспарланатын іс-шаралармен қамтылатын электр станциясының атауы (атауы көрсетіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Инвестициялық бағдарлама шеңберінде жүзеге асырылатын іс-шаралар туралы жалпы ақпарат*.</w:t>
-[...20308 lines deleted...]
-      Электр станциясының атауы (атауын көрсету)*</w:t>
+      2. Инвестициялық бағдарлама шеңберінде іске асыру жоспарланатын іс-шаралар туралы жалпы ақпарат*.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25419,408 +6432,577 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кезеңод (жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шара атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның басталу мерзімі (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның аяқталу мерзімі (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құны, (млн теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсеткіштер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Енгізілетін негізгі генерациялайтын жабдықтың техникалық параметрлері**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экологиялық және технологиялық көрсеткіштері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр станциясының электр энергиясын босатуға жұмсайтын шартты отынының меншікті шығынының орташа мәні (г.ш.о./кВтсағ)</w:t>
+Белгіленген электр қуаты, (МВт))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр станциясының жылу энергиясын босатуға жұмсайтын шартты отынының меншікті шығынының орташа мәні (г.ш.о./кВтсағ)</w:t>
+Белгіленген жылу қуаты, (Гкал/сағ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Енгізілетін негізгі генерациялаушы жабдықтың қолда бар электр қуатының желтоқсан айы кезеңіндегі орташа мәні (МВт)</w:t>
+Экологиялық параметрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалануға берілген негізгі генерациялаушы жабдықтың жұмыс істеу мерзімі (кезеңнің аяғындағы жағдай бойынша қалғаны) (жыл)</w:t>
-[...107 lines deleted...]
-Электр станциясының қатты бөлшектерді шығаруының кезең ішіндегі орташа меншікті мәні (мг/м3)**</w:t>
+Технологиялық параметрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26060,434 +7242,171 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...256 lines deleted...]
-            </w:pPr>
+Жұмыс істеп тұрған (бар) электр станциясының негізгі генерациялайтын жабдығын жаңасына ауыстыру</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-...</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26740,51 +7659,5946 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-...</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станциясының бұрын пайдаланудан шығарылған негізгі генерациялайтын жабдығын қалпына келтіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станциясындағы қосымша негізгі генерациялайтын жабдығын енгізу (кеңейту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (қолданыстағы) электр станциясының қосалқы жабдықтарын ауыстыру ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (қолданыстағы) электр станциясының бұрын пайдаланудан шығарылған қосалқы жабдықтарын қалпына келтіру ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (қолданыстағы) электр станциясында қосымша қосалқы жабдықты енгізу (кеңейту) ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (қолданыстағы) электр станциясының іс-шаралары***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27035,287 +13849,2657 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі;</w:t>
+      * – кесте параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ** - аталған көрсеткіштер бойынша мақсатты индикаторлар Қазақстан Республикасының экологиялық заңнамаларының талаптарын ескере отырып қойылуы тиіс.</w:t>
+      ** – электр станциясының номиналды жұмыс режимінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – тек 5-қосымшаға сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Негізгі генерациялайтын жабдыққа қатысты инвестициялық бағдарламаны іске асыру алдында және кейінгі кезеңде электр станциясының параметрлері туралы ақпарат (атауы көрсетіледі)*.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4600"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...171 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Белгіленген қуаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орташа жылдық қолда бар қуат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шартты отынның босатуға бөлінген үлестік шығыны**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр (МВт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу (Гкал/сағ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр (МВт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу (Гкал/сағ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясының (гут/кВтсағ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясының (кгут/Гкал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асырғанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асырғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық келісімдер/ жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған жеке инвестициялық келісімдер/Пайдалануға берілген электр станциясы бойынша жеке инвестициялық келісім бойынша электр қуатын әзірлікте ұстап тұру қызметіне жеке тариф, электр қуатын әзірлікте ұстап тұру қызметін сатып алу көлемі мен мерзімі*</w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кесте параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – электр станциясының номиналды жұмыс режимінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосалқы жабдыққа қатысты инвестициялық бағдарламаны іске асырғанға дейін және кейін электр станциясының жұмыс параметрлері туралы ақпарат (атауы көрсетіледі) *.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсеткіштері***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттары***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалануға берілген негізгі генерациялайтын жабдықтың қызмет ету мерзімі (кезең соңындағы жағдай бойынша қалған) (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының азот оксидтері шығарындыларының кезең ішіндегі орташа үлестік мәні (мг/м3)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының күкірт оксидтері шығарындыларының кезең ішіндегі орташа үлестік мәні (мг/м3)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының қатты бөлшектер шығарындыларының кезең ішіндегі орташа үлестік мәні (мг/м3)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асырғанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асырғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кесте параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – электр станциясының номиналды жұмыс режимінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** - қосалқы жабдықтың типіне байланысты 5-қосымшаға сәйкес толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Негізгі генерациялайтын жабдыққа қатысты инвестициялық бағдарлама шеңберінде электр станциясына (атауын көрсету) салынған инвестициялық салымдарды қайтару туралы ақпарат *.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -27332,195 +16516,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кезең, жыл</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф, мың теңге/ (МВт * ай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф, мың теңге/(МВт*айына)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің көлемі, мың теңге / (МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемі, МВт</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті стып алу мерзімітеңге / (МВт * ай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі, жыл</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қажетті жыл сайынғы қайтару деңгейі, жылына мың теңге**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27702,389 +16936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...337 lines deleted...]
-...</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28207,51 +17103,819 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі;</w:t>
+      * – кесте параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – жаңадан енгізілген/қалпына келтірілген жабдықтан амортизациялық аударымдардың сомасы инвестициялық салымдарды қайтару көлемінде ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қосалқы жабдыққа қатысты инвестициялық бағдарлама шеңберінде электр станциясына инвестициялық салымдарды қайтару туралы ақпарат (атауы көрсетіледі)*.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф, мың теңге / (МВт * ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі, ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қажетті жыл сайынғы қайтару деңгейі, мың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге/жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адамдар тобының құрамына енгізілген тұтынушының қосылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қуатының шегерілетін көлемі, МВт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тек адамдар тобы үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кесте параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – жаңадан енгізілген/қалпына келтірілген жабдықтан амортизациялық аударымдардың сомасы инвестициялық салымдарды қайтару көлемінде ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *** – электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемі бірлікке (1МВт) теңестіріледі </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28586,1383 +18250,26522 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>белгілеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қарауға жіберу өлшемшарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламасыны мынадай іс-шараның бірін немесе бірнеше түрін қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жаңа және ауыстырылатын, сондай-ақ қосалқы жабдығына қарағанда техникалық-технологиялық параметрлері жоғары болып табылатын енгізілетін жабдықты монтаждау жұмыстары басталған уақытқа электр станциясының ауыстыру жоспарланған негізгі генерациялайтын жабдығы тағайындалған жеке ресурстың кемінде 100 (жүз) пайызын өндірген жағдайда жұмыс істеп тұрған (бар) электр станциясының негізгі жұмыс істеп тұрған генерациялайтын жабдығын жаңасына айырбастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) енгізілген жабдық жаңа және қолданыстағы жабдыққа қарағанда техникалық және технологиялық параметрлері жоғары болған жағдайда бұдан бұрын қолданыстан шығарылған негізгі генерациялайтын жабдықты, сондай-ақ жұмыс істеп тұрған (бар) электр станциясының қосалқы жабдығын қалпына келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) енгізілетін жабдық жаңа және қолданыстағы жабдыққа қарағанда техникалық және технологиялық көрсеткіштері жоғары болған жағдайда қосымша негізгі генерациялайтын жабдықты, сондай-ақ жұмыс істеп тұрған (бар) электр станциясында қосалқы жабдықты енгізу (кеңейту); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Энергетика министрінің 2017 жылғы 28 қарашадағы № 416 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16098 болып тіркелген) "Жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламаларын қарауға жіберу, оларды қарау және іріктеу, жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімдерді жасасу, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарттарды тиісінше жасасуды және осы шарттар үшін электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тарифтерді, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу көлемдері мен мерзімдерін белгілеу қағидаларының" 1-қосымшасына сәйкес және Нарық кеңесінің қарауына енгізілетін инвестициялық бағдарламада көрсетілген, ал ондағы кестелер параметрлерінің сандық мәндері ондықтарға дейінгі дәлдікпен көрсетілетін ақпаратқа сәйкес нысан бойынша ресімделетін жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламасының негізгі параметрлері туралы ақпарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңғыртудың, кеңейтудің,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реконструкциялаудың және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) жаңартудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламаларын қарауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жіберу, оларды қарау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іріктеу, жаңғыртуға, кеңейтуге,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реконструкциялауға және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) жаңартуға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық келісімдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасасу, электр қуатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті сатып алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы шарттарды тиісінше</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасасуды және осы шарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін электр қуатының әзірлігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметке жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тарифтерді, электр қуатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті сатып алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемдері мен мерзімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Инвестициялық келісім жасалатын жұмыс істеп тұрған энергия өндіруші ұйымдардың жұмыс істеп тұрған (бар) электр станцияларының қосалқы жабдықтарының тізбесі</w:t>
+        <w:t xml:space="preserve"> Іріктеу өлшемшарттары бойынша баллдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Энергетика министрінің 07.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 414</w:t>
+        <w:t>№ 333-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жабдықтың атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарт атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс түрі, іс-шаралар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өлшемшарт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшерлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өлшемшарт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салмағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түтін құбырлары</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реконструкциялау / салу / күрделі жөндеу</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күл үйінділері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоршау бөгеттерін салу / реконструкциялау / салу</w:t>
+%*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,0 ÷ 200,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+200,1 және 300,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салқындату мұнаралары</w:t>
-[...37 lines deleted...]
-          </w:p>
+4,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+300,1 және 400,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айналымдағы су құбырлары</w:t>
-[...37 lines deleted...]
-          </w:p>
+4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+400,1 және 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отын беру трактісі және көмір түсіру кешені</w:t>
-[...37 lines deleted...]
-          </w:p>
+3,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+500,1 және 600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЕҚТ (ең үздік қол жетімді техникалар) немесе экологиялық іс-шаралар</w:t>
-[...37 lines deleted...]
-          </w:p>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+600,1 және 700,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғимараттар мен құрылыстар</w:t>
-[...37 lines deleted...]
-          </w:p>
+2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+700,1 және 800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отын беру жабдығы</w:t>
-[...37 lines deleted...]
-          </w:p>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+800,1 және 900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыртқы электрмен жабдықтау желілері</w:t>
-[...37 lines deleted...]
-          </w:p>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+900,1 және 1000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Газ инфрақұрылымы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реконструкциялау / салу</w:t>
+1000,1 және одан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемшарт бойынша қорытынды балл өлшемшарт бойынша балл мен өлшемшарт салмағының көбейтіндісіне тең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының типі **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖЭО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+БГЭС </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГЭС, ГТЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БГЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемшарт бойынша қорытынды балл өлшемшарт бойынша балл мен өлшемшарт салмағының көбейтіндісіне тең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті қамту үлесі***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81,0÷100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,0÷80,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41,0÷60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,0÷40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0÷20,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемшарт бойынша қорытынды балл өлшемшарт бойынша балл мен өлшемшарт салмағының көбейтіндісіне тең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық және техникалық көрсеткіштерді жақсарту бойынша орташа мән ****</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81,0÷100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,0÷80,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41,0÷60,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,0÷40,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0÷20,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшемшарт бойынша қорытынды балл өлшемшарт бойынша балл мен өлшемшарт салмағының көбейтіндісіне тең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *– Қазақстан Республикасы Энергетика министрінің 2015 жылғы 3 шілдедегі № 465 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11850 болып тіркелген) бекітілген электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке шекті тариф мәнінің пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – ЖЭО – жылу электр орталығы, ГЭС – гидроэлектр станциясы, КЭС – конденсациялық электр станциясы, БГЭС – бу-газды электр станциясы, ГТЭС – газ турбиналық электр станциясы, ГПЭС – газ поршеньді электр станциясы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – инвестициялық бағдарламаны іске асыру шеңберінде қолданылатын қазақстандық өндірістің тауарларының, жұмыстарының және көрсетілетін қызметтерінің үлесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      **** – экологиялық және техникалық көрсеткіштерді жақсарту бойынша орташа мән көрсеткіштердің пайыздық арақатынасы сомасының көрсеткіштер санына қатынасы ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңғыртудың, кеңейтудің,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялаудың және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(немесе) жаңартудың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағдарламаларын қарауға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жіберу, оларды қарау және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іріктеу, жаңғыртуға, кеңейтуге,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(немесе) жаңартуға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">инвестициялық келісімдерді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жасасу, электр қуатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті сатып алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы шарттарды тиісінше </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жасасуды және осы шарттар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">үшін электр қуатының әзірлігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көрсетілетін қызметке жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тарифтерді, электр қуатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сатып алу көлемдері мен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мерзімдерін белгілеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім/  Жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық жеке келісім/ Пайдалануға берілген электр станциясы бойынша инвестициялық жеке келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Энергетика министрінің 26.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің 04.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ______________________                               "____" ___________ 20 ___ ж. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қол қою қаласы)                                           (жасасу күні) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұдан әрі "Тараптар" деп аталатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (мемлекеттік органның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тұлғасында ______________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (уәкілетті адамның Т.А.Ә., лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________ негізінде әрекет ететін, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ереже немесе бұйрық) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Уәкілетті орган" деп аталатын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (энергия өндіруші ұйымның атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ______________________________________________________________ тұлғасында, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (уәкілетті адамның Т.А.Ә., лауазымы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________ негізінде әрекет ететін, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жарғы немесе сенімхат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Энергия өндіруші ұйым" деп аталатын екінші тараптан "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім/ жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық жеке келісім/ пайдалануға берілген электр станциясы бойынша инвестициялық жеке келісім (бұдан әрі – Келісім) жасасты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Келісімде мына түсініктемелер пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қарыздар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2009 - 2015 жылдар аралығында электр энергиясына арналған тарифтер бағдарламасының қолданылуы кезеңінде ауқымды инвестициялық бағдарламаларды іске асыру үшін уәкілетті органмен Келісім шеңберінде энергия өндіруші ұйымының шекті тарифтердің инвестициялық құрамдас бөлігінен басқа тартылған айтарлықтай қосымша сыртқы қаржыландыру (кредиттер, қарыздар), сондай-ақ кредиттер (қарыздар), даму бағдарламаларына енгізілген, жергілікті атқарушы органдар бекіткен жобалар бойынша бұрын тартылған міндеттемелердің негізгі қарызын қайта қаржыландыру және өтеу мақсатында алынған өзгелей ақша қаражаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2009-2015 жылдар аралығында пайдалануға берілген электр станцияларының құрылысы үшін 2015 жылға дейін тартылған қарыздық қаржыландыру (кредиттер, қарыздар), сондай-ақ уәкілетті органмен және табиғи монополиялар саласында басшылықты жүзеге асыратын мемлекеттік органмен инвестициялық шартқа отырған энергия өндіруші ұйымдардың электр станцияларының құрылысын қаржыландыруға мақсатты түрде бөлінген, бұрын тартылған міндеттемелердің негізгі қарызын қайта қаржыландыру және өтеу мақсатында алынған өзгелей ақша қаражаты, кредиттер (қарыздар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Объектілер - Қарыздар олардың сатып алынуына (іске асыруына) тартылған объектілер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Келісім жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламаласын (бағдарламаларын) жүзеге асыру бойынша Келісім Тараптарының міндеттемелері мен құқықтарын қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z123" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Энергия өндіруші ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Жоспар-графикке сәйкес жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту бойынша инвестициялық бағдарламаның (бағдарламалардың) іс-шараларын іске асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) есепті жылдан кейінгі жылдың 31 наурызынан кешіктірмей тәуелсіз энергетикалық сараптама растаған, осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген көрсеткіштерге (индикаторларға) қол жеткізу туралы есепті уәкілетті органның ақпараттық жүйесі арқылы уәкілетті органға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тоқсан сайын есеп беру кезеңінен кейінгі айдың 10-шы күніне дейін өзінің интернет-ресурсында және уәкілетті органның ақпараттық жүйесі арқылы растайтын құжаттарды (шарттар, орындалған жұмыстар актілері, қабылдау-беру актілері, шот-фактуралар) жариялай отырып, Жоспар-графиктің іске асырылуы туралы есепті орналастыруға міндеттенеді. Жобаны іске асыру процесінде мүдделі тараптардың қатысуымен тоқсанына бір рет жария тыңдаулар өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Келісімнің 3-тармағының талаптары Заңның 15-4-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-тармақтары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданылатын энергия өндіруші ұйымдарға қолданылмайды. Бұл ретте осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-ші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толтырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Энергия өндіруші ұйымдар мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z167" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заңға және осы Келісімге сәйкес электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке ақы алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z168" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Энергетика министрінің 2017 жылғы 28 қарашадағы № 416 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16098 тіркелген) бекітілген Жаңғыртудың, кеңейтудің, реконструкциялаудың және (немесе) жаңартудың инвестициялық бағдарламаларын қарауға жіберу, оларды қарау және іріктеу, жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімдерді жасасу, электр қуатының әзірлігін ұстап тұру бойынша көрсетілеін қызметті сатып алу туралы шарттарды тиісінше жасасуды және осы шарттар үшін электр қуатының әзірлігін ұстап тұру бойынша ткөрсетілетін қызметке жеке тарифтерді, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу көлемері мен мерзімдерін белгілеу қағидаларына (бұдан әрі – Қағида) сәйкес Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаның шетел валюталарына айырбастау бағамының өзгеруі ескеріле отырып тартылған шетел валютасындағы қарыздық қаржыландыру көлеміне жеке тарифті индекстеуге арналған өтінімді уәкілетті органға жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z169" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына және Келісімге сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган мыналарға міндетті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық Келісім жасасқан жағдайда осы Келісімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімге енгізілген инвестициялық бағдарламалардың сол жылдарға сәйкес орташа өлшенген мәндерімен жеке тарифі ұсынылған электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тарифі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімге енгізілген барлық инвестициялық бағдарламалардың сол жылдарға сәйкес қызмет көлемі сомасы ұсынылған электр қуатының әзірлігін ұстап тұру бойынша қызмет көлемін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімге енгізілген инвестициялық бағдарламалардың барлық қызметті сатып алу мерзімі барынша көп ұсынылған электр қуатының әзірлігін ұстап тұру бойынша қызметті сатып алу мерзімін белгілеуге міндетті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық жеке Келісім/пайдалануға берілген электр станциясы бойынша жеке инвестициялық келісім жасасқан жағдайда осы Келісімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2019 жылдың 1 қаңтарынан бастап өтелмеген қарыздар бойынша негізгі қарыздың жылдық төлемін жабу қажеттілігіне сүйене отырып есептелетін жылдар бойынша электр қуатының әзірлігін ұстап тұрумен байланысты көрсетілетін қызметке жеке тарифті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2020 жылдың 1 қаңтарынан бастап қайта қаржыландыру мақсатында алынған өтелмеген қарыздар бойынша негізгі қарыздың жылдық төлемін жабу қажеттілігіне сүйене отырып есептелген жылдар бойынша электр қуатын әзірлікте ұстап тұру қызметіне жеке тариф/жылдар бойынша пайдалануға берілген электр станциялары бойынша электр қуатын әзірлікте ұстап тұру қызметіне жеке тариф;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілердің қолда бар электр қуатына тең жылдар бойынша электр қуатының әзірлігін ұстап тұру қызметінің көлемі. Бұл ретте, егер осы Объектілер тек негізгі генерациялайтын жабдықты немесе негізгі генерациялайтын қондырғылардан басқа, электр энергиясының және (немесе) жылу өндірісінің технологиялық процесінің басқа да объектілерін қамтыса, жеке Келісім бойынша қызмет көлемі осы негізгі генераторлық жабдыққа сәйкес келетін электрлік қуаты болып табылады. Егер осы Объектілер негізгі генерациялайтын қондырғыны қамтымаса, жеке Келісім үшін қызмет көлемі осы объектілер пайдаланылған жұмыс істеп тұрған (бұрыннан бар) электр станцияларының жалпы электрлік қуатын білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      энергия өндіруші ұйымның 2019 жылдың 1 қаңтарынан бастап өтелмеген қарыздары бойынша негізгі қарызды өтеу бойынша қалған мерзімінің ұзақтығымен анықталатын электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      энергия өндіруші ұйымның қайта қаржыландыру мақсаттары үшін алынған өтелмеген қарыздарының 2020 жылдың 1 қаңтарынан бастап негізгі қарызды өтеу бойынша қалған мерзімінің ұзақтығымен анықталатын электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Келісім үшін әр жылға мына көрсеткіштер бойынша нысаналы индикаторлар белгілеуге міндетті: электр және (немесе) жылу энергиясын босатуға шартты отынның үлестік шығыстарының төмендеуі; қолда бар электр қуаты; негізгі генерациялайтын жабдықтың жұмыс істеу мерзімі; авариялылықтың төмендеуі; негізгі генерациялайтын жабдықтың тозу дәрежесінің төмендеуі; экологиялық көрсеткіштердің жақсаруы (зиянды заттар шығарындыларының төмендеуі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уәкілетті орган мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z170" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Келісім бойынша қабылданған міндеттемелердің орындалғанын растайтын ақпарат пен құжаттарды энергия өндіруші ұйымнан сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z171" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Осы Келісіммен белгіленген нысаналы индикаторларға қол жеткізілмеген жағдайда, сондай-ақ осы Келісімнің 1-қосымшасында көрсетілген жаңғыртудың, кеңейтудың, реконструкциялаудың және (немесе) жаңартудың инвестициялық (инвестициялық) бағдарлама (бағдарламалар) іс-шараларының іске асырылу мерзімдері бұзылғанда осы Келісімді бұзуға не электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алудың көлемі мен мерзімдерін жүйелік операторға хабардар ете отырып өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z172" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) энергия өндіруші ұйым Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаның шетел валюталарына айырбастау бағамының өзгеруін ескере отырып, осы Келісімге Қағидаларға сәйкес қосымша келісім жасасу жолымен шетел валютасында тартылған қарыздық қаржыландыру көлеміне жеке тарифті индекстеуді жүзеге асыруға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z173" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына және Келісімге сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Энергетика министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Келісімде реттелмеген барлық мәселелер бойынша Тараптар Қазақстан Республикасының электр энергетикасы саласындағы заңнаманы және азаматтық заңнаманы басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Келісім бойынша даулар мен келіспеушіліктер келіссөздер арқылы шешіледі. Дауларды келіссөздер арқылы реттеу мүмкін болмаған жағдайда мұндай даулар сот тәртібімен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Келісімнің ережелерін, Келісімді іске асыру процесінде кез келген Тарап алған немесе алған ақпарат Тараптардың шешімі бойынша құпиялылықты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тараптардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасында көзделген тәртіппен сот немесе құқық қорғау органдарының сұрау салуларына ақпарат берген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпарат Қазақстан Республикасының заңнамасына сәйкес қаржылық және өзге есептілікті алуға құқылы мемлекеттік органдарға берілетін жағдайларды қоспағанда, құпия ақпаратты басқа Тараптың келісімінсіз үшінші тұлғаларға берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Келісімге қол қойылған күн оның күшіне енген күні болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z132" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Келісім ____ ( ) жылға жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z133" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тараптардың екі жақты келісім бойынша жазбаша нысанда қосымша келісімдер жасасу арқылы Келісімге өзгерістер мен толықтырулар енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z134" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Барлық қосымша келісімдерге Тараптардың өкілетті өкілдері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z135" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Келісім бойынша кез келген хат алмасу төмендегі мекенжай бойынша жіберіледі: Уәкілетті орган</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия өндіруші ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Келісім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолданылу мерзімі аяқталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бұзылған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот шешкен жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының электр энергетикасы саласындағы заңнамасында, азаматтық заңнамасында және Келісімде көзделген өзге де жағдайларда қолданылуын тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тараптардың заңды мәртебесінің немесе ұйымдық-құқықтық нысанының өзгеруі Келісімнің қолданылуын тоқтатпайды және Тараптар Келісімді бұзуға, оны өзгертуге ниет білдірген не құқық нормалары оны қайта ресімдеуді талап еткен жағдайларды қоспағанда, барлық құқықтар мен міндеттер тиісті заңды мұрагерлерге өтеді. Бұл ретте Тараптар құқықтық мәртебесінің, орналасқан жерінің және өзге де деректемелерінің өзгергені туралы 3 күн мерзімде бірін-бірі жазбаша нысанда хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z138" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Келісім Тараптардың әрқайсысы үшін мемлекеттік және орыс тілдерінде және бірдей заң күші бар екі түпнұсқа данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z139" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Энергия өндіруші ұйымның жауапкершілігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия өндіруші ұйым Келісім бойынша міндіттемелерді орындамаған немесе тиісінше орындамаған жағдайда, Қазақстан Республикасының электр энергетикасы саласындағы заңнамасына сәйкес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергия өндіруші ұйым:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға, кеңейтуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және (немесе) жаңартуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">келісімдер/ жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға, кеңейтуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және (немесе) жаңартуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған жеке инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімдер нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық бағдарламалар (әрбір инвестициялық бағдарламатөменде келтірілген нысанға сәйкес жеке ресімделеді)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___ инвестициялық бағдарлама (бірліктерден бастап, реттік нөмірін көрсету қажет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инвестициялық бағдарлама шеңберінде жүзеге асырылатын іс-шаралармен қамтылатын электр станциясының атауы (атауы көрсетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Инвестициялық бағдарлама шеңберінде жүзеге асырылатын іс-шаралар туралы жалпы ақпарат*.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шара атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шараның басталу мерзімі (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шараның аяқталу мерзімі (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құны, (млн. теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Енгізілетін негізгі генерациялайтын жабдықтың техникалық параметрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген электр қуаты, (МВт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген жылу қуаты, (Гкал/сағ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станцияның қолданыстағы негізгі генерациялайтын жабдығын айырбастау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станцияның алдында пайдаланудан шығарылған негізгі генерациялайтын жабдығын қалпына келтіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станциядағы қосымша негізгі генерациялайтын жабдығын енгізу (кеңейту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Инвестициялық бағдарламаны іске асыру алдында және кейінгі кезеңде электр станциясының параметрлері туралы ақпарат (атауы көрсетіледі)*.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген қуаты,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа жылдық қолда бар қуат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шартты отынның босатуға бөлінген үлестік шығыны**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр (МВт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу (Гкал/с)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр (МВт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу (Гкал/с)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясы (г.у.т./кВтс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергииясы (кг.у.т./Гкал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асырғанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асырғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** - электр станциясының номиналды жұмыс режимінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Инвестициялық бағдарламаның бөлігі ретінде электр станциясына инвестицияларды қайтару туралы ақпарат (атауы көрсетіледі)*.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің жеке тарифі, млн.теңге/(МВт*ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемі, МВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл сайынғы қажетті қайтарылым деңгейі, млн.теңге/жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * - * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Инвестициялық бағдарлама бойынша құжаттар мен материалдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Растаушы материалдары бар инвестициялық бағдарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тәуелсіз техникалық және қаржы аудиттердің растаушы материалдары берілген нәтижелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға, кеңейтуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және (немесе) жаңартуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">келісімдер/ жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға, кеңейтуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және (немесе) жаңартуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған жеке инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімдер нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық бағдарламалардың/жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған жеке инвестициялық бағдарламалардың көрсеткіштері мен тиісті мақсатты индикаторлары (әрбір электр станциялары үшін жеке толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр станциясының атауы (атауын көрсету)*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезеңод (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының электр энергиясын босатуға жұмсайтын шартты отынының меншікті шығынының орташа мәні (г.ш.о./кВтсағ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының жылу энергиясын босатуға жұмсайтын шартты отынының меншікті шығынының орташа мәні (г.ш.о./кВтсағ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Енгізілетін негізгі генерациялаушы жабдықтың қолда бар электр қуатының желтоқсан айы кезеңіндегі орташа мәні (МВт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалануға берілген негізгі генерациялаушы жабдықтың жұмыс істеу мерзімі (кезеңнің аяғындағы жағдай бойынша қалғаны) (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының азот тотығын шығаруының кезең ішіндегі орташа меншікті мәні (мг/м3)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының күкірт тотығын шығаруының кезең ішіндегі орташа меншікті мәні (мг/м3)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясының қатты бөлшектерді шығаруының кезең ішіндегі орташа меншікті мәні (мг/м3)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** - аталған көрсеткіштер бойынша мақсатты индикаторлар Қазақстан Республикасының экологиялық заңнамаларының талаптарын ескере отырып қойылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға, кеңейтуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және (немесе) жаңартуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">келісімдер/ жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға, кеңейтуге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және (немесе) жаңартуға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арналған жеке инвестициялық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімдер нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық келісімдер/ жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған жеке инвестициялық келісімдер/Пайдалануға берілген электр станциясы бойынша жеке инвестициялық келісім бойынша электр қуатын әзірлікте ұстап тұру қызметіне жеке тариф, электр қуатын әзірлікте ұстап тұру қызметін сатып алу көлемі мен мерзімі*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезең, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф, мың теңге/(МВт*айына)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемі, МВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * - кесте параметрлерінің сандық мәндері оныншы шегінде көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңғыртудың, кеңейтудің,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реконструкциялаудың және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) жаңартудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламаларын қарауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жіберу, оларды қарау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іріктеу, жаңғыртуға, кеңейтуге,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реконструкциялауға және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе) жаңартуға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық келісімдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасасу, электр қуатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті сатып алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы шарттарды тиісінше</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасасуды және осы шарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін электр қуатының әзірлігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметке жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тарифтерді, электр қуатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті сатып алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемдері мен мерзімдерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгілеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Инвестициялық келісім жасалатын жұмыс істеп тұрған энергия өндіруші ұйымдардың жұмыс істеп тұрған (бар) электр станцияларының қосалқы жабдықтарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жабдықтың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс түрі, іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар, өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҮҚТ (ең үздік қолжетімді техникалар) немесе экологиялық іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маркерлік заттар бойынша шығарындылардың технологиялық көрсеткіштеріне қол жеткізу (отын түріне байланысты), мг/Нм³ *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түтін құбырлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданыстағы түтін мұржасының пайдалану мерзімін шектеу туралы сараптама ұйымының қорытындысы *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күл үйінділері күл-қожды гидравликалық шығару объектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу /</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоршау бөгеттерін көтеру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы жабдыққа қатысты инвестициялық бағдарламаның құнының пайдалану мерзіміне (жыл) арақатынасы, % **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық тарату құрылғысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+реконструкциялау /салу / кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тозуды төмендету мөлшері, % ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Градирнялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу/ кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту маусымынан тыс кезеңде қолжетімді қуатты ұлғайту, МВт ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Отын беру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту маусымынан тыс кезеңде қолжетімді қуатты ұлғайту, МВт ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айналымдағы су құбырлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту маусымынан тыс кезеңде қолжетімді қуатты ұлғайту, МВт ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Суды дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту маусымынан тыс кезеңде қолжетімді қуатты ұлғайту, МВт ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ішкі газ инфрақұрылымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкциялау / салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту маусымынан тыс кезеңде қолжетімді қуатты ұлғайту, МВт ***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-7-тармақтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті жұмыс түрі/іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарламаны іске асыру шеңберінде қолданылатын Қазақстанда өндірілген тауарлардың, жұмыстар мен көрсетілетін қызметтердің үлесі, % ****</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – тиісті өлшемшарттарға сәйкес келетін барлық инвестициялық бағдарламалар іріктеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – тиісті өлшемшарт бойынша мәні неғұрлым төмен инвестициялық бағдарламалар іріктеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – тиісті өлшемшарттар бойынша мәні неғұрлым жоғары инвестициялық бағдарламалар іріктеуге жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      **** – жергілікті қамту үлесі технология мен жабдықтағы қамту және құрылыс-монтаждау жұмыстарына қамту бойынша бөліністе ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңғыртуға, кеңейтуге,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(немесе) жаңартуға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламаларды қарауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жіберу, қарау және іріктеу,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жаңғыртуға, кеңейтуге,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реконструкциялауға және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(немесе) жаңартуға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">келісімдер жасасу, электр </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қуатының әзірлігін ұстап тұру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жөніндегі қызметті сатып алу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы тиісті шарттарды жасасу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және осы шарттар бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">электр қуатының әзірлігін ұстап </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұру жөніндегі қызметке жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тарифтерді, электр қуатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әзірлігін ұстап тұру жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметті сатып алу көлемдері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен мерзімдерін белгілеу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қосалқы жабдыққа қатысты жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 6-қосымшамен толықтырылды – ҚР Энергетика министрінің 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________                      20 ___ жылғы "____" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (қол қою қаласы)                                                                   (жасасу күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "Тараптар деп аталатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                            (мемлекеттік органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғасында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (уәкілетті адамның Т.А.Ә., лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________ негізінде әрекет ететін,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                          (ереже немесе бұйрық)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұдан әрі "Уәкілетті орган" деп аталатын және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (энергия өндіруші ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ тұлғасында,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            (уәкілетті адамның Т.А.Ә., лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________ негізінде әрекет ететін,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                           (жарғы немесе сенімхат)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Энергия өндіруші ұйым" деп аталатын екінші тараптан "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісім/ жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық жеке келісім/ пайдалануға берілген электр станциясы бойынша инвестициялық жеке келісім (бұдан әрі – Келісім) жасасты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Келісімде мына түсінік пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тоқсан сайынғы есеп – энергия өндіруші ұйымның уәкілетті органға ұсынатын, қосалқы жабдыққа қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық келісімде көзделген іс-шаралардың орындалу барысы туралы есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Келісім қосалқы жабдықтарға қатысты жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға арналған инвестициялық бағдарламаның (бағдарламаларының) іс-шараларын іске асыру бойынша Келісім Тараптарының міндеттемелері мен құқықтарын көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Энергия өндіруші ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қосалқы жабдықты жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту жөніндегі инвестициялық бағдарламаның (инвестициялық бағдарламалардың) іс-шараларын іске асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық келісім жасалған күннен бастап 30 (отыз) жұмыс күні ішінде уәкілетті органға жобаны іске асырудың жоспар-кестесін ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) тоқсан сайын, есепті кезеңнен кейінгі айдың 10-күніне дейін осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес іс-шаралардың орындалу барысы туралы ақпаратты уәкілетті органға ұсынуға, сондай-ақ растайтын құжаттарды (шарттар, орындалған жұмыстар актілері, қабылдау-беру актілері, шот-фактуралар және т.б.) жариялай отырып, өзінің интернет-ресурсында және энергетиканың цифрлық платформасында жоспар-кестенің іске асырылуы туралы есепті орналастыруға. Жобаны іске асыру процесінде мүдделі тараптардың қатысуымен тоқсанына бір рет жария тыңдаулар өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қосалқы жабдыққа қатысты уәкілетті органмен жасалған жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту жөніндегі инвестициялық келісімде белгіленген іс-шаралардың орындалмауы бойынша бақылау органы тарапынан ескертулер анықталған жағдайда, көрсетілген ескертулерді 30 (отыз) жұмыс күні ішінде жоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) энергетикалық қадағалау және бақылау жөніндегі мемлекеттік орган өкілдерінің қосалқы жабдықты жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту жөніндегі инвестициялық бағдарламаның (инвестициялық бағдарламалардың) іс-шараларын іске асыру орындарына қол жеткізуін қамтамасыз етуге, сондай-ақ осы тармақтың 2) тармақшасында көзделген есепте көзделген іс-шаралардың орындалуын растайтын материалдарды ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қосалқы жабдыққа қатысты уәкілетті органмен жасалған жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту жөніндегі инвестициялық келісімде айқындалған мерзімдерде қосалқы жабдықты пайдалануға беру актісі ұсынылмаған, сондай-ақ іс-шаралар орындалмаған жағдайларда инвестициялық келісім бұзылған күннен бастап 60 (алпыс) жұмыс күні ішінде қаражатты Бірыңғай сатып алушыға толық көлемде қайтаруды жүзеге асыруға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Энергия өндіруші ұйымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қосалқы жабдыққа қатысты инвестициялық бағдарламаны іске асыру туралы тоқсан сайынғы есепті ұсынған кезде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және осы Келісімге сәйкес электр қуатының әзірлігін қолдау жөніндегі қызметке ақы төлеуді тоқсан сайын алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосалқы жабдыққа қатысты инвестициялық бағдарламаны іске асыру туралы есептік ақпаратты ұсынған кезде электр қуатының әзірлігін қолдау жөніндегі қызметті сатып алу туралы шарт жасалған жылдан кейінгі жылдың екінші тоқсанынан бастап электр қуатының әзірлігін қолдау жөніндегі қызметке ақы төлеуді тоқсан сайын алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына және Келісімге сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жаңғырту, реконструкциялау, кеңейту және (немесе) жаңарту жөніндегі инвестициялық келісім жасалған жағдайда, осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мыналарды белгілеуге:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімге енгізілген инвестициялық бағдарламаларда көзделген тоқсандарға бөлінген, күнтізбелік жылға ұсынылатын электр қуатының әзірлігін қолдау жөніндегі қызметке арналған жеке тарифті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәні бірлікке теңестірілетін, тоқсандар бойынша электр қуатының әзірлігін қолдау жөніндегі қызмет көлемін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнтізбелік жылға ұсынылатын, тоқсандармен көрсетілген электр қуатының әзірлігін қолдау жөніндегі қызметті сатып алу мерзімін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Келісім үшін мынадай көрсеткіштер бойынша нысаналы индикаторларды белгілеуге: қосалқы жабдықтың тозу дәрежесін төмендету; экологиялық көрсеткіштерді жақсартуға міндетті (зиянды заттар шығарындыларын азайту).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Келісім бойынша қабылданған міндеттемелердің орындалғанын растайтын ақпарат пен құжаттарды энергия өндіруші ұйымнан сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Осы Келісімде белгіленген нысаналы индикаторларға қол жеткізілмеген жағдайда, сондай-ақ осы Келісімге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жаңғыртудың, кеңейтудың, реконструкциялаудың және (немесе) жаңартудың инвестициялық (инвестициялық) бағдарлама (бағдарламалар) іс-шараларының іске асырылу мерзімдері бұзылғанда осы Келісімді бұзуға не электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тарифті, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алудың көлемі мен мерзімдерін жүйелік операторға хабардар ете отырып өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қосалқы жабдыққа қатысты уәкілетті органмен жасалған жаңғырту, кеңейту, реконструкциялау және (немесе) жаңарту жөніндегі инвестициялық келісімде белгіленген іс-шаралардың орындалмауы бойынша бақылау органы тарапынан ескертулер анықталған жағдайда, уәкілетті орган Бірыңғай сатып алушыға ескертулер отыз жұмыс күні ішінде жойылғанға дейінгі кезеңге қосалқы жабдыққа жұмсалатын шығындарға ақы төлеуді тоқтата тұру туралы хабарлама жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасына және Келісімге сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Келісімде реттелмеген барлық мәселелер бойынша Тараптар Қазақстан Республикасының электр энергетикасы саласындағы заңнамасын және азаматтық заңнамасын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Келісім бойынша даулар мен келіспеушіліктер келіссөздер арқылы шешіледі. Дауларды келіссөздер арқылы реттеу мүмкін болмаған жағдайда мұндай даулар сот тәртібімен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Келісімнің ережелерін, Келісімді іске асыру процесінде кез келген Тарап алған немесе алынған ақпарат Тараптардың шешімі бойынша құпиялылықты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тараптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасында көзделген тәртіппен сот немесе құқық қорғау органдарының сұрау салуларына ақпарат берген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпарат Қазақстан Республикасының заңнамасына сәйкес қаржылық және өзге есептілікті алуға құқылы мемлекеттік органдарға берілетін жағдайларды қоспағанда, құпия ақпаратты басқа Тараптың келісімінсіз үшінші тұлғаларға бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Келісімге қол қойылған күн оның күшіне енген күні болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тараптардың екі жақты келісім бойынша жазбаша нысанда қосымша келісімдер жасасу арқылы Келісімге өзгерістер мен толықтырулар енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Барлық қосымша келісімдерге Тараптардың уәкілетті өкілдері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Келісім бойынша кез келген хат алмасу мынадай мекенжайлар бойынша жіберіледі: Уәкілетті орган </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия өндіруші ұйым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Келісім:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолданылу мерзімі аяқталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бұзылған ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот шешкен жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының электр энергетикасы саласындағы заңнамасында, азаматтық заңнамасында және Келісімде көзделген өзге де жағдайларда қолданылуын тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тараптардың заңды мәртебесінің не ұйымдық-құқықтық нысанының өзгеруі Келісімнің қолданылуын тоқтатпайды және Тараптар Келісімді бұзуға, Тараптарды екі жақты келісімі бойынша өзгерсеғ не құқық нормалары оны қайта ресімдеуді талап еткен жағдайларды қоспағанда, барлық құқықтар мен міндеттер тиісті заңды мұрагерлерге өтеді. Бұл ретте Тараптар құқықтық мәртебесінің, орналасқан жерінің және өзге де деректемелерінің өзгергені туралы 3 күн мерзімде бірін-бірі жазбаша нысанда хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Келісім Тараптардың әрқайсысы үшін мемлекеттік және орыс тілдерінде және бірдей заң күші бар екі түпнұсқа данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Энергия өндіруші ұйымның жауапкершілігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия өндіруші ұйым Келісім бойынша міндеттемелерді орындамаған немесе тиісінше орындамаған жағдайда, Қазақстан Республикасының электр энергетикасы саласындағы заңнамасына сәйкес жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергия өндіруші ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосалқы жабдыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысты жаңғыртуға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реконструкциялауға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кеңейтуге және (немесе)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жаңартуға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық келісімге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z181" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық бағдарламалар (әрбір инвестициялық бағдарлама төменде келтірілген нысанға сәйкес жеке ресімделеді) № ___ инвестициялық бағдарлама (бірліктерден бастап, реттік нөмірін көрсету қажет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инвестициялық бағдарлама шеңберінде іске асыру жоспарланатын іс-шараларды қамтылатын электр станциясының атауы (атауы көрсетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Инвестициялық бағдарлама шеңберінде жүзеге асырылатын іс-шаралар туралы жалпы ақпарат*.__</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шара атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның басталу мерзімі (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның аяқталу мерзімі (айы, жылы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құны, (млн теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Енгізілетін қосалқы жабдықтың экологиялық және технологиялық көрсеткіштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экологиялық параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Технологиялық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станциясының негізгі генерациялайтын жабдығын жаңасына ауыстыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станциясының бұрын пайдаланудан шығарылған негізгі генерациялайтын жабдығын қалпына келтіру **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (бар) электр станциясындағы қосымша негізгі генерациялайтын жабдығын енгізу (кеңейту)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс істеп тұрған (қолданыстағы) электр станциясының қосалқы жабдықтарын ауыстыру **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кестедегі параметрлердің сандық мәндері ондық үлеске дейінгі дәлдікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ** – тек осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қосалқы жабдыққа қатысты инвестициялық бағдарламаны іске асырғанға дейін және іске асырғаннан кейін электр станциясының (атауы көрсетіледі) жұмыс параметрлері туралы ақпарат*.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсеткіштер***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалануға енгізілген жабдықтың қызмет ету мерзімі (кезеңнің соңындағы жағдай бойынша қалған мерзімі) (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясы шығарындыларының азот оксидтерінің кезеңдегі орташа үлестік мәні (мг/м³)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясы шығарындыларының күкірт оксидтерінің кезеңдегі орташа үлестік мәні (мг/м³)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр станциясы шығарындыларының қатты бөлшектерінің кезеңдегі орташа үлестік мәні (мг/м³)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарлама іске асырылғанға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық бағдарлама іске асырылғаннан кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кестедегі параметрлердің сандық мәндері ондық үлеске дейінгі дәлдікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – электр станциясының номиналды жұмыс режимінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      *** – қосалқы жабдықтың типіне қарай осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қосалқы жабдыққа қатысты инвестициялық бағдарлама шеңберінде электр станциясына (атауын көрсету) салынған инвестициялық салымдарды қайтару туралы ақпарат*.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тариф, мың теңге/(МВт*ай)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі, ай.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қажетті жыл сайынғы қайтарым деңгейі, мың теңге/жыл**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кестедегі параметрлердің сандық мәндері ондық үлеске дейінгі дәлдікпен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – жаңадан енгізілетін/қалпына келтірілген қосалқы жабдық бойынша амортизациялық аударымдар сомасы инвестициялық салымдарды қайтару көлемінде ескеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – электр қуатының әзірлігін ұстап тұру жөніндегі қызметтің көлемі бір (1 МВт) бірлікке теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосалқы жабдыққа қатысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жаңғыртуға, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реконструкциялауға,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кеңейтуге және (немесе) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жаңартуға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестициялық келісімге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қосалқы жабдыққа қатысты жаңғыртуға, реконструкциялауға, кеңейтуге және (немесе) жаңартуға арналған инвестициялық келісім бойынша электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тариф, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу көлемі мен мерзімі*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/c№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тариф, мың теңге/(МВт**ай)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі, ай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қажетті жыл сайынғы қайтарым деңгейі, мың теңге/жыл**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – кестедегі параметрлердің сандық мәндері ондық үлеске дейінгі дәлдікпен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің көлемі (1 МВт) бірлікке теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -29994,55 +44797,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30368,31 +45171,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>