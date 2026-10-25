--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="680e3d4" w14:textId="680e3d4">
+    <w:p w14:paraId="172c674" w14:textId="172c674">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,85 +111,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2017 жылғы 15 қарашадағы № 1433 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 30 қарашада № 16030 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" 2010 жылғы 2 сәуірдегі Қазақстан Республикасы Заңының 167-бабының </w:t>
+        <w:t xml:space="preserve">
+      "Атқарушылық iс жүргiзу және сот орындаушыларының мәртебесi туралы" Қазақстан Республикасының Заңының 167-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса  беріліп отырған жеке сот орындаушысының қызметтік үй-жайының орналасқан жеріне және жабдықталуына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -436,127 +508,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әділет министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -834,54 +918,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеке сот орындаушысының қызметтік үй-жайының орналасқан жеріне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жеке сот орындаушысының үй-жайы жеке сот орындаушысының меншігінде болады немесе шарт бойынша оның иелігіне және пайдалануына беріледі.</w:t>
+      2. Жеке сот орындаушысының кеңсесі - жеке сот орындаушысының өз қызметін жүзеге асыратын тұрақты орын болып саналатын қызметтік үй-жайы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысының кеңсесі ол қызметін жүзеге асыратын атқарушы округтің аумағында орналасуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысының қызметі үшін Республикалық жеке сот орындаушыларының палатасы (бұдан әрі-Республикалық палата) белгілеген атқару округінің аумағында орналасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сот орындаушысының қызметтік үй-жайы жеке сот орындаушысының меншігінде болады не шарт бойынша оның иелігіне және пайдалануына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жеке сот орындаушысының үй-жайы жеке сот орындаушысының қызметі үшін Республикалық жеке сот орындаушыларының палатасы (бұдан әрі-Республикалық палата) белгілеген атқару округінің аумағында орналасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -894,149 +1094,397 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке сот орындаушысы Республикалық палатаға мүшелікке қабылданған күннен бастап күнтізбелік 30 (отыз) күн ішінде өзінің үй-жайының орналасқан жері туралы қызметті жүзеге асыру орны бойынша аумақтық әділет органына және Республикалық палатаға хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Үй-жайдың орналасқан жері өзгерген жағдайда жеке сот орындаушысы бұл туралы қызметті жүзеге асыру орны бойынша аумақтық әділет органына және Республикалық палатаға өзгерген кезден бастап 3 (үш) жұмыс күні ішінде жазбаша хабарлайды.</w:t>
+      5. Қызметтік үй-жайдың орналасқан жері өзгерген жағдайда жеке сот орындаушысы бұл туралы қызметті жүзеге асыру орны бойынша аумақтық әділет органына, өңірлік және Республикалық палаталарға өзгерген кезден бастап 5 (бес) жұмыс күні ішінде жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке сот орындаушысының үй-жайының жабдықталуына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Үй-жай жеке сот орындаушысына атқарушылық әрекеттер жасауға жүгіну үшін адамдардың еркін кіріп-шығуы қамтамасыз етілетін ғимаратта орналасады.</w:t>
+      6. Қызметтік үй-жай жеке сот орындаушысына атқарушылық әрекеттер жасауға жүгіну үшін адамдардың еркін кіріп-шығуы қамтамасыз етілетін ғимаратта орналасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Ғимаратқа кіреберісте стационарлық маңдайшада жеке сот орындаушысы ғимаратта үй-жайдың болуы және оның жұмыс режимі туралы ақпаратты орналастырады.</w:t>
+      7. Ғимаратқа кіреберісте стационарлық маңдайшада жеке сот орындаушысы ғимаратта қызметтік үй-жайдың болуы және оның жұмыс режимі туралы ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Үй-жай стационарлық телефон байланысымен жабдықталады, сондай-ақ интернет- байланыспен қамтамасыз етіледі (деректерді беру жылдамдығы 100 Мбит/с кем емес).</w:t>
+      8. Қызметтік үй-жай стационарлық телефон байланысымен жабдықталады, сондай-ақ интернет-байланыспен қамтамасыз етіледі (деректерді беру жылдамдығы 100 Мбит/с кем емес).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Үй-жайдағы кабинеттердің (залдардың) саны, олардың функционалдық мақсаты, орналасуы мен мөлшерін жеке сот орындаушысы мынадай факторларды ескере отырып, дербес айқындайды:</w:t>
+      9. Қызметтік үй-жайдағы кабинеттердің (залдардың) саны, олардың функционалдық мақсаты, орналасуы мен мөлшерін жеке сот орындаушысы мынадай факторларды ескере отырып, дербес айқындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке сот орындаушысы қабылдау жүргізетін кабинет басқа үй-жайлардан оқшауланады және табиғи және жасанды жарығы болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1048,50 +1496,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылдауды күтуге арналған үй-жайдың (залдың) жарықтандырылуы, сондай-ақ, келушілерді орналастыру үшін кеңсе жиһазымен жабдықталады сондай-ақ, жеке сот орындаушысы орналасқан үй-жайдан тыс жерде болуы және оған жақын орналасуы мүмкін (ортақ зал, ортақ дәліз, ортақ холл, фойе).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдауды күтуге арналған үй-жайда іс жүргізу құжаттарының жобаларын, олардың көшірмелерін дайындау жөніндегі қызметті жүргізуге, сондай-ақ мұрағаттың болуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 766</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қабылдауды күтуге арналған үй-жайда қолжетімді нысанда көру үшін ыңғайлы жерде ақпараттық стенд орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z25" w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1251,55 +1761,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1625,31 +2135,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>