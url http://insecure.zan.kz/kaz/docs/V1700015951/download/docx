--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01b0f5d" w14:textId="01b0f5d">
+    <w:p w14:paraId="94b75ad" w14:textId="94b75ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2017 жылғы 8 қыркүйектегі № 76 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 1 қарашада № 15951 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2017 жылғы 8 қыркүйектегі № 76 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 1 қарашада № 15951 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" 2012 жылғы 13 ақпандағы Қазақстан Республикасының Заңы 77-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -318,140 +318,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық қауіпсіздік комитетінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -757,2306 +773,218 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының өзгерістер </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 26 мамырдағы № 41 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11500 болып тіркелген):</w:t>
+      1. Күші жойылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аталған бұйрықпен бекітілген Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету </w:t>
-[...2119 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы ұлттық қауіпсіздік органдары арнаулы (әскери) оқу орындарының курсанттарына олар демалысқа кеткенде азық-түлік сыбағасының орнына ақшалай өтемақы төлеу нормаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 26 мамырдағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11461 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z35" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z36" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы ұлттық қауіпсіздік органдары арнаулы (әскери) оқу орындарының курсанттарына, тыңдаушыларына олар демалысқа кеткенде азық-түлік сыбағасының орнына ақшалай өтемақы төлеу нормаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3069,124 +997,124 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы ұлттық қауіпсіздік органдары арнаулы (әскери) оқу орындарының курсанттарына, тыңдаушыларына олар демалысқа кеткенде азық-түлік сыбағасының орнына ақшалай өтемақы төлеу нормасы тиісті қаржы жылына арналған мемлекеттік сатып алу туралы шартпен айқындалған арнаулы (әскери) оқу орындарының курсанттары мен тыңдаушыларына арналған үлес бағасы және демалыс күндерінің саны негізінде белгіленсін.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>