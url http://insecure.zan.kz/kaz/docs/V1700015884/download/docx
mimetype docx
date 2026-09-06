--- v1 (2025-11-15)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b3c0b57" w14:textId="b3c0b57">
+    <w:p w14:paraId="9c75878" w14:textId="9c75878">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6824,218 +6824,260 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтығы мәселелері бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтініштерді қабылдау және қарау,</w:t>
+              <w:t>өтініштерді қабылдау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қарау,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтығын жоғалтуын тіркеу және</w:t>
+              <w:t>азаматтығын жоғалтуын тіркеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтығына жататынын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(жатпайтынын) айқындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z153" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш-келісім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z154" w:id="135"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мен, __________________________________________________________, Қазақстан Республикасының азаматтығын алуға / Қазақстан Республикасының азаматтығын қалпына келтіруге өтініш білдіре отырып, Қазақстан Республикасының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, __________________________________________________________, Қазақстан Республикасының азаматтығын алуға / Қазақстан Республикасының азаматтығын қалпына келтіруге өтініш білдіре отырып, Қазақстан Республикасының Конституциясы мен заңдарын сақтауға, Қазақстан Республикасының мүдделерін, оның аумақтық тұтастығын қорғауға, мемлекеттік тіл мен оның аумағында тұратын барлық ұлттардың тілдеріне, әдет-ғұрпына, дәстүрлеріне құрметпен қарауға, Қазақстан Республикасының күш-құдіретін, Егемендігін және Тәуелсіздігін нығайтуға жәрдемдесуге міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7069,89 +7111,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20___ жылғы "___" _______</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шет елдердегі мекемелерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7270,88 +7273,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауалнама – өтiнiш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1600200" cy="1435100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -7387,70 +7390,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған Қазақстан Республикасының азаматтығынан шығуды ресімдеуге рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8619,90 +8622,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Еңбек жолы басынан бастап атқарған қызмет (жоғары және орта оқу орындарындағы оқуды, әскери қызметтi қоса алғанда).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Осы тармақты толтырған кезде мекеменің, ұйымның және кәсiпорынның атауын жұмыс атқарған кездегі атауына сәйкес көрсету қажет. Әскери қызметтi лауазым мен шенін көрсете отырып толтырылады. Шартты атауы бар кәсiпорындар (пошта жәшiгi) сондай шартты атауымен көрсетiледі. Әскери қызметтi өткергендiгi әскери билеттегi жазбаларға сәйкес көрсетiледi (ол бар болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z160" w:id="140"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8894,90 +8897,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сiздiң жақын туыстарыңыз (ата-аналар (ата-ана), балалар, асырап алушылар, асырап алынғандар, ата-анасы бір және ата-анасы бөлек ағалы-інілер мен апалы-сіңлілер (аға-қарындастар), ата, апа, немерелер).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Осы тармақты толтырған кезде Қазақстан Республикасында тұратын және шетелде тұратын барлық жақын туыстар көрсетiледi. Егер әйелi күйеуiнiң тегiн алған болса, онда оның неке қиғанға дейiнгi тегi де көрсетiледi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z162" w:id="142"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9307,330 +9310,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жұбайым/зайыбым __________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z164" w:id="144"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының азаматтығынан шығуға құжаттарды ресiмдеуде: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________/________________________________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z166" w:id="146"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        ("иә" немесе "жоқ") (егер жауап "иә" болса, онда оның жеке басын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                          куәландыратын құжаттың нөмірі, күні және </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               оны берген орган көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z169" w:id="149"/>
-[...15 lines deleted...]
-                               оны берген орган көрсетіледі)</w:t>
+    <w:bookmarkStart w:name="z170" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сiздiң мекенжайыңыз, телефон нөмiрiңiз ________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z170" w:id="150"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттардың түпнұсқалығын және жазылған деректердің дұрыстығын растаймын, өзім туралы көрінеу жалған ақпарат беру салдары жөніндегі ескертуді қабылдадым. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының азаматтығын қабылдаудың / қалпына келтірудің құқықтық салдары, сондай-ақ Қазақстан Республикасының азаматы бола тұра оның шетелдік азаматтығы танылмайтыны жөнінде Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелерi маған түсіндірілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініште көрсетілген дербес деректерді өңдеуге келісім беремін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні және өтініш берушінің қолы ________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z174" w:id="154"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10060,828 +10063,828 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ______ 20__ жылғы "___" ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z180" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (Қазақстан Республикасы шет елдегі мекемесінің атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z180" w:id="157"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:bookmarkStart w:name="z181" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________ жылы ______________________________________ туылған </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z182" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           (мемлекеттің атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z182" w:id="159"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________ азаматы (шасы) ____________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z184" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (азаматтығы)                                     (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z184" w:id="161"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:bookmarkStart w:name="z185" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z186" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              (Қазақстан Республикасының азаматтығын / нан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z187" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   қабылдау / қалпына келтіру / шығу)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z187" w:id="164"/>
-[...15 lines deleted...]
-                   қабылдау / қалпына келтіру / шығу)</w:t>
+    <w:bookmarkStart w:name="z188" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы өтінішпен жүгінді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z188" w:id="165"/>
-[...15 lines deleted...]
-      туралы өтінішпен жүгінді.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______ жылдан бастап _________________________________ аумағында</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z189" w:id="166"/>
-[...15 lines deleted...]
-      _______ жылдан бастап _________________________________ аумағында</w:t>
+    <w:bookmarkStart w:name="z190" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (мемлекеттің атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z190" w:id="167"/>
-[...15 lines deleted...]
-                                     (мемлекеттің атауы)</w:t>
+    <w:bookmarkStart w:name="z191" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z191" w:id="168"/>
-[...15 lines deleted...]
-      тұрақты тұрады.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазіргі уақытта мынадай мекенжай бойынша тұрады: _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z192" w:id="169"/>
-[...15 lines deleted...]
-      Қазіргі уақытта мынадай мекенжай бойынша тұрады: _______________________</w:t>
+    <w:bookmarkStart w:name="z193" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z193" w:id="170"/>
+    <w:bookmarkStart w:name="z194" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында және басқа елдерде тұратын жақын туыстары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z195" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z196" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z196" w:id="173"/>
+    <w:bookmarkStart w:name="z197" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқа мәліметтер: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z198" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z198" w:id="175"/>
-[...15 lines deleted...]
-      ____________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z199" w:id="176"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z200" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының азаматтығын / нан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z200" w:id="177"/>
-[...15 lines deleted...]
-      (Қазақстан Республикасының азаматтығын / нан</w:t>
+    <w:bookmarkStart w:name="z201" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылдау / қалпына келтіру / шығу)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z201" w:id="178"/>
-[...15 lines deleted...]
-      қабылдау / қалпына келтіру / шығу)</w:t>
+    <w:bookmarkStart w:name="z202" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы өтінішін _____________________________________________ уәждейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z202" w:id="179"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:bookmarkStart w:name="z203" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азамат(ша)_____________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z204" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z204" w:id="181"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="182"/>
+    <w:bookmarkStart w:name="z205" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z206" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z206" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                    (Қазақстан Республикасының азаматтығын / нан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z207" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қабылдау / қалпына келтіру / шығу)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z207" w:id="184"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:bookmarkStart w:name="z208" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       туралы өтінішін _____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z209" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                          (Қазақстан Республикасының азаматтығын / нан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z210" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         қабылдауға / қалпына келтіруге / шығуға негіздеме)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z210" w:id="187"/>
-[...15 lines deleted...]
-                         қабылдауға / қалпына келтіруге / шығуға негіздеме)</w:t>
+    <w:bookmarkStart w:name="z211" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты қанағаттандыруды мүмкін деп санаймыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z211" w:id="188"/>
-[...15 lines deleted...]
-      байланысты қанағаттандыруды мүмкін деп санаймыз.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші туралы мәліметтер "Бүркіт" бірыңғай ақпараттық жүйесіне енгізілді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z212" w:id="189"/>
-[...15 lines deleted...]
-      Өтініш беруші туралы мәліметтер "Бүркіт" бірыңғай ақпараттық жүйесіне енгізілді.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консулдық алым алынды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z213" w:id="190"/>
-[...15 lines deleted...]
-      Консулдық алым алынды.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша ______ парақта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z214" w:id="191"/>
-[...15 lines deleted...]
-      Қосымша ______ парақта.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________             ________                         ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z215" w:id="192"/>
-[...15 lines deleted...]
-      __________             ________                         ___________________</w:t>
+    <w:bookmarkStart w:name="z216" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лауазымы)             (қолы)                               (тегі, аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z216" w:id="193"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11311,420 +11314,420 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№______ 20__ жылғы "___" _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="194"/>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Қазақстан Республикасының шегінен тысқары жерде тұратын адамның </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Қазақстан Республикасының азаматтығын жоғалтуын тіркеу туралы қорытынды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ байланысты</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z221" w:id="195"/>
-[...15 lines deleted...]
-      _______________________________________________________________ байланысты</w:t>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   ("Қазақстан Республикасының азаматтығы туралы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z222" w:id="196"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                    Қазақстан Республикасының Заңына сілтемесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z224" w:id="198"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                          көрсетілген Қазақстан Республикасының </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         азаматтығын жоғалтуды тіркеудің негізі)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z225" w:id="199"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z227" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (Қазақстан Республикасының шет елдегі мекемесінің атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z227" w:id="201"/>
-[...15 lines deleted...]
-             (Қазақстан Республикасының шет елдегі мекемесінің атауы)</w:t>
+    <w:bookmarkStart w:name="z228" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азамат(ша) ___________________________________________________ қатысты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z228" w:id="202"/>
-[...15 lines deleted...]
-      азамат(ша) ___________________________________________________ қатысты</w:t>
+    <w:bookmarkStart w:name="z229" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z229" w:id="203"/>
-[...15 lines deleted...]
-                                     (Т.А.Ә.)</w:t>
+    <w:bookmarkStart w:name="z230" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматтығын жоғалтуын тіркеуді жүзеге асырды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z230" w:id="204"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="205"/>
+    <w:bookmarkStart w:name="z231" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________ аумағына тұру үшін _______ жылы шыққан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z232" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (мемлекеттің атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z232" w:id="206"/>
-[...15 lines deleted...]
-       (мемлекеттің атауы)</w:t>
+    <w:bookmarkStart w:name="z233" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасынан шыққанға дейінгі мекенжайы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z233" w:id="207"/>
-[...15 lines deleted...]
-      Қазақстан Республикасынан шыққанға дейінгі мекенжайы:</w:t>
+    <w:bookmarkStart w:name="z234" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z234" w:id="208"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="209"/>
+    <w:bookmarkStart w:name="z235" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымша: ______ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z236" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________                   ________                   __________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z236" w:id="210"/>
-[...15 lines deleted...]
-      __________                   ________                   __________________</w:t>
+    <w:bookmarkStart w:name="z237" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (лауазымы)                   (қолы)                   (тегі, аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z237" w:id="211"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11933,88 +11936,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="212"/>
+    <w:bookmarkStart w:name="z239" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауалнама – өтiнiш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z240" w:id="213"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z240" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1600200" cy="1435100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -12050,70 +12053,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="214"/>
+    <w:bookmarkStart w:name="z241" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының азаматтығына жататынын (жатпайтынын) айқындауды сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13063,90 +13066,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="215"/>
+    <w:bookmarkStart w:name="z242" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Еңбек жолы басынан бастап атқарған қызметтері (жоғары және орта оқу орындарындағы оқуды, әскери қызметтi қоса алғанда).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z243" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Осы тармақты толтырған кезде мекеменің, ұйымның және кәсiпорынның атауын жұмыс атқарған кездегі атауына сәйкес көрсету қажет. Әскери қызметтi лауазым мен шенін көрсете отырып толтырылады. Шартты атауы бар кәсiпорындар (пошта жәшiгi) сондай шартты атауымен көрсетiледі. Әскери қызметтi өткергендiгi әскери билеттегi жазбаларға сәйкес көрсетiледi (бар болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z243" w:id="216"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13338,70 +13341,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="217"/>
+    <w:bookmarkStart w:name="z244" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сiздiң жақын туыстарыңыз (ата-аналар, аға-қарындастар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13781,204 +13784,204 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="218"/>
+    <w:bookmarkStart w:name="z245" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сiздiң мекенжайыңыз, телефон нөмiрiңiз _______________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z246" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың түпнұсқалығын және жазылған деректердің дұрыстығын растаймын, өзім туралы көрінеу жалған ақпарат берудің салдары жөніндегі ескертуді қабылдадым.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z246" w:id="219"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="220"/>
+    <w:bookmarkStart w:name="z247" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініште көрсетілген дербес деректерді өңдеуге келісім беремін. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z248" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні және өтініш берушінің қолы ___________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z248" w:id="221"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>