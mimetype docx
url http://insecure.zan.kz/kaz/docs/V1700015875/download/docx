--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd350ed" w14:textId="dd350ed">
+    <w:p w14:paraId="72f4571" w14:textId="72f4571">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,93 +86,183 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 11 қыркүйектегі № 169 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 қазанда № 15875 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 11 қыркүйектегі № 169 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 11 қазанда № 15875 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 85 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 25.09.2017 ж. бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -361,127 +453,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы 2017 жылғы 25 қыркүйектен бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7817"/>
-        <w:gridCol w:w="4183"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7817" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -494,142 +598,169 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Ақышев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7817" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      "КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрлігі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Статистика комитетінің Төрағасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________ Н. Айдапкелов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2017 жылғы 26 қыркүйек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -751,134 +882,138 @@
               </w:rPr>
               <w:t xml:space="preserve">№ 169 қаулысына қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының банк қызметін реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z7" w:id="10"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 249</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2019 қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z228" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6353,2503 +6488,2507 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк капиталының құрамындағы құралдарды жіктеуге арналған критерийлер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="491"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3753"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Екінші деңгейдегі капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті тарату кезінде соңғы кезекте қанағаттандырылатын талаптарды білдіреді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шығарылған және төленген (сатып алынғандарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шығарылған және төленген (сатып алынғандарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті тарату кезінде Қазақстан Республикасының банктік заңнамасының талаптарын ескере отырып, басым талаптарды қанағаттандырғаннан кейін қалған мүлікке өздеріне тиесілі акциялар санына теңбе-тең талап ету құқығына ие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк таратылған кезде мерзімсіз қаржы құралдары жай акциялардың меншік иелері акционерлердің талаптарына дейін, қамтамасыз етілмеген міндеттемелер бойынша талаптарды қанағаттандырғанға дейін сегізінші кезекте қанағаттандырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк таратылған кезде қамтамасыз етілмеген міндеттеме жай акциялардың меншік иелері акционерлердің талаптарына дейін сегізінші кезекте қанағаттандырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті тарату жағдайларын қоспағанда, сондай-ақ жай акцияларды сатып алу кезінде Қазақстан Республикасының заңнамасында көзделген жағдайларда номинал мерзімсіз болып табылады және төленуге жатпайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қамтамасыз етілмеген, банктің немесе байланысты адамның кепілдігімен жабылмаған және қандай да бір азаматтық-құқықтық шарттардан және эмитент-банктің басқа кредиторларының алдында басымдығы бар өзге талаптардан туындайтын міндеттемелер көзделмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қамтамасыз етілмеген, банктің немесе байланысты адамның кепілдігімен жабылмаған және қандай да бір азаматтық-құқықтық шарттардан және эмитент-банктің басқа кредиторларының алдында басымдығы бар өзге талаптардан туындайтын міндеттемелер көзделмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк құралдарды шығару кезінде талаптарында (шығарылым талаптарында) банктің орналастырылған акцияларын сатып алу немесе күшін жою құқығы немесе міндеті көзделетін шарттарды жасамайды (туынды бағалы қағаздарды сатып алмайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мерзімсіз болып табылады, төлемдер (сыйақы) деңгейін арттыру талаптары және сатып алуға деген ниетін тудыратын өзге талаптар болмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қамтамасыз етілмеген міндет шығарылған не алынған мерзім кемінде 5 (бес) жылды құрайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді төлеу банктің таза кірісі есебінен (өткен жылдардың бөлінбеген пайдасын қосқанда) жүзеге асырылады. Бұл ретте дивидент мөлшері акцияларды орналастыру кезінде алынған ақша сомасына байланысты емес. Қазақстан Республикасының акционерлік қоғамдар туралы заңнамасында белгіленген жағдайларда дивидендтерді есептеу мен төлеуге жол берілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 банктің бастамасы бойынша кем дегенде бес жыл өткен соң ғана мерзімінен бұрын кері қайтарылды (орындалды), егер аталған іс-әрекет Нормативтерге </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3-қосымшада белгіленген мәндерден төмен капиталдың жеткіліктілік коэффициенттерінің ең төменгі мәндерінің төмендеуіне алып келмесе, мынадай талаптарды орындаған кезде: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органның оң қорытындысының болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 капиталды ауыстыру ретінде сондай немесе сапасы жақсыны беру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті капиталдандыруды мерзімсіз қаржы құралдарын қайтарып алуды жүзеге асыру салдарынан капиталдың ең төменгі талап етілетін деңгейінен жоғары жақсарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реттеуіш капиталдың құрамында айналыс мерзімінің соңғы 5 (бес) жылында тану тура сызықты әдіспен амортизацияланады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді төлеу міндетті болып табылатын және дивидендтерді төлемеу дефолт жағдайы болып табылмайтын талаптар жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кез келген номинал төлемі (сатып алу немесе өтеу арқылы) уәкілетті органның алдын ала рұқсатымен жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төлем (сыйақы) деңгейін көтеру талаптары жоқ және сатып алуға деген ниет жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дивидендтерді төлеу Қазақстан Республикасының акционерлік қоғамдар туралы заңнамасының талаптарын ескере отырып, тек қана артықшылықты акциялар бойынша дивидендтерді төлеу бойынша барлық міндеттемелерді орындаған соң жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 дивидендтерді (сыйақыны) есептеу Нормативтерге </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-қосымшада белгіленген мәндерден төмен капиталдың жеткіліктілік коэффициенттерінің ең төменгі мәндерінің төмендеуіне алып келген жағдайда, мерзімсіз қаржы құралдары шығарылымының талаптарында банктің атқарушы органының мерзімсіз қаржы құралдары бойынша дивидендтерді (сыйақыны) есептемеу құқығы көзделген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 банктің бастамасы бойынша кем дегенде 5 (бес жыл) өткен соң ғана мерзімінен бұрын кері қайтарылды (орындалды), егер аталған іс-әрекет Нормативтерге </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3-қосымшада белгіленген мәндерден төмен капиталдың жеткіліктілік коэффициенттерінің ең төменгі мәндерінің төмендеуіне алып келмесе, мынадай талаптарды орындаған кезде: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органның оң қорытындысының болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 капиталды ауыстыру ретінде сондай немесе сапасы жақсыны беру;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банкті капиталдандыруды мерзімсіз қаржы құралдарын қайтарып алуды жүзеге асыру салдарынан капиталдың ең төменгі талап етілетін деңгейінен жоғары жақсарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 шығындар туындаған кезде бірінші және соған теңбе-тең ең көп үлесті иеленетін капитал құралы болып табылады және банкке өзінің жұмыс істеуін тоқтатпастан және таратылуға немесе банкроттыққа ұшырамастан үздіксіз қызметін жүзеге асыруға мүмкіндік береді </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы құрал бойынша дискрециялық төлемдер төлеуді жою дефолт жағдайы болып табылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 кредитордың қамтамасыз етілмеген міндеттеме туындаған сәттен бастап 5 (бес) жыл бұрын оны қайтарып алу (орындау) туралы талапты қоюға құқығы жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төленген сома төлем қабілетсіздігін анықтау үшін меншікті капитал ретінде танылады (міндеттеме ретінде танылмайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктердің міндеттемелерді орындау мерзімі басталуына қарай оларды орындау мақсатында жойылған төлемдерге толық рұқсаты бар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк немесе сол арқылы банк бақылауды жүзеге асыра алатын немесе оның қызметіне қомақты түрде ықпал ете алатын ерекше қатынастармен байланысты тұлға тура банк ретінде осы құралды сатып алу үшін қаржыландыруды тікелей немесе жанама жүзеге асыра алмайтыны сияқты құралды сатып алуға құқылы емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төленген сома Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы заңнамасының талаптарына сәйкес капитал ретінде жіктеледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төлемдерді жою негізгі акционерлерге дивидендтер төлемін жүзеге асыруды қоспағанда, банктің қызметіндегі шектеулерге әкеп соқтырмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық шығарылған және акционерлер төлеген. Бұл ретте банктерге меншікті акцияларын сатып алуға қарыздар беруге тыйым салынады</w:t>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="4072" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бухгалтерлік есеп мақсатында міндеттемелер ретінде жіктелген құралдардың берілген және алдын-ала анықталған талаптарда (триггерде) және (немесе) алдын-ала анықталған талапқа (триггерге) сәйкес құралдағы шығынды анықтайтын есептен шығару тетігінің жай акцияларға конвертациялануы арқылы шығындарды жою мүмкіндігіне ие.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептен шығарудың мынадай тиімділігі бар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тарату кезінде құралдың талап ету құқығын кемітеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құралды қайтарып алған кезде төлем сомасын кемітеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 құрал бойынша дивидендтердің (сыйақының) төлемдерін ішінара не толық кемітеді </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жай акциялар қамтамасыз етілмеген, эмитент-банктің немесе эмитент-банкпен ерекше қатынаспен байланысты тұлғаның кепілдігімен жабылмаған және заңдық немесе экономикалық жағынан осындай жай акциялар бойынша эмитент-банк міндеттемелерінің эмитент-банктің басқа кредиторларына қатысты басымдығын арттыратын қандай да бір азаматтық-құқықтық шарттар болған жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 банк немесе сол арқылы банк бақылауды жүзеге асыратын немесе оның қызметіне қомақты түрде ықпал ете алатын кез келген байланысты тұлға банктің аталған құралдарының меншік иесі болып табылмайды немесе банк осы құралды сатып алуды қаржыландыруды тікелей немесе жанама жүзеге асырмайды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жай акциялардың жарияланған санын ұлғайту туралы шешімді тек қана акционерлердің жалпы жиналысы қабылдайды, бұл ретте жай акцияларды олардың жарияланған саны шеңберінде орналастыру банктің директорлар кеңесінің шешімі бойынша жүзеге асырылады </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 құралдың белгілі бір уақыт кезеңі аралығында мейлінше төмен бағамен жаңа құрал шығарылған жағдайда эмитенттің инвесторларға өтемақы төлеуі үшін қойылатын талап сияқты қайта капиталдандыруға кедергі жасайтын ерекшеліктері жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3753" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3984" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктің қаржылық есептілігінде нақты және жеке ашып көрсетілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4072" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
@@ -9201,105 +9340,106 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(банктің қысқаша атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3030"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="735"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9570,231 +9710,231 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9828,4231 +9968,3644 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қолма-қол шетел валютасына қойылатын талап</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Орналастырылған (тартылған) салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Берілген (алынған) қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Дебиторлық (кредиторлық) берешек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланстан тыс шоттар бойынша талаптар жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланстан тыс шоттар бойынша міндеттемелер жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z438" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1567"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="965"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -14290,5354 +13843,4472 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талаптар сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1568" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Позиция</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z439" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтерді есептеудің соңғы күніне банктің меншікті капиталының шамасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z440" w:id="206"/>
@@ -20157,63 +18828,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20535,35 +19228,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId8"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>