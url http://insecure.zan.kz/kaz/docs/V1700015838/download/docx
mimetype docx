--- v0 (2025-10-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8acec42" w14:textId="8acec42">
+    <w:p w14:paraId="98f2748" w14:textId="98f2748">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -290,153 +290,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрінің орынбасары –</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ауыл шаруашылығы министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -937,722 +957,218 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрлігінің өзгерістер мен толықтырулар енгізілетін бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қазақстан Республикасында пайдалануға ұсынылатын Селекциялық жетістіктердің мемлекеттік тізілімін және ауыл шаруашылығы өсімдіктерінің перспективалы сорттарының тізбесін бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2009 жылғы 30 шілдедегі № 434 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5759 болып тіркелген, Қазақстан Республикасының Орталық атқарушы және өзге де орталық мемлекеттiк органдарының актiлер жинағында 2009 жылы № 10 болып жарияланған): </w:t>
+      1. Күші жойылды – ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...511 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Күші жойылды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 20.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Бірегей және элиталық тұқымдар, бірінші, екінші және үшінші көбейтілген тұқым өндірушілерді, тұқым өткізушілерді аттестаттау қағидаларын бекiту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 4-2/266 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11773 болып тіркелген, 2015 жылғы 21 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Бірегей және элиталық тұқымдар, бірінші, екінші және үшінші көбейтілген тұқым өндірушілерді, тұқым өткізушілерді аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1777,128 +1293,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Өтінішті қарастырудың жалпы мерзімі өтініш беруші осы Қағидалардың 8-тармағында көрсетілген құжаттарды ұсынған күннен бастап он сегіз жұмыс күнін құрайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 15-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "15-1. Бірегей және элиталық тұқымдар, бірінші, екінші және үшінші көбейтілген тұқым өндірушілерді, тұқым өткізушілерді аттестаттаудан өткізуден бас тарту үшін мыналар негіз болып табылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші аттестаттау жүргізу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аттестаттау жүргізу үшін қажетті ұсынылған деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1929,167 +1445,167 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. Жергілікті атқарушы орган аттестаттау туралы куәлікті бергеннен кейін бес жұмыс күні ішінде Қазақстан Республикасы Ауыл шаруашылығы министрлігіне осы Қағидаларға 8-1-қосымшаға сәйкес нысан бойынша тиісті ақпаратты ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 17-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1. Аттестаттау туралы куәліктің қолданысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушінің аттестаттау туралы куәлікпен көзделген қызмет түрінен бас тартуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғаның қайтыс болуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...33 lines deleted...]
-      1) өтініш берушінің аттестаттау туралы куәлікпен көзделген қызмет түрінен бас тартуы;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғаның таратылуы кезінде мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші Жұмыс органына аттестаттау туралы куәліктің қолданысын мерзімінен бұрын тоқтату туралы жазбаша хабарлама ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2104,52 +1620,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2164,52 +1680,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2224,52 +1740,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2284,212 +1800,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Жоспарланған жұмыс көлемін білікті түрде орындау үшін тиісті білімі бар (орта білімнен кейінгі немесе жоғары), штат кестесінде көзделген мамандар санының, оның ішінде кемінде бір агрономның болуы:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 8-1-қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Күші жойылды – ҚР Ауыл шаруашылығы министрінің 04.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2766,1192 +2282,1192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірегей тұқымдар өндірушілерге, элиталық тұқым өсіру шаруашылықтарына, тұқым өсіру шаруашылықтарына, тұқым өткізушілерге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Бірегей тұқымдар өндірушілерге қойылатын талаптар мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірегей тұқымдарды өндіруді жүргізу үшін егістік алаңның (суармалы жерлерде – сумен қамтамасыз етілген ауыспалы егістіктің) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірегей тұқымдар өндіру жүргізілетін, ауыл шаруашылығы өсімдігінің ерекшеліктерін ескере отырып, нақты топырақты-климаттық аймаққа арналған ғылыми негізделген ұсынымдарға сәйкес салынған және кемінде бір ротациядан өткен, игерілген тұқым шаруашылығы ауыспалы егістерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалпы егіс алаңының 30 пайызынан кем емес тұқым шаруашылығы егістіктерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бірегей тұқымдарды өндіру (бастапқы тұқым шаруашылығы) бойынша 6 жылдан кем емес жұмыс тәжірибесінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нақты топырақты-климаттық аймаққа арналған ауыл шаруашылығы дақылдарын өсіру бойынша ғылыми негізделген ұсынымдарға сәйкес сорттық агротехниканың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған бірегей тұқымдар өндірушінің аумағында карантиндік объектілердің болмауы, бұл ретте карантиндік объектілер бірегей тұқымдар өндірушінің аумағында аттестаттау сәтіне дейін кемінде үш жыл кезеңінде де болмауы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дақыл жөнінде бес жылдан кем емес жұмыс тәжірибесі бар кемінде бір маман-селекционердің болуы немесе ауыл шаруашылығы өсімдіктері селекциясы саласында ғылыми-зерттеу жұмыстарын жүзеге асыратын жеке немесе заңды тұлғамен бірегей тұқымдар өндірісі бойынша бірлескен жұмысты жүзеге асыруға шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кемінде бір агрономның және әр дақыл бойынша маманның, сондай-ақ дақыл мен сорттың тұқым шаруашылығы бойынша жұмыстың айрықша әдістерін меңгерген техникалық персоналдың кемінде үш адамының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) дақыл мен сорттың биологиялық белгілері мен қасиеттерін ескеретін схемаларға қатаң сәйкестікте бірегей тұқымдар өндірісін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кейіннен элиталық тұқымдар өндірісін қамтамасыз ету мақсатында бірегей тұқымның жоспарланған мөлшерін өндіруге қажетті түр-түрде және көлемде сорттың тұқымдық материалының (жеміс, жидек дақылдарының және жүзімнің көшетін өндірушілер үшін аналық екпе ағаштардың) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мынадай*:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастапқы буындардың негізін қалау үшін – 100 пайыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      суперэлита үшін – 50 пайыз қажеттілікте тұқым сақтандыру қорларының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бiрегей тұқымдар өндiру жүргiзiлетiн ауыл шаруашылығы өсiмдiктерi түрлерiнiң бiрегей тұқымдарын өндiру жөнiндегi жұмыстардың бүкіл кешенiн қамтамасыз ету үшiн меншiк, лизинг немесе мүлiктiк жалға алу құқығындағы не сенiмгерлiк басқарудағы мамандандырылған селекциялық және тұқым шаруашылығы техникасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тұқымдар партияларын олардың араласуына жол бермей орналастыруға мүмкіндік беретін меншiк, лизинг немесе мүлiктiк жалға алу құқығындағы не сенiмгерлiк басқарудағы мамандандырылған қырмандардың, тұқымдарды сақтауға арналған сыйымдылықтардың (қоймалық үй-жайлардың және (немесе) сүрлем үлгісіндегі қоймалардың және (немесе) бункерлердің), арнайы ыдыстың, асфальтталған жабық алаңдардың, жемiс, жидек дақылдары мен жүзiмге арналған көму алаңдарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бірегей тұқымдар өндіру жүргізілетін ауыл шаруашылығы өсімдіктерінің әр сорты бойынша өндірілген, сатылған және өз шаруашылығында пайдаланылған бірегей тұқымның саны мен сапасына, шыққан тегіне (себу, іріктеу, сорттық, түрлік және фитопатологиялық отаулар (тазалаулар), егістіктерді қабылдау және (немесе) байқаудан өткізу, бірегей тұқымдарды жинау, кіріске алу, тазалау және өңдеу, сату актілері, тұқымдарды есепке алу журналы (ол тиісті жергілікті атқарушы органның тұқым шаруашылығы жөніндегі мемлекеттік инспекторымен нөмірленуге, тігілуге, қолы қойылуға тиіс), тұқымдардың кондициялығы туралы куәлік, тұқымдардың аттестаты) есеп жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сортты шығару әдісін, ата-аналық нысандар, сорт белгілерінің ерекше сипаттамалары туралы мәліметтерді көрсететін сорт жөніндегі құжаттаманы жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) тұқым шаруашылығы жөніндегі есеп материалдарының алты жылдан кем емес мерзім ішінде сақталуын қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Элиталық тұқым өсіру шаруашылықтарына қойылатын талаптар мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z57" w:id="25"/>
-[...15 lines deleted...]
-      1. Бірегей тұқымдар өндірушілерге қойылатын талаптар мыналарды қамтиды:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) элиталық тұқымдар өндіру жүргізілетін, ауыл шаруашылығы өсімдігінің ерекшеліктерін ескере отырып, нақты топырақты-климаттық аймаққа арналған ғылыми негізделген ұсынымдарға сәйкес салынған, және кемінде бір ротациядан өткен игерілген тұқым шаруашылығы ауыспалы егістерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нақты топырақты-климаттық аймаққа арналған ауыл шаруашылығы дақылдарын өсіру бойынша ғылыми негізделген ұсынымдарға сәйкес сорттық агротехниканың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалпы егіс алаңының 25 пайызынан кем емес тұқым шаруашылығы егістіктерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соңғы үш жылдағы өнімділіктің орташа облыстық көрсеткіштен жоғары болуы*;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұқым шаруашылығы бойынша жұмыс тәжірибесі төрт жылдан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жалпы өндіріс көлеміндегі қызметтің негізгі түрінің (элиталық тұқым шаруашылығы) үлес салмағын қамтамасыз ету 25 пайыздан кем болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) олар бойынша тұқым шаруашылығы жүргізілетін, өңделетін дақылдардың саны** 5-тен көп емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) олар бойынша аттестаттау нысанасына сәйкес тұқым шаруашылығы жүргізілетін әр дақыл бойынша сорттардың саны** 5-тен көп емес (жүгеріні қоспағанда), жүгері бойынша 9-дан көп емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) суперэлиталық тұқымды егуге қажетті тұқымның сақтандыру қоры* – 50 пайыз болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дақылдар мен сорттар бойынша сорт жаңарту жоспарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) аудандастырылғандар тізбесіне енгізілген тұқым сорттарын өсіру схемасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тұқым материалдарын өсіру жұмыстарының барлық түрлері мен оның сапалық көрсеткіштері көрсетілетін құжаттаманы жүргізу және есепке алуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) элиталық тұқымның жоспарланған мөлшерін өндіру үшін түр-түрде және көлемде негізгі тұқым материалының (бірегей тұқымдар) аудандастырылған және перспективті сорттарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) аттестаттауға өтініш берген сәттен бастап кемінде екі жыл мерзімге элиталық тұқымның жоспарланған мөлшерін өндіру үшін түр-түрде және көлемде аудандастырылған және перспективті сорттардың бірегей немесе суперэлиталық тұқымдарын жеткізу туралы бірегей тұқым өндірушімен жасалған шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ауыл шаруашылығы өсімдіктері селекциясы саласында ғылыми-зерттеу жұмыстарын жүзеге асыратын жеке немесе заңды тұлғамен элиталық тұқым өндірісін ғылыми сүйемелдеуге жасалған шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) элиталық тұқымның жоспарланған көлемiн өндiру жөнiндегi жұмыстар кешенiн қамтамасыз етуге арналған меншiк, лизинг немесе мүлiктiк жалға алу құқығындағы не сенiмгерлiк басқарудағы тұқым тазалайтын техниканы және тұқымды дәрiлейтiн техниканы қоса алғанда, ауыл шаруашылығы техникасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) тұқымдар партияларын олардың араласуына жол бермей орналастыруға мүмкіндік беретін меншiк, лизинг немесе мүлiктiк жалға алу құқығындағы не сенiмгерлiк басқарудағы мамандандырылған қырмандардың, тұқымдарды сақтауға арналған сыйымдылықтардың (қоймалық үй-жайлардың және (немесе) сүрлем үлгісіндегі қоймалардың және (немесе) бункерлердің), арнайы ыдыстың, асфальтталған жабық алаңдардың, жемiс, жидек дақылдары мен жүзiмге арналған көму алаңдарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ауыл шаруашылығы өсімдіктерінің әр сорты бойынша өндірілген, сатылған және өз шаруашылығында пайдаланылған тұқымның саны мен сапасына, шыққан тегіне (себу, егістіктерді қабылдау және (немесе) байқаудан өткізу, тұқымды жинау, кіріске алу, тазалау және өңдеу, сату актілері, тұқымдардың аттестаттары, тұқымдардың кондициялығы туралы куәлік, тұқымдарды есепке алу журналы (тиісті жергілікті атқарушы органның тұқым шаруашылығы жөніндегі мемлекеттік инспекторымен нөмірленуге, тігілуге, қолы қойылуға тиіс) есеп жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) тұқым шаруашылығы бойынша есеп материалдарының кемінде бес жыл сақталуын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жоспарланған жұмыс көлемін білікті түрде орындау үшін тиісті білімі бар (орта білімінен кейінгі немесе жоғары), штат кестесінде көзделген мамандар санының, оның ішінде кемінде бір агрономның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған элиталық тұқым өсіру шаруашылығының аумағында карантиндік объектілердің болмауы, бұл ретте карантиндік объектілер элиталық тұқым өсіру шаруашылығының аумағында сондай-ақ аттестаттау сәтіне дейін кемінде үш жыл кезеңінде болмауы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) элиталық тұқымдарды өндiруді жүргiзу үшiн егiстiк алаңның (суармалы жерлерде – сумен қамтамасыз етiлген ауыспалы егiстiктiң) болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тұқым өсіру шаруашылықтарына қойылатын талаптар мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірегей тұқымдарды өндіруді жүргізу үшін егістік алаңның (суармалы жерлерде – сумен қамтамасыз етілген ауыспалы егістіктің) болуы;</w:t>
-[...324 lines deleted...]
-      2. Элиталық тұқым өсіру шаруашылықтарына қойылатын талаптар мыналарды қамтиды:</w:t>
+      1) тұқым шаруашылығы бойынша жұмыс тәжірибесінің болуы – екі жылдан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші, екінші және үшінші көбейтілген тұқымдарды өндіруді жүргізу үшін егістік алаңның (суармалы жерлерде – сумен қамтамасыз етілген ауыспалы егістіктің) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірінші, екінші және үшінші көбейтілген тұқым өндіру жүргізілетін ауыл шаруашылығы өсімдігінің ерекшеліктерін ескере отырып, нақты топырақты-климаттық аймаққа арналған ғылыми негізделген ұсыныстарға сәйкес енгізілген тұқым шаруашылығы ауыспалы егістерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жалпы егіс алаңының 20 пайызынан кем емес тұқым шаруашылығы егістіктерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) олар бойынша тұқым шаруашылығы жүргізілетін, өңделетін дақылдардың саны* 4-тен көп емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) олар бойынша аттестаттау нысанасына сәйкес тұқым шаруашылығы жүргізілетін әр дақыл бойынша сорттардың саны* 5-тен көп емес (жүгеріні қоспағанда), жүгері бойынша 9-дан көп емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аттестаттауға өтініш берген сәттен бастап кемінде үш жыл мерзімге бірінші, екінші және үшінші көбейтілген тұқым өндіру үшін элиталық тұқымдар жеткізу туралы элиталық тұқым өсіруші шаруашылықпен жасалған шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауыл шаруашылығы өсімдіктері селекциясы саласында ғылыми-зерттеу жұмыстарын жүзеге асыратын жеке немесе заңды тұлғамен бірінші, екінші және үшінші көбейтілген тұқым өндірісін ғылыми сүйемелдеуге жасалған шарттың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) нақты агроэкологиялық аймақ үшін ұсынылған ауыл шаруашылығы өсімдіктерін өсіру агротехнологиясын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған тұқым өсіру шаруашылығы аумағында карантиндік объектілердің болмауы, бұл ретте карантиндік объектілер тұқым өсіру шаруашылығының аумағында сондай-ақ аттестаттау сәтіне дейін кемінде үш жыл кезеңінде болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тиісті білімі бар (орта білімінен кейінгі немесе жоғары) кемінде бір агрономның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) дақылдар мен сорттар бойынша сорт жаңарту жоспарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бірінші, екінші және үшінші көбейтілген тұқым сорттарын өсіру схемасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бірінші, екінші және үшінші көбейтілген тұқымның жоспарланған мөлшерін өндіру үшін түр-түрде және көлемде негізгі тұқым материалының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) бiрiншi, екiншi және үшiншi көбейтiлген тұқымдардың жоспарланған көлемiн өндiру жөнiндегi жұмыстардың бүкіл кешенiн қамтамасыз ету үшiн меншiк, лизинг немесе мүлiктiк жалға алу құқығындағы не сенiмгерлiк басқарудағы тұқым тазалайтын техниканы және тұқымды дәрiлеуге арналған техниканы қоса алғанда, ауыл шаруашылығы техникасының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) тұқымдар партияларын олардың араласуына жол бермей орналастыруға мүмкіндік беретін меншiк, лизинг немесе мүлiктiк жалға алу құқығындағы не сенiмгерлiк басқарудағы мамандандырылған қырмандардың, тұқымдарды сақтауға арналған сыйымдылықтардың (қоймалық үй-жайлардың және (немесе) сүрлем үлгісіндегі қоймалардың және (немесе) бункерлердің), арнайы ыдыстың, асфальтталған жабық алаңдардың, жемiс, жидек дақылдары мен жүзiмге арналған көму алаңдарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ауыл шаруашылығы өсімдіктерінің әр сорты бойынша өндірілген, сатылған және өз шаруашылығында пайдаланылған тұқымның саны мен сапасына, шыққан тегіне (себу, егістіктерді қабылдау және (немесе) байқаудан өткізу, тұқымды жинау, кіріске алу, тазалау және өңдеу, сату актілері, тұқымдардың аттестаты, тұқымдардың куәлігі, тұқымдардың кондициялығы туралы куәлік, тұқымдарды есепке алу журналы (ол ауданның тиісті жергілікті атқарушы органының тұқым шаруашылығы жөніндегі мемлекеттік инспекторымен нөмірленуге, тігілуге, қолы қойылуға тиіс) есеп жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) тұқым шаруашылығы бойынша есеп материалдарының кемінде үш жыл сақталуын қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұқым өткізушілерге қойылатын талаптар мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...758 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоспарланған жұмыс көлемін білікті түрде орындау үшін тиісті білімі бар (орта білімнен кейінгі немесе жоғары), штат кестесінде көзделген мамандар санының, оның ішінде кемінде бір агроном болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4072,70 +3588,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес патент иесі (лицензиар) тұқым өткізушіге (лицензиатқа) селекциялық жетістікті уақытша пайдалану құқығын беретін лицензиялық шарттың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған карантиндік объектілердің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * талаптар жеміс-жидек дақылдары мен жүзім өндірушілерге қолданылмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4419,68 +3935,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірегей тұқымдар өндірушілерге қойылатын талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды тұлғаның толық атауы немесе жеке тұлғаның тегi, аты, әкесiнiң аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4612,551 +4128,766 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жер учаскесін жалға беру шарты:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1686"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1687"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кадастрлық нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+              <w:t>Кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылжымайтын мүлік объектісінің мекенжайы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3400" w:type="dxa"/>
+              <w:t>Жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Меншік иесі (құқық иеленуші)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+              <w:t>Меншік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иеленуші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құқығы туындайтын негіз</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+              <w:t>Құқығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туындайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жалға беру мерзімі</w:t>
+              <w:t>Жалға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5179,527 +4910,718 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2857"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2206"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер учаскесінің ауданы (га)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (га)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерлердің санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t>Жерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысаналы мақсаттағы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2204" w:type="dxa"/>
+              <w:t>Нысаналы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаттағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пайдалануға және ауыртпалыққа шектеу қою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер учаскесінің бөлінуі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2206" w:type="dxa"/>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспар шекарасындағы жат жер учаскелері</w:t>
+              <w:t>Жоспар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекарасындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2204" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5722,457 +5644,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұқым өндірумен тікелей айналысатын мамандардың болуы туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1667"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3162"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маманның Т.А.Ә.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3210" w:type="dxa"/>
+              <w:t>Маманның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.А.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бiлiмi бойынша мамандығы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1667" w:type="dxa"/>
+              <w:t>Бiлiмi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мамандығы бойынша жұмыс өтiлi</w:t>
+              <w:t>Мамандығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтiлi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6285,216 +6322,261 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған бірегей тұқымдар өндірушінің аумағында карантиндік объектілердің болмауы, бұл ретте карантиндік объектілер бірегей тұқымдар өндірушінің аумағында аттестаттау сәтіне дейін кемінде үш жыл кезеңінде де болмауы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1229"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1229" w:type="dxa"/>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7383" w:type="dxa"/>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6536,246 +6618,266 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығарылатын қорытынды</w:t>
+              <w:t>Шығарылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорытынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7383" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6798,540 +6900,565 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Дақыл жөнінде бес жылдан кем емес жұмыс тәжірибесі бар кемінде бір маман-селекционердің болуы немесе ауыл шаруашылығы өсімдіктері селекциясы саласында ғылыми-зерттеу жұмыстарын жүзеге асыратын жеке немесе заңды тұлғамен бірегей тұқымдар өндірісі бойынша бірлескен жұмысты жүзеге асыруға шарттың болуы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1541"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1542"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарт нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1541" w:type="dxa"/>
+              <w:t>Шарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңды тұлғаның толық атауы/жеке тұлғаның Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7521,70 +7648,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сортты шығару әдісін, ата-аналық тегінің нысандар, сорт белгілерінің ерекше сипаттамалары туралы мәліметтерді көрсететін сорт жөніндегі құжаттаманы жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тұқым шаруашылығы жөніндегі есеп материалдарының алты жылдан кем емес мерзім ішінде сақталуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * талаптар жеміс-жидек дақылдары мен жүзім өндірушілерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -7850,68 +7977,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Элиталық тұқымдар өндірушілерге қойылатын талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды тұлғаның толық атауы немесе жеке тұлғаның тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8043,551 +8170,766 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жер учаскесін жалға беру шарты:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1686"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1687"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кадастрлық нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+              <w:t>Кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылжымайтын мүлік объектісінің мекенжайы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3400" w:type="dxa"/>
+              <w:t>Жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Меншік иесі (құқық иеленуші)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+              <w:t>Меншік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иеленуші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құқығы туындайтын негіз</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+              <w:t>Құқығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туындайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жалға беру мерзімі</w:t>
+              <w:t>Жалға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8610,527 +8952,718 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2857"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2206"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер учаскесінің ауданы (га)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (га)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерлердің санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t>Жерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысаналы мақсаттағы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2204" w:type="dxa"/>
+              <w:t>Нысаналы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаттағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пайдалануға және ауыртпалыққа шектеу қою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер учаскесінің бөлінуі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2206" w:type="dxa"/>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспар шекарасындағы жат жер учаскелері</w:t>
+              <w:t>Жоспар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекарасындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2204" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9153,457 +9686,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тұқым өндірумен тікелей айналысатын мамандардың болуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1667"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3162"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маманның Т.А.Ә.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3210" w:type="dxa"/>
+              <w:t>Маманның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.А.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бiлiмi бойынша мамандығы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1667" w:type="dxa"/>
+              <w:t>Бiлiмi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мамандығы бойынша жұмыс өтiлi</w:t>
+              <w:t>Мамандығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтiлi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9860,540 +10508,565 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Аттестаттауға өтініш берген сәттен бастап кемінде екі жыл мерзімге элиталық тұқымның жоспарланған мөлшерін өндіру үшін түр-түрде және көлемде аудандастырылған және перспективті сорттардың бірегей немесе суперэлиталық тұқымдарын жеткізу туралы бірегей тұқым өндірушімен жасалған шарттың болуы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1959"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1960"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарт нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1959" w:type="dxa"/>
+              <w:t>Шарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тұқым жеткізушінің толық атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10416,540 +11089,565 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ауыл шаруашылығы өсімдіктері селекциясы саласында ғылыми-зерттеу жұмыстарын жүзеге асыратын жеке немесе заңды тұлғамен элиталық тұқым өндірісін ғылыми сүйемелдеуге жасалған шарттың болуы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1541"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1542"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарт нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1541" w:type="dxa"/>
+              <w:t>Шарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңды тұлғаның толық атауы/жеке тұлғаның Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11062,216 +11760,261 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған элиталық тұқым өсіру шаруашылығының аумағында карантиндік объектілердің болмауы, бұл ретте карантиндік объектілер элиталық тұқым өсіру шаруашылығының аумағында сондай-ақ аттестаттау сәтіне дейін кемінде үш жыл кезеңінде болмауы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1229"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1229" w:type="dxa"/>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7383" w:type="dxa"/>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11313,246 +12056,266 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығарылатын қорытынды</w:t>
+              <w:t>Шығарылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорытынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7383" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11562,70 +12325,70 @@
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Элиталық тұқымдарды өндiруді жүргiзу үшiн егiстiк алаңның (суармалы жерлерде – сумен қамтамасыз етiлген ауыспалы егiстiктiң) болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="33"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * талаптар жеміс-жидек дақылдары мен жүзім өндірушілерге қолданылмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11909,68 +12672,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұқым өсіру шаруашылықтарына қойылатын талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды тұлғаның толық атауы немесе жеке тұлғаның тегi, аты, әкесiнiң аты (бар болса)__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12084,551 +12847,766 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жер учаскесін жалға беру шарты:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1686"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1687"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кадастрлық нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2155" w:type="dxa"/>
+              <w:t>Кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылжымайтын мүлік объектісінің мекенжайы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3400" w:type="dxa"/>
+              <w:t>Жылжымайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Меншік иесі (құқық иеленуші)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1686" w:type="dxa"/>
+              <w:t>Меншік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иеленуші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құқығы туындайтын негіз</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1687" w:type="dxa"/>
+              <w:t>Құқығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туындайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жалға беру мерзімі</w:t>
+              <w:t>Жалға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1687" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12651,527 +13629,718 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2857"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2206"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер учаскесінің ауданы (га)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (га)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерлердің санаты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t>Жерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысаналы мақсаттағы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2204" w:type="dxa"/>
+              <w:t>Нысаналы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаттағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пайдалануға және ауыртпалыққа шектеу қою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жер учаскесінің бөлінуі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2206" w:type="dxa"/>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөлінуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоспар шекарасындағы жат жер учаскелері</w:t>
+              <w:t>Жоспар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шекарасындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2204" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13194,457 +14363,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тұқым өндірумен тікелей айналысатын мамандардың болуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1667"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3162"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маманның Т.А.Ә.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3210" w:type="dxa"/>
+              <w:t>Маманның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.А.Ә.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бiлiмi бойынша мамандығы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1667" w:type="dxa"/>
+              <w:t>Бiлiмi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мамандығы бойынша жұмыс өтiлi</w:t>
+              <w:t>Мамандығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтiлi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13775,540 +15059,625 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Аттестаттауға өтініш берген сәттен бастап кемінде үш жыл мерзімге бірінші, екінші және үшінші көбейтілген тұқым өндіру үшін элиталық тұқымдар жеткізу туралы элиталық тұқым өсіруші шаруашылықпен жасалған шарттың болуы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1959"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1960"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарт нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1959" w:type="dxa"/>
+              <w:t>Шарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұқым жеткізушінің толық атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1959" w:type="dxa"/>
+              <w:t>Тұқым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеткізушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14331,540 +15700,565 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ауыл шаруашылығы өсімдіктері селекциясы саласында ғылыми-зерттеу жұмыстарын жүзеге асыратын жеке немесе заңды тұлғалармен бірінші, екінші және үшінші репродукциялы тұқым өндірісін ғылыми сүйемелдеуге жасалған болуы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1541"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1542"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарт нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1541" w:type="dxa"/>
+              <w:t>Шарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңды тұлғаның толық атауы/жеке тұлғаның Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БСН/ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4593" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14905,216 +16299,261 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитеті аумақтық инспекциясының өсімдіктер карантині жөніндегі мемлекеттік инспекторы растаған тұқым өсіру шаруашылығы аумағында карантиндік объектілердің болмауы, бұл ретте карантиндік объектілер тұқым өсіру шаруашылығының аумағында сондай-ақ аттестаттау сәтіне дейін кемінде үш жыл кезеңінде болмауы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1229"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1229" w:type="dxa"/>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қорытынды күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7383" w:type="dxa"/>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15156,246 +16595,266 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығарылатын қорытынды</w:t>
+              <w:t>Шығарылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорытынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7383" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15531,70 +16990,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ауыл шаруашылығы өсімдіктерінің әр сорты бойынша өндірілген, сатылған және өз шаруашылығында пайдаланылған тұқымның саны мен сапасына, шыққан тегіне (себу, егістіктерді қабылдау және (немесе) байқаудан өткізу, тұқымды жинау, кіріске алу, тазалау және өңдеу, сату актілері, тұқымдардың аттестаты, тұқымдардың куәлігі, тұқымдардың конденциялығы туралы куәлік, тұқымдарды есепке алу журналы (ол нөмірлеуге, тігуге, қолы қоюға тиіс) есеп жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Тұқым шаруашылығы бойынша есеп материалдарының үш жыл сақталуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * талаптар жеміс-жидек дақылдары мен жүзім өндірушілерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -15942,113 +17401,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ауыл шаруашылығы министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="36"/>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестатталған тұқым өндірушілер туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="509"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="494"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16091,51 +17555,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="493" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16178,51 +17642,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ың </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4972" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16358,89 +17822,93 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестаттау туралы куәлік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20__ жылғы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__"_______ №__</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16453,51 +17921,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Дақыл </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16544,123 +18012,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бірегей тұқым өндірушінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элиталық тұқым өсіру шаруашылығының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16683,303 +18151,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="493" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4972" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="494" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17119,68 +18587,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықтарының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="37"/>
+    <w:bookmarkStart w:name="z74" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірегей тұқымдар өндірушілерге қойылатын талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ауыл шаруашылығы министрінің 04.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17323,68 +18791,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықтарының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:bookmarkStart w:name="z77" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Элиталық тұқымдар өндірушілерге қойылатын талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ауыл шаруашылығы министрінің 04.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17527,68 +18995,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықтарының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="39"/>
+    <w:bookmarkStart w:name="z80" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұқым өсіру шаруашылықтарына қойылатын талаптарға сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды – ҚР Ауыл шаруашылығы министрінің 04.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18006,31 +19474,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>