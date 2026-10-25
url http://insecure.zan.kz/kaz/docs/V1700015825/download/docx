--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="172c025" w14:textId="172c025">
+    <w:p w14:paraId="743815d" w14:textId="743815d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1395,2462 +1395,888 @@
         </w:rPr>
         <w:t xml:space="preserve"> осы Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесіне (бұдан әрі – тізбе) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 02.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Мемлекеттік кәсіпорынның басшысын тағайындау және аттестаттау, сондай-ақ оның кандидатурасын келісу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 ақпандағы № 70 </w:t>
+      4. "Мемлекеттік мүлікті мүліктік жалдаудың (жалға берудің) үлгілік шартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 17 наурыздағы № 211 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10379 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 1 сәуірде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10479 болып тіркелген, 2015 жылғы 27 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      тақырыбы мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z121" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      "Мемлекеттік кәсіпорынның басшысын тағайындау және аттестаттау жүргізу, сондай-ақ оның кандидатурасын келісу қағидаларын бекіту туралы";</w:t>
+    <w:bookmarkStart w:name="z122" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Ай сайынғы жалдау ақысын, сондай-ақ басқа да төлемдерді (айыппұлдарды, өсімпұлдарды) жалға алушы жергілікті өзін-өзі басқару органының қолма-қол ақшасының бақылау шотына не "Республикалық меншік иелігінде тұрған мүлікті жалға беруден түсетін кірістер" 201501 бюджеттік сыныптама кодына не "Коммуналдық меншік иелігінде тұрған мүлікті жалға беруден түсетін кірістер" 201504 бюджеттік сыныптама кодына не "Республикалық маңызы бар қалалардың, астананың коммуналдық меншігінде тұрған мүлікті жалға беруден түсетін кірістер" 201506 бюджеттік сыныптама кодына, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімдерінің басқаруына берілген мемлекеттік мүлікті жалға беруден түсетін кірістерді қоспағанда, "Ауданның, облыстық маңызы бар қаланың коммуналдық меншігінде тұрған мүлікті жалға беруден түсетін кірістер" 201508 бюджеттік сыныптама кодына не "Аудандық маңызы бар қала, ауыл, кент, ауылдық округ коммуналдық меншігінде тұрған мүлікті жалға беруден түсетін кірістер" 201 бюджеттік сыныптама кодына бенефициар _______ БСК, бенефициар ____________ ЖСК аударады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z123" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Мемлекеттік мүлікті мүлiктiк жалдауға (жалға алуға) беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 17 наурыздағы № 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10467 болып тіркелген, 2015 жылғы 3 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z124" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік мүлікті мүлiктiк жалдауға (жалға алуға) беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z125" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z126" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жалға беруші – мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы орган (жергілікті бюджеттен қаржыландырылатын атқарушы орган) не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты, сондай-ақ аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Қоса берілген Мемлекеттік кәсіпорынның басшысын тағайындау және аттестаттау жүргізу, сондай-ақ оның кандидатурасын келісу </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+      "3. "Мемлекеттік мүлік туралы" 2011 жылғы 1 наурыздағы Қазақстан Республикасы Заңының 74-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес республикалық мүлікті мүліктік жалдауға (жалға алуға) мемлекеттік мүлік жөніндегі уәкілетті орган береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z129" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммуналдық мүлікті мүліктік жалдауға (жалға алуға) жергілікті атқарушы орган немесе аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты жергілікті қоғамдастықпен келісе отырып береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z130" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Мемлекеттік кәсіпорынның басшысын тағайындау және аттестаттау, сондай-ақ оның кандидатурасын келісу </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" 2001 жылғы 23 қаңтардағы Қазақстан Республикасы Заңының 35-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімдері басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z131" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Баланс ұстаушы артық және пайдаланылмайтын жылжымайтын объектілерді мүліктік жалдауға (жалға алуға) беру үшін жалға берушiге объектілердің атауы, саны, өлшем бірлігі, қысқаша сипаттамасы, орналасқан жері, мүліктік жалдауға (жалға алуға) беру мерзімі, нысаналы пайдаланылуы қамтылған ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z132" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Артық және пайдаланылмайтын өзге мүлкі болған кезде, баланс ұстаушы оның атауы, саны, қысқаша сипатттамасы, қалдық құны, орналасқан жері, мүліктік жалға алуға беру мерзімі, нысаналы пайдаланылуы қамтылған ақпарат береді. Артық және пайдаланылмайтын объектілер туралы ақпарат болжамды жалға алушы көрсетілмей ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z133" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланс ұстаушы объект туралы ақпараттың шынайылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z134" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпаратты жалға беруші күнтізбелік он күннен асырмай қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z135" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланс ұстаушы ұсынған артық, пайдаланылмайтын объектілер туралы ақпаратты қарау нәтижелері бойынша, сондай-ақ мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы органдар не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты өткізетін мемлекеттік мүліктің мақсатқа сай пайдаланылуын бақылау нәтижелері бойынша жалға беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z136" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектіні мүліктік жалдауға (жалға алуға) беру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z137" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жалға беруші объектінің заңды тағдыры бойынша өзге шешім қабылдаған жағдайда, объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту туралы шешімдердің бірін қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z138" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жалға беруші баланс ұстаушы осы Қағидалардың 4-тармағына сәйкес ұсынған ақпаратты қарау нәтижелері бойынша немесе мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты өткізетін мемлекеттік мүліктің мақсатқа сай пайдаланылуын бақылау нәтижелері бойынша объектіні мүлiктiк жалдауға (жалға алуға) беру туралы шешім қабылдағаннан кейін күнтізбелік он бес күн ішінде мынадай ақпараттың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z139" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 7-тармағының 3) және 8) тармақшаларында көрсетілген объектілерді қоспағанда объектінің атауын, санын, өлшем бірлігін, қысқаша сипаттамасын, орналасқан жерін, мүліктік жалдауға (жалға алуға) беру мерзімін, мақсатты пайдалануын көрсете отырып мәліметтердің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z140" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объект иесі мен баланс ұстаушы туралы мәліметтердің (пошта мекенжайы, телефон, факс, е-mail);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z141" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидалардың 7-тармағында көзделген жағдайларда объектіні тендер өткізу арқылы немесе тендер өткізбей мүліктік жалға беру туралы мәліметтердің тізілімде орналастырылуын қамтамасыз етеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
+        <w:t>44-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...659 lines deleted...]
-      18. Шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорынның байқау кеңесі тиісті саланың уәкілетті органы (жергілікті атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты) мемлекеттік кәсіпорын басшысының кандидатурасын енгізген күннен бастап он жұмыс күні ішінде ұсынылған кандидатураны келіседі.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "44. Жеңімпаз осы Қағидалардың 42-тармағына сәйкес құжаттарды ұсынбаған жағдайда, сондай-ақ жеңімпаз белгіленген мерзімде тендер нәтижелері туралы хаттамаға немесе шартқа қол қоймаса, жалға беруші ЭЦҚ қолдана отырып тізілімнің веб-порталымен әзірленетін тендер нәтижелерінің күшін жою тура актіге қол қояды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...1434 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4250,68 +2676,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="87"/>
+    <w:bookmarkStart w:name="z150" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенімгерлік басқарудың үлгілік шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан әрі "Құрылтайшы" деп аталатын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4628,68 +3054,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші тараптан, бірлесіп "Тараптар" деп аталатындар, төмендегілер туралы осы шартты (бұдан әрі – Шарт) жасасты:".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="88"/>
+    <w:bookmarkStart w:name="z151" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың нысанасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылтайшы Сенімгерлік басқарушыға, бұдан әрі "Объект" деп аталатын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4880,68 +3306,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Объектіні сенімгерлік басқаруға беру оған меншік құқығының Сенімгерлік басқарушыға өтуіне әкеп соқтырмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сенімгерлік басқарушының Объектіні басқару бойынша құқықтары мен міндеттері Объект Сенімгерлік басқарушыға берілген сәттен басталады. Объектіні беру (қабылдап алу-беру актісін жасау, Қазақстан Республикасының заңнамасына сәйкес акционерлердің, жауапкершілігі шектеулі серіктестіктерге қатысушылардың тізіліміне тиісті жазбаны енгізу немесе сенімгерлік басқаруға берілетін Объектіге байланысты өзгесі) осы Шартқа қол қойылған сәттен бастап _______________________ жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="89"/>
+    <w:bookmarkStart w:name="z152" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Тараптардың құқықтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құрылтайшының:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5098,68 +3524,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өзге де құқықтарды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасына сәйкес өзіне сенімгерлік басқаруға берілген Объектіні сатып алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="90"/>
+    <w:bookmarkStart w:name="z153" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Тараптардың міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құрылтайшы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5514,122 +3940,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Объектіні Құрылтайшыға осы Шарттың күші жойылған кезде (шарттың мерзімі аяқталғанда, Шартты мерзімінен бұрын бұзғанда) 10 жұмыс күні ішінде беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өзге де міндеттемелерді орындауға (сенімгерлік басқаруға берілетін Объектіге байланысты) міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="91"/>
+    <w:bookmarkStart w:name="z154" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сенімгерлік басқарушы Объектіні басқару кезінде еңсерілмейтін күш әрекеті келтірген зиянды немесе залалды қоспағанда, Құрылтайшының мүддесіне келтірілген кез келген зиян немесе залал үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тараптар осы Шарт бойынша өздерінің міндеттемелерін орындамағаны немесе тиісінше орындамағаны үшін Қазақстан Республикасының заңнамасына сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="92"/>
+    <w:bookmarkStart w:name="z155" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Форс-мажор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Егер осы Шарт бойынша міндеттемелерінің толық немесе ішінара орындалмауы еңсерілмейтін күш жағдайларының (жер сілкінісі, топан су, өрт, эмбарго, соғыс немесе әскери қимылдар, мемлекеттік органдардың міндеттемелердің орындалуына тыйым салатын немесе қандай да бір кедергі келтіретін нормативтік құқықтық актілерді шығаруы) салдарынан болса, бұл жағдайлар Тараптардың еркіне тәуелді болмаған және осы Шарт бойынша Тараптардың кез келгені өздерінің міндеттемелерін орындауы мүмкін болмаған жағдайда Тараптар ол үшін жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5676,266 +4102,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Хабардар етпеу немесе уақтылы хабардар етпеу Тарапты кез келген жоғарыда көрсетілген жағдайға міндеттеменің орындалмауы жауапкершілігінен босататын негіздеме ретінде сілтеме жасау құқығынан айырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Егер Тараптардың міндеттемелерді толық немесе ішінара орындауының мүмкін еместігі 2 (екі) күнтізбелік айдан асса, онда Тараптар осы Шартты бұзуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="93"/>
+    <w:bookmarkStart w:name="z156" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Құпиялылық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тараптар Шарттағы барлық ақпарат құпия болып табылады деп келісті және Тараптар оны қорғау үшін барлық қажетті шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тараптардың әрқайсысы екінші Тараптан алынған құпия ақпаратты жарияламауға міндеттенеді және Қазақстан Республикасының қолданыстағы заңнамасында тікелей көзделген жағдайларды қоспағанда, осы ақпаратты екінші Тараптың алдын ала жазбаша келісімінсіз үшінші тұлғаларға ашуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="94"/>
+    <w:bookmarkStart w:name="z157" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Дауларды шешу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Шарттан туындайтын барлық даулар мен келіспеушіліктер келіссөздер жолымен шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Даулар мен келіспеушіліктерді келіссөздер жолымен шешу мүмкін болмаған жағдайда, дау заңнамада белгіленген тәртіппен Қазақстан Республикасының сот органдарында қаралуы тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="95"/>
+    <w:bookmarkStart w:name="z158" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Осы Шарт Тараптар қол қойған күннен бастап күшіне енеді және _____________________________________________ дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="96"/>
+    <w:bookmarkStart w:name="z159" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Шарт талаптарының орындалуын бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Осы Шарт талаптарының орындалуын бақылауды Құрылтайшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылтайшы осы мақсатта басқа да мүдделі мемлекеттік органдар өкілдерінің қатысуымен комиссия құра алады. Сенімгерлік басқарушы осындай комиссияның қарауына қажетті құжаттар мен есептерді комиссия белгілеген нысан бойынша және мерзімдерде беруі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="97"/>
+    <w:bookmarkStart w:name="z160" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. Өзге де талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Осы Шартта көзделмеген қалған барлық жағдайларда Тараптар Қазақстан Республикасының заңнамасын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6000,68 +4426,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сатып алу құқығынсыз Сенімгерлік басқару шарты тоқтаған жағдайда Сенімгерлік басқарушы қабылдау-беру актісі бойынша күнтізбелік он күн ішінде объектіні Құрылтайшыға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Осы Шарт бірдей заңды күші бар мемлекеттік және орыс тілдерінде 2 данада, Тараптардың әрқайсысы үшін бір-бір данадан жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="98"/>
+    <w:bookmarkStart w:name="z161" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Тараптардың мекенжайлары мен деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылтайшы                              Сенімгерлік басқарушы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6287,68 +4713,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="99"/>
+    <w:bookmarkStart w:name="z163" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сенімгерлік басқаруға берілген объект бойынша шығыстарды өтеу актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №____ "___" _______________ 20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8318,55 +6744,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>