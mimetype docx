--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0dc23e0" w14:textId="0dc23e0">
+    <w:p w14:paraId="8799a2a" w14:textId="8799a2a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1074,51 +1074,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әскери резидент-дәрігер – медициналық ұйым тәлімгерінің қадағалауымен резидентураның білім беру бағдарламасы шеңберінде оқитын әскери қызметші;</w:t>
+      1) әскери резидент-дәрігер – медициналық ұйым тәлімгерінің жетекшілік етуімен резидентураның білім беру бағдарламасы шеңберінде оқитын әскери қызметші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z32" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери интернатура – жоғары әскери оқу орнының құрылымдық бөлімшесі жүзеге асыратын клиникалық практикаға рұқсат алу үшін базалық жоғары медициналық білім беру шеңберінде әскери қызметшіні клиникалық мамандық бойынша даярлау нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
@@ -1214,54 +1214,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) резидентура базасы – денсаулық сақтау саласындағы уәкілетті орган белгілеген тәртіппен базасында резидентура бағдарламасы іске асырылатын медициналық ұйым ретінде аккредиттелген денсаулық сақтау саласындағы білім беру ұйымының клиникасы, университет ауруханасы, ұлттық орталық, ғылыми орталық немесе ғылыми-зерттеу институты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) тәлімгер – медициналық білім беру бағдарламасы бойынша білім алушыны және жас маманды кәсіптік бейімдеуде іс жүзінде көмек көрсету үшін медициналық ұйымның немесе медициналық білім беру ұйымының басшысы тағайындайтын, білім берудің, ғылым мен практиканың үштұғырлығы негізінде қызметті жүзеге асыратын кемінде бес жыл өтілі бар медицина қызметкері.</w:t>
+      8) тәлімгер – медициналық және фармацевтикалық білім беру бағдарламалары бойынша білім алушылар мен жас мамандарды кәсіптік құзыреттерді, практикалық дағдыларды меңгеру және кәсіптік бейімделу процесінде сүйемелдеу үшін денсаулық сақтау ұйымының, денсаулық сақтау саласындағы білім беру ұйымының басшысы тағайындайтын, кемінде бес жыл өтілі бар, қызметін білім берудің, ғылым мен практиканың үш тұғырлығы негізінде жүзеге асыратын медицина немесе фармацевтика қызметкері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді  – ҚР Қорғаныс министрінің м.а. 01.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1748,54 +1810,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Әскери медицина маманын әскери интернатурада даярлау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. 2021 жылға дейін қоса алғанда, әскери институтқа түсіп, интернатура бағдарламасы бойынша оқуды жалғастырудағы, сондай-ақ медициналық білімнің үздіксіз интеграцияланған білім беру бағдарламасының алтыншы курсында білім алушы курсант әскери интернатураға қабылданады және әскери интерн лауазымына тағайындалады, онымен әскери институт бастығы әскери интернатурадағы оқу мерзіміне және оны аяқтағаннан кейін әскери қызметтің он жылына жаңа келісімшарт жасайды.</w:t>
+      16. Интеграцияланған медициналық білім беру бағдарламалары бойынша оқитын, жоғары медициналық білім беру бағдарламасын аяқтаған курсанттар әскери интернатураға қабылданады және әскери интерн лауазымына тағайындалады, онымен әскери институт бастығы әскери интернатурада оқу мерзіміне және ол аяқталғаннан кейін он жылға әскери қызметке жаңа келісімшарт жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің м.а. 01.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Азаматтарды әскери интернатурада даярлау үшін іріктеу Оқуға қабылдау қағидаларына сәйкес конкурстық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2351,55 +2475,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>