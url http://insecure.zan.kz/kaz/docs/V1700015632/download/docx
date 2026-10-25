--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4d67b93" w14:textId="4d67b93">
+    <w:p w14:paraId="d71175a" w14:textId="d71175a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -874,54 +874,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты (бұдан әрі – әкімнің аппараты) аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+      1. Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты (бұдан әрі – әкім аппараты) – әкімнің және жергілікті атқарушы органның (ол құрылған жағдайда) қызметін қамтамасыз ететін, сондай-ақ Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды орындайтын мемлекеттік мекеме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -954,54 +1016,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әкімнің аппараты өз атынан азаматтық-құқықтық қатынастарға түседі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әкімнің аппараты заңнамаға сәйкес мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      5. Әкімнің аппараты Қазақстан Республикасының заңнамасына сәйкес мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты туралы ережені, оның құрылымын аудан (облыстық маңызы бар қала) әкімдігі бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1275,51 +1399,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің бюджетін іске асыру туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
+      аудандық маңызы бар қаланы, ауылды, кентті, ауылдық округті дамыту жоспарын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1563,51 +1687,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмайтын не мақсатқа сай пайдаланылмайтын мүлкін алып қоюды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз не кейіннен сатып алу құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
+      жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудан (облыстық маңызы бар қала) әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1793,50 +1917,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1881,161 +2025,285 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлiктiк және мүлiктiк емес құқықтарды алуға және жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық деректер базаларын пайдалануға;</w:t>
+      мемлекеттік басқару органдарының, архивтердің, ғылыми мекемелердің цифрлық дерекқорларын пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шарттар, келісімдер жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес көзделген өзге де құқықтарға ие болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      қолданыстағы заңнамаға сәйкес халыққа сапалы мемлекеттік қызметтер көрсету;</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының қолданыстағы заңнамасына сәйкес халыққа сапалы мемлекеттік қызметтер көрсету; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентiнің, Yкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан (облыстық маңызы бар қала) әкімінің және әкімдігінің, аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің актілерi мен тапсырмаларын сапалы және уақтылы орындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      қолданыстағы заңнамада көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының қызметін ұйымдастыру </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2157,337 +2425,721 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудандық маңызы бар қаланың, кенттiң, ауылдың, ауылдық округтiң тұрғын үй қорын түгендеуді жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аудан (облыстық маңызы бар қала) әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша аудандық маңызы бар қаланың, кенттiң, ауылдың, ауылдық округтiң авариялық тұрғын үйлерін бұзуды ұйымдастырады;</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+      аудан (облыстық маңызы бар қала) әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша аудандық маңызы бар қаланың, кенттiң, ауылдың, ауылдық округтiң авариялық тұрғынжайын бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары шеңберінде ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзінің сайлауалды бағдарламасының іске асырылу барысы туралы жыл сайынғы есепті жергілікті қоғамдастық жиынына ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті қоғамдастық жиынына қатысушылардың кемінде үштен екісінің бастамасы бойынша жергілікті қоғамдастық жиналысын таратады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті қоғамдастық жиындарына бастамашылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарымен және өзге де нормативтік құқықтық актілерімен жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің әкімі өзінің сайлауалды бағдарламасын іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Ереже 16-1-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әкім Қазақстан Республикасының заңдарына сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әкім аппараты қызметкерлерінің мемлекеттік қызметшілер этикасының нормаларын сақтауын әкім қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасының заңнамасында көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Әкімнің аппаратына бекітіліп берілген мүлік аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2813,31 +3465,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>