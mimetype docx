--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83db953" w14:textId="83db953">
+    <w:p w14:paraId="703a427" w14:textId="703a427">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2773,380 +2773,980 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мекен жайы</w:t>
+              <w:t xml:space="preserve">Мекен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификаты</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер сертификаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Енген күні </w:t>
+              <w:t>Енген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шыққан күні</w:t>
+              <w:t>Шыққан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бухгалтерлердің кәсіби ұйымындағы мүшелік билеті немесе оның мүшелігін растайтын құжаттың нөмірі </w:t>
+              <w:t>Бухгалтерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүшелік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>билеті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүшелігін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Қаржы министрлігінің Консультативтік орган құрамына өкілеттік туралы ақпарат</w:t>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Консультативтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрамына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өкілеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3960,455 +4560,1055 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бухгалтерлік ұйымның бизнес сәйкестендіру нөмірі</w:t>
+              <w:t>Бухгалтерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бизнес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бухгалтерлік ұйымның атауы</w:t>
+              <w:t>Бухгалтерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Басшының жеке сәйкестендіру нөмірі </w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының тегі, аты, әкесінің аты</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ол болған жағдайда) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды мекенжайы</w:t>
+              <w:t>Заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрақты мекенжайы</w:t>
+              <w:t>Тұрақты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Енген күні </w:t>
+              <w:t>Енген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шыққан күні</w:t>
+              <w:t>Шыққан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бухгалтерлердің кәсіби ұйымындағы мүшелік билеті немесе оның мүшелігін растайтын құжаттың нөмірі</w:t>
+              <w:t>Бухгалтерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүшелік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>билеті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүшелігін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6507,393 +7707,933 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтердің жеке сәйкестендіру нөмірі</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты</w:t>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ол болған жағдайда) кәсіби бухгалтер</w:t>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификатының нөмірі</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификатының берілген күні</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Біліктілікті арттыруды өткізу нысаны мен орны</w:t>
+              <w:t>Біліктілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арттыруды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысаны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Біліктілікті арттыруды жүргізген ұйымның атауы</w:t>
+              <w:t>Біліктілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арттыруды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Міндетті сағатар саны</w:t>
+              <w:t>Міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сағатар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қосымша сағаттар саны</w:t>
+              <w:t>Қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сағаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8288,662 +10028,658 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы министрінің 08.07.2025 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы министрінің 12.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 346</w:t>
+        <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Ұсынатындар: Қазақстан Республикасы Қаржы Министрлігінің Ішкі мемлекеттік аудит комитеті</w:t>
-[...37 lines deleted...]
-    </w:p>
+      Ұсынатындар: Қазақстан Республикасы Қаржы Министрлігінің Ішкі мемлекеттік аудит комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z59" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысан www.dfo.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z60" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z61" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __жылғы есепті кезеңдегі бухгалтерлік есеп және есептілік саласындағы халықаралық ұйымдармен ынтымақтастық туралы есеп</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): № Ф-3 МС</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z63" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: жылдық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: ______ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанды ұсынатын адамдар тобы: бухгалтерлердің аккредиттелген кәсіби ұйымдары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті жылдан кейінгі жылдың 15 наурызына дейінгі мерзімде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: есепті толтыру бойынша түсіндірме "Бухгалтерлердің аккредиттелген кәсіби ұйымдары мүшелерінің біліктілігін арттыру туралы есеп" әкімшілік деректерін жинауға арналған нысанға қосымшада келтірілген</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БИН </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4254500" cy="342900"/>
+            <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4254500" cy="342900"/>
+                      <a:ext cx="5346700" cy="431800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бухгалтерлердің кәсіби ұйымының атауы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>р/с №</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ынтымақтастықтың мазмұны мен нысаны</w:t>
+Ынтымақтастықтың мазмұны мен нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Халықаралық қаржылық есептілік стандарттары бойынша комитет</w:t>
+Халықаралық қаржылық есептілік стандарттары бойынша комитет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Халықаралық бухгалтерлер федерациясы</w:t>
+Халықаралық бухгалтерлер федерациясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Біріккен Ұлтар Ұйымының Сауда және даму жөніндегі конференциясының есеп және есептілік стандарттары бойынша Үкіметаралық жұмыс тобы</w:t>
+Біріккен Ұлтар Ұйымының Сауда және даму жөніндегі конференциясының есеп және есептілік стандарттары бойынша Үкіметаралық жұмыс тобы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Басқа халықаралық ұйымдар</w:t>
+Басқа халықаралық ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9244,68 +10980,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9577,68 +11325,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9910,68 +11670,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10243,68 +12015,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z122" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10576,68 +12360,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z133" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10909,68 +12705,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11242,68 +13050,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z155" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11555,268 +13375,310 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z166" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылу ескертпесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z167" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БСН – бизнес сәйкестендіру нөмірі</w:t>
-[...1 lines deleted...]
-    </w:p>
+      БСН – бизнес сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z168" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы ________________ Мекенжайы _________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      р/с – реттік нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z169" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________ __________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Атауы _____________________ Мекенжайы _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z170" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны_____________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      _____________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z171" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электронды пошта мекенжайы _________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Телефоны __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z172" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронды пошта мекенжайы ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z173" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z174" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тегі, аты, әкесінің аты (ол болған жағдайда) қолы, телефон. Басшы немесе оның міндетін атқарушы адам</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тегі, аты , әкесінің аты (ол болған жағдайда) қолы, телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z175" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      .............(қолы)............(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z176" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ....(қолы)............(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z177" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z178" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеусіз негізде әкімшілік деректерін жинауға арналған "Бухгалтерлік есеп пен есептілік саласында халықаралық ұйымдармен ынтамақтастық туралы есеп" нысанын толтыру бойынша түсініктеме әкімшілік деректерді жинауға арналған "Бухгалтерлік есеп пен есептілік саласында халықаралық ұйымдармен ынтамақтастық туралы есеп" нысанына қосымшада берілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11882,376 +13744,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізінде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:bookmarkStart w:name="z180" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлік есеп пен есептілік саласында халықаралық ұйымдармен ынтамақтастық туралы есеп" өтеусіз негізде әкімшілік деректер жинауға арналған нысанын толтыру жөнінде түсіндірме (Ф-3 МС, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z181" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Бухгалтерлік есеп пен есептілік саласында халықаралық ұйымдармен ынтамақтастық туралы есеп" нысаны (бұдан әрі – Нысан) "Бухгалтерлік есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы 5-тармағының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      1. "Бухгалтерлік есеп пен есептілік саласында халықаралық ұйымдармен ынтамақтастық туралы есеп" нысаны (бұдан әрі – Нысан) "Бухгалтерлік есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының 2) тармақшасына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z182" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Бухгалтерлік есеп пен есептілік саласында халықаралық ұйымдармен ынтамақтастық туралы есеп" нысанын бухгалтерлердің аккредиттелген кәсіби ұйымдары электрондық форматта Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитетіне ұсынады. Нысанға бухгалтерлердің аккредиттелген кәсіби ұйымының басшысы қол қояды. Есептің электрондық форматы есепті жылдан кейінгі жылдың 15 наурызына дейінгі мерзімде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z183" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан мынадай тәртіппен толтырылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z184" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реттік саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z185" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда ынтымақтастықтың мазмұны мен нысаны көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z186" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті органдарда өкілдерінің болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z187" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандарттар жобалары бойынша ұсыныстар мен ескертулерді жолдау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z188" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандарттарды түсіндіру үшін сауалдар жіберу, шешуді талап ететін мәселелерді қою;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z189" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұлттық шаруашылық субьектілерінің стандарттарды сынамалық қолдануын жүргізуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z190" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірлесіп конференция, семинарлар, симпозиумдар, конгресстер өткізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z191" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       персоналды ұсыну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z192" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтамақтастықтың басқа да түрлері (қандай екенін көрсету) көрсетіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z193" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3, 4-бағандарда халықаралық қаржылық есептілік стандарттары жөніндегі комитеті, оның ішінде ия/жоқ, толық жазу көрсетіледі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3 және 4-бағандарда халықаралық қаржылық есептілік стандарттары жөніндегі комитеті, оның ішінде ия/жоқ, толық жазу көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z194" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5, 6-бағандарда Халықаралық бухгалтерлер федерациясы, оның ішінде ия/жоқ, толық жазу көрсетіледі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      5 және 6-бағандарда Халықаралық бухгалтерлер федерациясы, оның ішінде ия/жоқ, толық жазу көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z195" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7, 8-бағандарда Біріккен Ұлтар Ұйымының Сауда және даму жөніндегі конференциясының есеп және есептілік стандарттары жөніндегі үкіметаралық жұмыс тобы, оның ішінде ия/жоқ, толық жазу көрсетіледі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      7 және 8-бағандарда Біріккен Ұлттар Ұйымының Сауда және даму жөніндегі конференциясының есеп және есептілік стандарттары жөніндегі үкіметаралық жұмыс тобы, оның ішінде ия/жоқ, толық жазу көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z196" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9, 10-бағандарда басқа халықаралық ұйымдар, оның ішінде ия/жоқ, толық жазу көрсетіледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      9 және 10-бағандарда басқа халықаралық ұйымдар, оның ішінде ия/жоқ, толық жазу көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12786,281 +14680,601 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлімшенің атауы</w:t>
+              <w:t>Бөлімшенің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлімше басшысының лауазымы</w:t>
+              <w:t>Бөлімше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлімше басшысының жеке сәйкестендіру нөмірі</w:t>
+              <w:t>Бөлімше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Байланыс телефоны</w:t>
+              <w:t>Байланыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электрондық мекенжайы</w:t>
+              <w:t>Электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14791,68 +17005,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізінде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлердің аккредиттелген кәсіби ұйымдарының жұмыс органдары құрылымының өзгергені туралы есеп" өтеусіз негізде әкімшілік деректер жинауға арналған нысанын толтыру жөнінде түсіндірме (Ф-4 РО, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бухгалтерлердің аккредиттелген кәсіби ұйымдарының жұмыс органдары құрылымының өзгергені туралы есеп" (бұдан әрі – Нысан) нысаны "Бухгалтерлік есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15797,416 +18011,1086 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты</w:t>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ол болған жағдайда)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Аудитор" біліктілік куәлігінің болуы</w:t>
+              <w:t xml:space="preserve">"Аудитор" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сертификатталған алқа бухгалтерлер қауымдастығы сертификатының болуы</w:t>
+              <w:t>Сертификатталған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауымдастығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік (ия/жоқ)</w:t>
+              <w:t>Қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стандарттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басқарушылық есеп</w:t>
+              <w:t>Басқарушылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есеп</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(иә / жоқ)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иә</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы және қаржы менеджменті</w:t>
+              <w:t>Қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>менеджменті</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(иә / жоқ)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иә</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16272,51 +19156,201 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)</w:t>
+              <w:t>Құқық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, банк </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтандыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зейнетақы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16383,97 +19417,167 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификаты</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер сертификаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификатын алу орны</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18410,68 +21514,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізінде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлерді кәсіби сертификаттау жөніндегі аккредиттелген ұйым таныған және берген сертификаттар туралы есеп" нысанын толтыру жөнінде өтеусіз негізде әкімшілік деректер жинауға арналған түсіндірме (Ф-5 СЕРТ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бухгалтерлерді кәсіби сертификаттау жөніндегі аккредиттелген ұйым таныған және берген сертификаттар туралы есеп" нысаны "Бухгалтерлік есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22972,245 +26076,885 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пәндер бойынша емтихан модульдерінің атауы</w:t>
+              <w:t>Пәндер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>модульдерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өзгерістер енгізу үшін негіз</w:t>
+              <w:t>Өзгерістер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өзгеріс кенгізу күні</w:t>
+              <w:t>Өзгеріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кенгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1. Кәсіби бухгалтерлердің әдеп кодексі, қаржылық есептіліктің халықаралық стандарттары (шығарылған күнінен бастап);</w:t>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептіліктің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықаралық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стандарттары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығарылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күнінен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2 Қазақстан Республикасының заңнамасы (өзгертулер енгізілген күннен бастап)</w:t>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгертулер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күннен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Қаржы министрлігімен келісу күні</w:t>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігімен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23720,68 +27464,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:bookmarkStart w:name="z57" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Пәндер бойынша өткізілген емтихандар туралы және емтихан модульдерінің өзгеруі туралы есеп" (Ф-6СК, тоқсандық) өтеусіз негізде әкімшілік деректер жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Пәндер бойынша өткізілген емтихандар туралы және емтихандық модульдердің өзгеруі туралы есеп" нысаны "Бухгалтерлік есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24221,55 +27965,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>