--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21581eb" w14:textId="21581eb">
+    <w:p w14:paraId="4c021f5" w14:textId="4c021f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,305 +100,300 @@
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2017 жылғы 4 тамыздағы № 236 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 6 қыркүйекте № 15612 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес: БҰЙЫРАМЫН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күндізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кадр қызметі басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...121 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
+      2) осы бұйрықты мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесін баспа және электронды түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесін баспа және электронды түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
+      3) осы бұйрықты Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықты Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      4) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -524,68 +519,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жақыпова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -690,740 +667,952 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 236 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күндізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесі</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесі (бұдан әрі – Әдістеме) Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы "16" қаңтардағы № 13 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 болып тіркелген) бекітілген "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үлгілік әдістемесінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалаушы адам – тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағаланатын адам – құрылымдық бөлімшенің басшысы немесе "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жоғары тұрған басшы – дербес бағынысты болып табылатын, бағаланушы қызметшінің тікелей басшысына қатысты тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құрылымдық бөлімшенің басшысы – С-1, С-3 (дербес құрылымдық бөлімшелердің басшылары), C-O-1 (областық аумақтық бөлімшелердің басшылары) санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған адам, оған қатысты мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес дербес бағыныста болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау жұмысқа шыққаннан кейін бес жұмыс күні ішінде, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 4-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Әдістеме жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күндізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="3"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...578 lines deleted...]
-        </w:rPr>
         <w:t>
       10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімше (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1500,2242 +1689,3372 @@
         <w:t>
       12. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмы күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметші скалибрлеу сессиясның шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бағалаушы адам мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) НМИ уақытылы қоюды, келісуді және бекітуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізуді және оларға қызметінің қорытынды бағасы мен сындарлы кері байланысты ұсынуды; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізуді және оларға қызметкердің қызметінің қорытынды бағасы мен сындарлы кері байланысты ұсынуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бағаланатын адам мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Персоналды басқару қызметінің басшысы мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуникациялық хабарламаларды дайындауды, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыруды мен сүйемелдеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) НМИ уақтылы талдауды және келісуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысуды, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығын және уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберуді, қажетті есептік жазбаларды жүргізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрылымдық бөлімшенің басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Құрылымдық бөлімше басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. НМИ-ды бағалаушы адаммен стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің (бар болған жағдайда), сондай-ақ персоналды басқару қызметінің келісімімен осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының НМИ қол жеткізуін бағалауды бағалаушы адам 4-тармақта белгіленген мерзімдерде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 4-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы бағалаушы адамға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі құрылымдық бөлімшенің/мемлекеттік органның басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағаларды қою кезінде бағалаушы адам осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша нысаналы мақсатты индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды құрылымдық бөлімшенің/мемлекеттік органның басшысы осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың онынан кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалаушы адам осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескеріле отырып, мынадай параметрлер бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционалдық міндеттерді орындау сапасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және бастамашылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша 360 әдісімен бағалаудан өтеді.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. 360 әдісімен бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      құрылымдық бөлімшелердің басшылары үшін:</w:t>
+        <w:t xml:space="preserve">
+      Құрылымдық бөлімшелердің басшылары осы Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері осы Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша 360 әдісімен бағалаудан өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметті басқару;</w:t>
+      34. 360 әдісімен бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиімді коммуникациялар құру;</w:t>
+      құрылымдық бөлімшелердің басшылары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әдеп нормалары мен қағидаттарын ұстану;</w:t>
+      қызметті басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзгерістерді басқару;</w:t>
+      тиімді коммуникациялар құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нәтижеге бағдарлану;</w:t>
+      әдеп нормалары мен қағидаттарын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      топты басқару;</w:t>
+      нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көшбасшылық қасиеттер;</w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ынтымақтастық;</w:t>
+      топты басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеделділік;</w:t>
+      көшбасшылық қасиеттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзін-өзі дамыту;</w:t>
+      ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z117" w:id="103"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастамашылық;</w:t>
+      жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Б" корпусының қызметшілері үшін:</w:t>
+      өзін-өзі дамыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиімді коммуникацияларды құру;</w:t>
+      бастамашылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әдеп нормалары мен қағидаттарын ұстану;</w:t>
+      "Б" корпусының қызметшілері үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z121" w:id="107"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z119" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзгерістерді басқару;</w:t>
+      тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z122" w:id="108"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z120" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нәтижеге бағдарлану;</w:t>
+      әдеп нормалары мен қағидаттарын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z121" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z122" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ынтымақтастық;</w:t>
+      нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z125" w:id="111"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеделділік;</w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзін-өзі дамыту.</w:t>
+      ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z127" w:id="113"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
+      жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z128" w:id="114"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы да көзделген.</w:t>
+      өзін-өзі дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте қорытынды бағалауда өзін-өзі бағалау ескерілмейді.</w:t>
+      35. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сауалнама алынатын адамдардың қатарына:</w:t>
+      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы да көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тікелей басшы;</w:t>
+      Бұл ретте қорытынды бағалауда өзін-өзі бағалау ескерілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бағаланушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
+      Сауалнама алынатын адамдардың қатарына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) лауазымы бойынша бағаланатын адаммен бір деңгейде және олармен өзара іс-қимыл жасайтын адамдар кіреді.</w:t>
+      1) тікелей басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2) бағаланушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымы бойынша бағаланатын адаммен бір деңгейде және олармен өзара іс-қимыл жасайтын адамдар кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       36. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, осы Әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда жеке есептерді қалыптастырады және 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметі біліктілікті арттыру семинарлары мен қайта даярлау курстары пәндерінің тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз айтылған құзыреттері ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күні ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Калибрлеу сессиясы қызметшінің өтініші түскен күннен бастап он жұмыс күні ішінде осы Әдістеменің 12-тармағында көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      41-тармақ жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалауды түзетулер жоғарылату жағына да, төмендету жағына да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4282,148 +5601,244 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімше (мемлекеттік орган) басшысының жеке жұмыс жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z159" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________ жыл (жеке жоспар құрылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z160" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің тегі, аты, әкесінің аты (бар болса): __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z161" w:id="139"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z161" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің лауазымы: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z162" w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z162" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің құрылымдық бөлімшесінің атауы: __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5929,70 +7344,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6149,108 +7564,204 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нысаналы мақсатты индикатор бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z167" w:id="143"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z167" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ (бағаланатын адамның Т.А.Ә. (бар болса), лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z168" w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z168" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________ (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7532,70 +9043,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="145"/>
+          <w:bookmarkStart w:name="z169" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7893,70 +9404,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="146"/>
+    <w:bookmarkStart w:name="z170" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -8833,211 +10344,211 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="147"/>
+    <w:bookmarkStart w:name="z171" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды бағалау _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z172" w:id="148"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z172" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санына бөлінген НМИ бойынша бағалау сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z173" w:id="149"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z173" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z174" w:id="150"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z174" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z175" w:id="151"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z175" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі қорытынды бағаның негізінде қойылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="152"/>
+          <w:bookmarkStart w:name="z176" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағаланатын адам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9115,70 +10626,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолы_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="153"/>
+          <w:bookmarkStart w:name="z180" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалайтын адам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9510,68 +11021,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="154"/>
+    <w:bookmarkStart w:name="z186" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11238,70 +12749,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="155"/>
+    <w:bookmarkStart w:name="z187" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11458,188 +12969,284 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саралау әдісі бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z191" w:id="157"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z191" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т. А.Ә. (бар болса) ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z192" w:id="158"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z192" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалайтын қызметшінің (құрылымдық бөлімше/мемлекеттік орган басшысының) Т.А.Ә. ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z193" w:id="159"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z193" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша саралау әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z194" w:id="160"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z194" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z195" w:id="161"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z195" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z196" w:id="162"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z196" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12437,130 +14044,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="163"/>
+    <w:bookmarkStart w:name="z197" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z198" w:id="164"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z198" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: _________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z199" w:id="165"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z199" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z200" w:id="166"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z200" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қойылған бағаға негіздеме ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12717,290 +14324,386 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімшелер басшыларының 360 әдісімен бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z204" w:id="168"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z204" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т. А. Ә. (бар болса) ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z205" w:id="169"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z205" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z206" w:id="170"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z206" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z207" w:id="171"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z207" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z208" w:id="172"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z208" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z209" w:id="173"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z209" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзыреттілік көрінбейді, құзыреттілік сирек кездеседі, құзыреттілік жағдайлардың жартысына жуығында көрінеді, құзыреттілік көп жағдайда көрінеді, құзыреттілік әрдайым көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z210" w:id="174"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z210" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалауды объективті түрде, жеке ұнатусыз/ұнатпаусыз қою керек. Анонимділік пен құпиялылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z211" w:id="175"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z211" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="176"/>
+          <w:bookmarkStart w:name="z212" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18133,190 +19836,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="177"/>
+    <w:bookmarkStart w:name="z213" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z214" w:id="178"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z214" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көрінбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z215" w:id="179"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z215" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет сирек көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z216" w:id="180"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z216" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет жағдайлардың жартысында көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z217" w:id="181"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z217" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көп жағдайда көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z218" w:id="182"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z218" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z219" w:id="183"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z219" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18473,228 +20176,324 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z223" w:id="185"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z223" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметкердің Т.А.Ә (бар болса) ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z224" w:id="186"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z224" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z225" w:id="187"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z225" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z226" w:id="188"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z226" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z227" w:id="189"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z227" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z228" w:id="190"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z228" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z229" w:id="191"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z229" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Анонимділік пен құпиялылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z230" w:id="192"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z230" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай дереу толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -22223,190 +24022,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="193"/>
+    <w:bookmarkStart w:name="z231" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z232" w:id="194"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z232" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көрінбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z233" w:id="195"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z233" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет сирек көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z234" w:id="196"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z234" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет жағдайлардың жартысында көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z235" w:id="197"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z235" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет көп жағдайда көрінеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z236" w:id="198"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z236" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z237" w:id="199"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z237" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22563,106 +24362,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшіні 360 градус әдісімен бағалау нәтижесі (құрылымдық бөлімшелердің басшылары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z241" w:id="201"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z241" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  (құрылымдық бөлімшелердің басшылары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z242" w:id="202"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z242" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т.А.Ә. (бар болса)_______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -22693,80 +24588,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="203"/>
+          <w:bookmarkStart w:name="z243" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24376,90 +26271,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="204"/>
+    <w:bookmarkStart w:name="z244" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы автоматты режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z245" w:id="205"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z245" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24616,106 +26511,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07. 2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшіні 360 градус әдісімен бағалау нәтижесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z249" w:id="207"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z249" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  ("Б" корпусының қызметшілері үшін) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z250" w:id="208"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z250" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т. А.Ә. (бар болса)__________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -24746,80 +26737,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="209"/>
+          <w:bookmarkStart w:name="z251" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25922,90 +27913,90 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="210"/>
+    <w:bookmarkStart w:name="z252" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы автоматты режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z253" w:id="211"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z253" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -26067,55 +28058,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26441,31 +28432,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>