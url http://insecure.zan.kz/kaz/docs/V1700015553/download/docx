--- v1 (2026-09-06)
+++ v2 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8eddcc5" w14:textId="8eddcc5">
+    <w:p w14:paraId="a36666d" w14:textId="a36666d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,140 +171,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 45-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 11.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1039,51 +1020,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2017 жылғы 30 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 409 бұйрығымен </w:t>
+              <w:t>№ 409 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1091,9637 +1072,7839 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының азаматтық әуе кемелерін және оларға құқықтарды мемлекеттік тіркеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.07.2019 </w:t>
+      Ескерту. Қағида жаңа редакцияда – ҚР Көлік министрінің 19.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 596</w:t>
+        <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.08.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасы азаматтық әуе кемелерін және оларға құқықтарды мемлекеттік тіркеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі - Заң) талаптарына және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы заңы) 10-бабының </w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) талаптарына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік қызметтер көрсету туралы заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді, азаматтық әуе кемелерін және оларға құқықтарды мемлекеттік тіркеу тәртібін және "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік қызметті көрсету, сондай-ақ оларға құқықтарды куаландыратын құжаттардың нысандарын мемлекеттік тіркеу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді, азаматтық әуе кемелерін және оларға құқықтарды мемлекеттік тіркеу тәртібін және "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік қызметті көрсету, сондай-ақ оларға құқықтарды куаландыратын құжаттардың нысандарын мемлекеттік тіркеу тәртібін және пилотсыз авиациялық жүйені тіркеу және есепке алу тәртібін және "Пилотсыз авиациялық жүйені есепке қою" мемлекеттік қызметін көрсетуді анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тек метеорологиялық мақсаттарда пайдаланылатын метеорологиялық шар-зондтар, сондай-ақ пайдалы жүксіз басқарылмайтын ұшқышсыз аэростаттар осы Қағидаларға сәйкес Қазақстан Республикасы азаматтық әуе кемелерінің мемлекеттік тізілімінде мемлекеттік тіркеуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Азаматтық әуе кемесі Мемлекеттік тізілімде меншік иесінің өтініші бойынша немесе оның келісімімен, әуе кемесін пайдаланушының өтініші бойынша мынадай шарттар сақталған жағдайда ғана мемлекеттік тіркеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе кемесі басқа мемлекетте тіркелмеген болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының жеке немесе заңды тұлғасы әуе кемесінің меншік иесі немесе пайдаланушысы болып табылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сот шешімі бойынша тәркіленген және (немесе) өндіріп алынған әуе кемесін қоспағанда, жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен адамдардың тізбесіне және (немесе) Қазақстан Республикасының заңнамасына сәйкес терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен адамдардың тізбесіне енгізілген адам әуе кемесінің меншік иесі немесе пайдаланушысы болып табылмаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) үлгі сертификатын немесе соған ұқсас басқа құжатты азаматтық авиация саласындағы уәкілетті ұйым берсе немесе жарамды деп таныса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жүктерді тасымалдауға арналған әуе кемелерін пайдаланудың күнтізбелік мерзімі (әуе кемесі шығарылған күннен бастап тіркелген күнге дейін есептелетін мерзім) жиырма бес жылдан аспаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жүктерді тасымалдауға арналған, ұшу циклдарының саны бойынша және сағат бойынша есептелетін әуе кемесінің белгіленген зауыт ресурсының үштен екісінен аспайтын ресурсы (дайындаушы зауыттың немесе конструкторлық бюроның ресми растауымен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жерүсті және спутниктік арналар арқылы жүктерді тасымалдауға арналған борттың жай-күйі мен орналасқан жері туралы деректерді беруді қамтамасыз ететін жабдықтың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Азаматтық әуе кемелерінің мемлекеттік тізіліміне енгізілетін әуе кемесі Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 367 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №12038 болып тіркелген) бекітілген Қазақстан Республикасы Азаматтық әуе кемелерінің ұшуға жарамдылық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – ұшуға жарамдылық нормалары) сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік тізілімге енгізілген кезден бастап азаматтық әуе кемесі Қазақстан Республикасының ұлттық тиесілігін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлік әуе кемесінің бортында болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізіліміне енгізілген азаматтық әуе кемесі ұшуға жарамдылық сертификаты жарамды болған кезде Қазақстан Республикасының әуе кеңістігінде де, сол сияқты одан тысқары жерде де ұшуға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы қағидаларда мынадай терминдер мен анықтамалар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық авиация саласындағы уәкілетті ұйым (бұдан әрі – уәкілетті ұйым) – жарғылық капиталына мемлекет жүз пайыз қатысатын, Қазақстан Республикасының азаматтық авиация саласын орнықты дамытуды, ұшу қауіпсіздігі мен авиациялық қауіпсіздікті қамтамасыз етуге бағытталған қызметті жүзеге асыратын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуе кемесінің мекенжайы – әуе-жер байланысы, навигация және бақылау үшін әуе кемесіне тағайындалған бірегей 24-биттік тіркесім. "24-биттік әуе кемесінің мекенжайы" және "S режимінің мекенжайы" терминдерімен синонимді және өзара ауыстырылатын түрде қолданылғанда, оның мағынасы бірдей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлік (бұдан әрі – Мемлекеттік тіркеу туралы куәлік) – уәкілетті ұйым беретін және азаматтық әуе кемесінің Қазақстан Республикасы азаматтық әуе кемелерінің мемлекеттік тізіліміне енгізілгенін растайтын белгіленген үлгідегі құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әуе кемесін тіркеуден алып тастау – Халықаралық Азаматтық авиация туралы Конвенцияға сәйкес әуе кемесін тіркеу туралы жазбаны Мемлекеттік тізілімнен алып тастау немесе алып қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемесін Мемлекеттік тізілімнен алып тастау туралы куәлік (бұдан әрі – алып тастау туралы куәлік) – азаматтық әуе кемесінің Мемлекеттік тізілімнен шығарылуын (әуе кемесін тіркеуден алып тасталуын) растайтын уәкілетті ұйым беретін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) борышкер – қайтарып алынбайтын өкілеттікті берген әуе кемесінің пайдаланушысы немесе меншік иесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізілімі (бұдан әрі – Мемлекеттік тізілім) – Қазақстан Республикасының азаматтық әуе кемелеріне, оларға арналған құқықтарға мемлекеттік тіркеу жүргізетін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Мемлекеттік тіркеуден өтпеген әуе кемесі – мемлекеттің қадағалауы мен юрисдикциясы таратылмайтын, сондай-ақ мұндай қадағалауды орнату процесіне таратылмайтын әуе кемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттік (бұдан әрі – қайтарып алынбайтын өкілеттік) – жылжымалы жабдыққа қатысты халықаралық кепілдіктер туралы конвенцияға авиациялық жабдық жөніндегі хаттамаға сәйкес азаматтық әуе кемелерін Мемлекеттік тізілімнен алып тастауға (тіркеуден алып тастауға) және әуе кемесін әкетуге талап қою құқығы оның пайдасына берілген, заңды және жеке тұлғалардың өкілеттігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) меншік иесі (иеленуші) – меншік құқығында немесе өзге де заң негіздемелерінде әуе кемелерінің иесі болып табылатын Қазақстан Республикасының жеке немесе заңды тұлғалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) өтініш беруші – азаматтық әуе кемесінің иесі (меншік иесі) немесе пайдаланушысы болып табылатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) пайдаланушы – азаматтық әуе кемелерін пайдаланумен немесе осы салада қызмет көрсетумен айналысатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) пилотсыз авиациялық жүйе – пилотсыз әуе кемесі және пилотсыз әуе кемесін әуе кеңістігінде қауіпсіз және тиімді пайдалану үшін қажетті онымен байланысты (пилотсыз әуе кемесін басқаратын байланыс арналары мен құрамдастарды қоса алғанда) элементтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) пилотсыз әуе кемесі – дербес жұмыс істеуге және (немесе) бортында пилотсыз қашықтан басқаруға пайдаланылатын немесе арналған әуе кемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасы азаматтық авиациясының пилотсыз авиациялық жүйелерінің тізілімі (бұдан әрі – пилотсыз авиациялық жүйелерінің тізілімі) – пилотсыз авиациялық жүйелері тіркелетін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) пилотсыз авиациялық жүйелерін тіркеу туралы куәлік (бұдан әрі – ПАЖ тіркеу туралы куәлік) – уәкілетті ұйым беретін, пилотсыз авиациялық жүйелерін пилотсыз авиациялық жүйелерінің тізіліміне енгізілгенін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) пилотсыз авиациялық жүйесін пилотсыз авиациялық жүйелерінің тізілімінен алып тастау туралы куәлік (бұдан әрі – ПАЖ алып тастау туралы куәлік) – уәкілетті ұйым берген, пилотсыз авиациялық жүйесін пилотсыз авиациялық жүйелерінің тізілімінен алып тастауды және оны тіркеудің тоқтатылуын растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) сәйкестік туралы декларация – өтініш беруші ресімдеу және қол қою арқылы қауіпсіз пайдаланғаны және пилотсыз авиациялық жүйенің Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 31 желтоқсандағы № 706 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22031 болып тіркелген) Қазақстан Республикасының әуе кеңістігінде пилотсыз авиациялық жүйесін пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – ПАЖ пайдалану қағидалары) талаптарына сәйкестігі үшін жеке-дара жауапкершілікті растайтын бірыңғай нысандағы құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) тіркелген халықаралық кепілдік – Халықаралық тіркелімге ол туралы жазба енгізілген әуе кемесіне қатысты кредитордың тиісті құқығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) уәкілетті тарап – оның пайдасына тіркеуден алып тастауға және әкетуге (IDERA) қайтарып алынбайтын өкілеттік берілген тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) үлгі сертификаты – азаматтық авиация саласындағы уәкілетті ұйым немесе әуе кемесінің, қашықтықтан пилоттау пунктінің, қозғалтқыштың немесе әуе бұрандасының үлгілік конструкциясын айқындау және осы конструкцияның осы мемлекеттің тиісті ұшуға жарамдылық нормаларына сәйкестігін растау мақсатында әуе кемелерін сертификаттауды жүзеге асыратын әзірлеуші шет мемлекетінің авиациялық билік органдары беретін құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) халықаралық тіркелім – Кейптаун конвенциясына және Авиациялық хаттамаға сәйкес, кредиторлардың әуе кемелеріне құқықтарын тіркеу үшін құрылған халықаралық тіркеу қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Бірыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетілетін қызметті алушыларға мемлекеттік және өзге де қызметтер көрсету мәселелері бойынша ақпарат беру, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөніндегі ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктерді бергені, әуе кемесінің кепілі туралы шартты, оған қосымша келісімді, әуе кемесін тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттікті мемлекеттік тіркегені үшін "Қазақстан Республикасының азаматтық авиациясы саласындағы төлемдерді алу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2023 жылғы 24 наурыздағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32120 болып тіркелген) (бұдан әрі – Азаматтық авиация саласындағы төлемдерді алу қағидалары) және "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласындағы төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 17 наурыздағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) (бұдан әрі –Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің және азаматтық авиация саласындағы төлем мөлшерлемелерінің тізбесі) бұйрықтарымен айқындалған тәртіпте және мөлшерде төлем алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлік беру, әуе кемесінің кепілі туралы шартты, оған қосымша келісімді, әуе кемесін тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттікті мемлекеттік тіркеу уәкілетті ұйымның бюджетіне төлем түскеннен кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Азаматтық әуе кемесін мемлекеттік тіркеу мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім берудің алдындағы кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің өтінім беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттаманы тексеру және шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер қолданылса, әуе кемесін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік тіркеу туралы шешім қабылдау және куәлік беру (беруден бас тарту).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Азаматтық авиация саласындағы уәкілетті орган бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" цифрлық инфрақұрылым операторына, уәкілетті ұйымға және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Азаматтық әуе кемелерін және оларға құқықтарды мемлекеттік тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...197 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Өтінім берудің алдындағы кезең</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әуе кемелерін мемлекеттік тіркеуге өтінім бергенге дейін өтініш беруші Қазақстан Республикасында белгіленген, оның ішінде мемлекеттік тіркеу рәсіміне қатысты талаптарды зерделейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемесін тіркеуге өтінім берудің алдындағы кезең өтініш берушінің әуе кемесін тіркеу ниеті туралы уәкілетті ұйымға алдын ала өтінішін көздейді. Осы кезеңде уәкілетті ұйым өтініш берушіге Әуе кемесін тіркеу тәртібі, ұсынылатын мәліметтер мен құжаттарға қойылатын талаптар туралы ақпарат береді, сондай-ақ ұшуға жарамдылық талаптарына сәйкес әуе кемесіне техникалық қызмет көрсету мен пайдалануды қамтамасыз ету үшін жауапкершілікті түсіндіреді. Сондай-ақ техникалық қызмет көрсету бағдарламасының мазмұнын талқылау жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемесі дайындаушы зауыттан жаңа болып табылатынына немесе бұрын пайдаланылғанына байланысты өтініш берушіге әуе кемесін тексеру тәртібі және борттық нөмірді резервтеу қажеттілігі түсіндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы кезеңнен өту ресми өтінім беруді алмастырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Өтініш берушінің өтінім беруі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Азаматтық әуе кемелерінің мемлекеттік тізіліміне енгізілетін әуе кемесі Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 367 </w:t>
-[...640 lines deleted...]
-      8. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктерді алу үшін өтініш беруші уәкілетті ұйымға "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      12. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктерді алу үшін өтініш беруші уәкілетті ұйымға "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әуе кемесін мемлекеттік тіркеуге өтінімді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-1-қосымшаға</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында (бұдан әрі – Тізбе) көзделген тізбе бойынша құжаттар топтамасын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттар топтамасымен ұсынылатын әуе кемесінің техникалық жай-күйін тексеру актісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті портал арқылы алған кезде меншік иесінің немесе пайдаланушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған (қол қойылған) немесе меншік иесінің немесе пайдаланушының бір реттік паролімен куәландырылған электрондық құжат нысанындағы өтінім, құжаттарды қабылдаған күні портал шлюзі арқылы уәкілетті ұйымның "Е – лицензиялау" цифрлық жүйесіне (бұдан әрі – ЕЛ) жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші ЕЛ өтініш түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Портал арқылы жүгінген жағдайда өтініш берушіге "жеке кабинетіне" мемлекеттік қызмет көрсету нәтижесін алу күні көрсетіле отырып, мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Уәкілетті ұйым құжаттарды олар келіп түскен күні тіркейді. Егер мемлекеттік қызмет көрсетуге арналған өтінім уәкілетті ұйымның жұмыс күні аяқталғанға дейін екі сағаттан аз уақыт қалғанда келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге арналған өтінімді тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету Тізбенің 7-тармағында көзделген жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өтінімді қарау және Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәлік беру мынадай мерзімдер бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік көрсетілетін қызметі 22 (жиырма екі) жұмыс күнін құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тіркеу туралы куәлікке өзгерістер енгізу 20 (жиырма) жұмыс күнін құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту 20 (жиырма) жұмыс күнін құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алып тастау туралы куәлік беру 22 (жиырма екі) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген мерзімнің өтуі уәкілетті ұйымды мемлекеттік қызмет көрсетуден босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мерзімдері осы Қағидалардың 19-тармағында белгіленген жағдайларда тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімін ұзартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы, азаматтық әуе кемесін мемлекеттік тіркеу туралы мәліметтерді, пайдаланушы сертификатын, жергілікті жердегі шуыл бойынша сертификатты, радиостанцияға арналған куәлікті, авиациялық жұмыстарды орындау құқығына арналған куәлікті және төлемді растайтын құжатты уәкілетті ұйым тиісті мемлекеттік ақпараттық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Құжаттаманы тексеру және шешім қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Уәкілетті ұйым ұсынылған құжаттардың Тізбеге сәйкес толықтығын және Қазақстан Республикасының заңнамасына, Халықаралық азаматтық авиация ұйымының (ИКАО) стандарттары мен ұсынылатын практикасына сәйкес әзірленген нұсқаулық материалды пайдалана отырып, заңнама талаптарына сәйкестігін тексереді (бұдан әрі – нұсқаулық материал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, осы Қағидаларға 2-қосымшада көзделген Тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда, уәкілетті ұйым өтінімді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктерді жою үшін уәкілетті ұйым өтініш берушіге 19 (он тоғыз) жұмыс күнін береді. Көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды өтініш беруші анықталған кемшіліктерді тоқтата тұру мерзімі шегінде жойғаннан кейін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алу үшін өтінішті және (немесе) құжаттарды қабылдау күні өтініш берушінің бастапқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, уәкілетті ұйым өтінім мен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Осы Қағидалардың 17-тармағында көзделген мемлекеттік қызмет көрсету мерзімін тоқтата тұру уәкілетті ұйымның өтініш берушіге мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі уәкілетті ұйым мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім қабылдаған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уәкілетті ұйым мемлекеттік қызмет көрсету процесін мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер өтініш берушілердің тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқық мирасқорлығына жол берсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда не сотта қаралатын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге тәртіппен мәселе шешілгенге дейін мемлекеттік қызметті көрсету мүмкін болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, осы Қағидаларға 2-қосымшада көзделген Тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда тоқтыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті тұлғаның құқық мирасқоры айқындалғанға немесе әрекетке қабілетсіз тұлғаға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайда – мемлекеттік орган өз ұстанымын айқындағанға, сот актісі заңды күшіне енгенге немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың екінші бөлігінің 4) тармақшасында, үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік органның ұстанымы айқындалғанға дейін немесе сот актісі заңды күшіне енгенге немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге тәртіппен шешілгенге дейін, – уәкілетті ұйым осы Қағидалардың 17-тармағына сәйкес белгілеген мерзімде анықталған кемшіліктер жойылғанға дейін тоқтыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың төртінші бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі тиісті мемлекеттік қызметті көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уәкілетті ұйым өтініш берушінің өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш беруші заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайларда тоқтата тұруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Егер қажет болса, әуе кемесін тексеру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өтініш беруші осы Қағидалардың тізбесінде көзделген құжаттардың толық топтамасын ұсынған және ұсынылған құжаттар топтамасы белгіленген талаптарға сәйкес келген кезде уәкілетті ұйымның авиациялық инспекторы 15 (он бес) жұмыс күні ішінде нұсқаулық материалды пайдалана отырып, әуе кемесін тексеруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әуе кемесін қарау басталғанға дейін өтініш берушінің "жеке кабинетіне" порталға уәкілетті ұйымның уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) еркін нысанда қол қойылған, Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу рәсімінің басталу күні, ықтимал өзгерістері мен толықтырулары туралы ақпаратты қамтитын хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уәкілетті ұйымның авиациялық инспекторы әуе кемесін тексеруді жаңа, бұрын пайдаланылмаған, азаматтық әуе кемелерін мемлекеттік тіркеу кезінде жүргізбейді (келесі жағдайларды қоспағанда):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұрын мемлекеттік тізілімде болмаған азаматтық әуе кемесінің үлгісін мемлекеттік тіркеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің уәкілетті ұйымға әуе кемесін дайындаушы зауыттың әуе кемесінің осы қарап-тексеруге дайындығы туралы растауы негізінде әуе кемесін қарап-тексеруді жүргізу туралы жазбаша өтініші.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әуе кемесін қарап-тексеру барысында оның ұшуға жарамдылық нормаларына сәйкестігін растауға бағытталған тексеру рәсімдері жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Нұсқаулық материалды пайдалана отырып, әуе кемесін қарап-тексеру нәтижелері бойынша осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық әуе кемесінің пайдалануға жарамдылығын бағалау актісі (бұдан әрі – бағалау актісі) жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...161 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікті беру (беруден бас тарту) туралы шешім қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Шуыл бойынша сертификат беру" және "Радиоберуші аппаратураны пайдалануға рұқсат беру" мемлекеттік қызметтері Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 198 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      26. Азаматтық әуе кемесі туралы мәліметтер Мемлекеттік тізілімге енгізіледі және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша 5 (бес) жыл мерзімге не жалдау шартының қолданылу мерзіміне, бірақ бес жылдан аспайтын мерзімге мемлекеттік тіркеу туралы куәлік беріледі, егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған құжаттар топтамасының осы Қағидалар тізбесінің 8-тармағына сәйкестігі болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық әуе кемесінің ұшу жарамдылығы нормаларына сәйкестігін растайтын бағалау актісінің оң нәтижесі болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) әуе кемесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жіктелген болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу туралы куәлік азаматтық әуе кемесінің тіркелу фактісін және ұлттық тиесілігін растау мақсатында ғана беріледі және оған меншік құқығын куәландырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалау актісінің теріс нәтижесі болған және (немесе) Тізбенің 9-тармағында көрсетілген негіздер бойынша уәкілетті ұйым осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді, ол уәкілетті ұйымның уәкілетті тұлғасының не оны алмастыратын тұлғаның ЭЦҚ-сымен қол қойылып, портал арқылы өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартқан кезде уәкілетті ұйым өтініш берушіге бас тарту себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта уәкілетті ұйымның мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы шешім қабылдауына негіз болған себептердің негіздемелерімен бірге толық тізбесі, сондай-ақ шағымдану мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қызметті алу құқығының туындауына байланысты емес талаптар мемлекеттік қызмет көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде өтініш берушіні тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, осы Қағидаларда белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік тіркеу туралы куәлікте қателер анықталған не жіберілген қате туралы өтінім келіп түскен жағдайда, уәкілетті ұйым 3 (үш) жұмыс күні ішінде түзетулер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Уәкілетті ұйым Мемлекеттік тізілімге әуе кемесінің жаңа типін енгізген кезде аталған азаматтық әуе кемесінің Мемлекеттік тізілімде тіркелгені туралы осы типті әзірлеуші мемлекетке 15 (он бес) жұмыс күні ішінде жазбаша нысанда хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1239 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-параграф. Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мемлекеттік тізілім есепке алынатын кесте парақтарынан, оның ішіне әуе кемелері туралы ақпарат енгізілген, яғни тіркеу арқылы Қазақстан Республикасының ұлттық тиесілігі меншіктелген, сондай-ақ қосымша ақпараттан тұратын құжат болып табылады. "UN" мемлекеттік танылым белгісін пайдаланып Мемлекеттік тізілімді жүргізу 2008 жылдың 1 шілдесінен бастап "Қазақстан Республикасының азаматтық әуе кемелерінің ұлттық белгісін ауыстыру туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2008 жылғы 31 қаңтардағы № 23 бұйрығына сәйкес жарамсыз болып табылады. 2008 жылдың 1 қаңтарынан бастап Мемлекеттік тізілім Халықаралық азаматтық авиация ұйымы (ИКАО) тағайындаған латын әліпбиінің екі бас әріпі – "UP" түріндегі Қазақстан Республикасының мемлекеттік танылым белгісімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік тізілімді жүргізу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымшаға</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="51"/>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша уәкілетті ұйым қағаз және цифрлық түрінде жүзеге асырады. Тиісті қорғалған бағдарламалық өнім болған жағдайда Мемлекеттік тізілім қайталау мүмкіндігімен электронды тасығыштарда жүргізіледі. Қағаз және электронды тасығыштардағы жазбалар арасында сәйкессіздіктер болса қағаз тасығыштағы жазба басым болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уәкілетті ұйым әрбір әуе кемесіне әуе кемесін мемлекеттік тіркеуге негіз болған құжаттардан, сол сияқты берілген Мемлекеттік тіркеу туралы куәлік көшірмесінен тұратын іс қалыптастырады және бұл Мемлекеттік тізілімнің ажырамас бөлігі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Азаматтық әуе кемесінің ісі, оның ішінде азаматтық авиация саласындағы уәкілетті орган берген іс оны пайдаланудың бүкіл мерзімі ішінде уәкілетті ұйымда сақталады және ол Мемлекеттік тізілімнен шығарылғаннан кейін бір жылдан соң Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 235 бұйрығымен бекітілген Ұлттық архив қорының құжаттарын және басқа да архивтік құжаттарды ведомстволық және жеке архивтердің қабылдау, сақтау, есепке алу мен пайдалану </w:t>
+      31. Азаматтық әуе кемесінің ісі, оның ішінде азаматтық авиация саласындағы уәкілетті орган берген іс оны пайдаланудың бүкіл мерзімі ішінде уәкілетті ұйымда сақталады және ол Мемлекеттік тізілімнен шығарылғаннан кейін бір жылдан соң Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 235 бұйрығымен бекітілген Ұлттық архив қорының құжаттарын және басқа да архивтік құжаттарды ведомстволық және жеке архивтердің қабылдау, сақтау, есепке алу мен пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33338 болып тіркелген) сәйкес мұрағатқа тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық әуе кемесінің ісінен қандай да бір құжаттарды немесе олардың бөліктерін жоюға немесе алуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік тізілімге енгізілген азаматтық әуе кемесінің меншік иесі (иесі) не пайдаланушысы тиісті мән-жайлар туындаған кезден бастап бір ай ішінде уәкілетті ұйымды мынадай өзгерістер туралы хабардар етуді жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық әуе кемесіне меншік құқығының немесе өзге де құқықтардың ауысуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілген құқықтарға ауыртпалықтар белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қайтарып алынбайтын өкілеттікті беру немесе кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жалдау шартының талаптарын өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) төтенше жағдайлар, азаматтық әуе кемесінің жоғалуы немесе сынуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық әуе кемесінің меншік иесі (иесі) не пайдаланушысы Мемлекеттік тізілімге және мемлекеттік тіркеу туралы куәлікке тиісті өзгерістер және (немесе) толықтырулар енгізу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Азаматтық әуе кемесінің бар-жоғы туралы анықтаманы уәкілетті ұйым портал және (немесе) eGov Mobile мобильді қосымшасы арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама жеке немесе заңды тұлғаларға, сондай-ақ үшінші тұлғаларға құжат иесінің келісімі болған кезде цифрлық құжаттар сервисі арқылы беріледі. Құжат иесінің келісімі субъектінің порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру жолымен не портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Мәлімет Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 28 қыркүйектегі № 352/НҚ бұйрығымен бекітілген Цифрлық құжаттар сервисінде электрондық құжаттарды көрсету және пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21329 болып тіркелген) уәкілетті ұйымның цифрлық жүйесіндегі деректер негізінде осы Қағидаларға 21-қосымшаға сәйкес нысан бойынша цифрлық құжат түрінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлімет уәкілетті ұйымның лауазымды адамының қатысуынсыз, уәкілетті ұйымның цифрлық жүйесінде қамтылған, Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрлық құжаттар сервисімен интеграциялау арқылы алынған мәліметтер негізінде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...163 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-параграф. Мемлекеттік тізілімге және мемлекеттік тіркеу туралы куәлікке өзгерістер мен толықтырулар енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мемлекеттік тіркеу туралы куәлікке және Мемлекеттік тізілімге өзгерістер енгізуді уәкілетті ұйым азаматтық әуе кемесінің меншік иесі (иесі) және (немесе) оның атауы және (немесе) оның тегі, аты, әкесінің аты (ол болған кезде) және (немесе) азаматтық әуе кемесін пайдаланушы және (немесе) оның атауы өзгерген кезде портал арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тіркеу туралы куәлікке және Мемлекеттік тізілімге өзгерістер енгізу үшін өтініш беруші уәкілетті ұйымға осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша меншік иесінің немесе пайдаланушының ЭЦҚ-мен қол қойылған өтінімді Тізбеде көзделген құжаттарды қоса бере отырып жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Уәкілетті ұйым осы Қағидалардың 17, 18, 19 және 20-тармақтарында көзделген ұсынылған құжаттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартқан кезде уәкілетті ұйым өтініш берушіге бас тарту себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта уәкілетті ұйымның мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы шешім қабылдауына негіз болған себептердің негіздемелерімен бірге толық тізбесі, сондай-ақ шағымдану мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қызметті алу құқығының туындауына байланысты емес талаптар мемлекеттік қызмет көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде өтініш берушіні тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші осы Қағидаларда белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту үшін өтініш беруші уәкілетті ұйымға осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша меншік иесінің немесе пайдаланушының ЭЦҚ-сымен қол қойылған өтінімді Тізбеде көзделген құжаттарды қоса бере отырып жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Уәкілетті ұйым осы Қағидалардың 17, 18, 19 және 20-тармақтарында көзделген ұсынылған құжаттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартқан кезде уәкілетті ұйым өтініш берушіге бас тарту себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта уәкілетті ұйымның мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы шешім қабылдауына негіз болған себептердің негіздемелерімен бірге толық тізбесі, сондай-ақ шағымдану мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қызметті алу құқығының туындауына байланысты емес талаптар мемлекеттік қызмет көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде өтініш берушіні тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші осы Қағидаларда белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мемлекеттік тіркеу туралы куәлік берілгеннен кейін бұрын берілген Мемлекеттік тіркеу туралы куәліктің күшін жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйе істен шыққан жағдайда, уәкілетті ұйым техникалық іркілістердің туындағанын анықтаған сәттен бастап бірыңғай қолдау қызметіне сұрау салу жіберу арқылы "цифрлық үкіметтің" цифрлық инфрақұрылымының операторын мемлекеттік қызметтің атауы, әкімшілік құжаттың нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі бойынша ақпарат ұсыныла отырып, әкімшілік құжаттың нөмірі мен коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, жеке сәйкестендіру нөмірі немесе өтініш берушінің бизнес сәйкестендіру нөмірі, авторландыру сәтінен бастап қатенің нақты уақытын көрсете отырып, қате туындаған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып, дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-параграф. Кепіл туралы шарттарды және (немесе) оларға қосымша келісімдерді тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Уәкілетті ұйым кепіл туралы шарттарды және (немесе) оларға қосымша келісімдерді тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеу үшін кепіл беруші немесе әуе кемесінің кепіл ұстаушысы өтініштен басқа мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе кемесінің кепілі туралы шартты және (немесе) әрбір әуе кемесі үшін оған қосымша келісімді мемлекеттік тіркегені үшін төлемді растайтын құжаттың көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық әуе кемесінің кепілі немесе ипотекасы туралы шарт және (немесе) оған қосымша келісім 3 данада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылтай құжатының көшірмесі (шетелдік заңды тұлғалар үшін) немесе жеке басын куәландыратын құжат (шетелдік жеке тұлғалар үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Ұсынылған құжаттар сәйкес болған жағдайда уәкілетті ұйым кепіл туралы шартты және (немесе) оған қосымша келісімшарттарының мемлекеттік тіркеуін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Уәкілетті ұйым Қазақстан Республикасының Азаматтық кодексіне сәйкес азаматтық әуе кемесінің кепілін (ипотекасын) алу және (немесе) тоқтату туралы жазбаны Мемлекеттік тізілімге енгізеді. Кепілді алу үшін әуе кемесінің кепіл берушісі немесе кепіл ұстаушысы азаматтық әуе кемесінің кепілінің (ипотекасының) алынғанын және (немесе) тоқтатылғанын растайтын жазбаша өтініш пен құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-параграф. Қайтарылмайтын өкілеттіктерді мемлекеттік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Уәкілетті ұйым қайтарып алынбайтын өкілеттіктерді мемлекеттік тіркеуді жүзеге асырады. Қайтарып алынбайтын өкілеттікті тіркеу үшін әуе кемесін пайдаланушы немесе уәкілетті тарап өтініштен басқа мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе кемесін тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттікті мемлекеттік тіркегені үшін төлемді растайтын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қайтарып алынбайтын өкілеттіктің түпнұсқасы екі данада;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылтай құжатының көшірмесі (шетелдік заңды тұлғалар үшін) немесе жеке басын куәландыратын құжат (шетелдік жеке тұлғалар үшін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. Ұсынылған құжаттар сәйкес келген жағдайда уәкілетті ұйым осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әуе кемесін тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттікті тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Тіркелген қайтарып алынбайтын өкілеттік бар болған жағдайда, уәкілетті тарап немесе сенімхаттың негізінде әрекет ететін оның өкілі (бұдан әрі – өкілетті өкіл) әуе кемесін Мемлекеттік тізілімнен алып тастауды және әуе кемесін әкетуді талап етуге құқылы жалғыз адам болып табылады. Уәкілетті тарап немесе оның өкілі осындай әрекеттерді тек қайтарып алынбайтын өкілеттікке және ұшу қауіпсіздігі туралы нормативтік ережелерге сәйкес жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Қайтарып алынбайтын өкілеттікті борышкер уәкілетті тараптың жазбаша келісімінсіз қайтарылуы мүмкін емес. Уәкілетті ұйым қайтарып алынбайтын өкілеттікті Мемлекеттік тізілімнен уәкілетті тараптың жазбаша келісімінің болуы жағдайында ғана шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Уәкілетті ұйым қайтарып алынбайтын өкілеттіктерді алып тастау туралы Мемлекеттік тізілімге жазба енгізеді. Қайтарып алынбайтын өкілеттіктерді алу үшін әуе кемесін пайдаланушы немесе уәкілетті тарап уәкілетті тараптың жазбаша өтінішін және жазбаша келісімін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...139 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-параграф. Азаматтық әуе кемесін Мемлекеттік тізілімнен алып тастау (тіркеуден алып тастау)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Азаматтық әуе кемесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әуе кемесі есептен шығарылған немесе пайдаланудан алып тасталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуе кемесі шет мемлекетке, шетелдік жеке немесе заңды тұлғаға сатылған немесе берілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азаматтық әуе кемесін Қазақстан Республикасы мемлекеттік авиациясының әуе кемелерінің тізілімінде немесе шет мемлекеттердің тізілімінде тіркелген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүліктің ауыртпалығы болған жағдайларды қоспағанда, күнтізбелік пайдалану мерзімі әуе кемесі шығарылған күннен бастап қырық жылдан асатын, екі жылдан астам ұшуға жарамдылығының жарамды сертификаты болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемесі хабарсыз жоғалып кеткен деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қайтарылмайтын өкілеттікті атқарған жағдайларда Мемлекеттік тізілімнен шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілдегі әуе кемесін Мемлекеттік тізілімнен алып тастау кепіл ұстаушының келісімімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Ұсынылған құжаттарды қараудың оң нәтижелері кезінде өтініш беруші қажетті құжаттарды берген күннен бастап 20 (жиырма) жұмыс күні ішінде уәкілетті ұйым Мемлекеттік тізілімге өзгерістер енгізуді және өтініш берушіге азаматтық әуе кемесінің тіркелген күні туралы белгіні толтыра отырып, осы Қағидаларға </w:t>
-[...197 lines deleted...]
-    </w:p>
+      50. Азаматтық әуе кемесін Мемлекеттік тізілімнен алып тастау және алып тастау туралы куәлік алу үшін өтініш беруші уәкілетті ұйымға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген нысан бойынша өтінімді, сондай-ақ тізбенің 8-тармағына сәйкес құжаттар топтамасын портал арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым осы Қағидалардың 17, 18, 19 және 20-тармақтарында көзделген құжаттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27-1. Уәкілетті ұйым мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
-[...1805 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+      51. Мемлекеттік тізілімнен алып тастау және Шығарылғаны туралы куәлікті алу үшін өтінім берілгенге дейін өтініш беруші Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 10 қарашадағы № 1061 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12452 болып тіркелген) Азаматтық әуе кемелерін пайдаланушы сертификатын сертификаттау және беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 қазандағы № 1024 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12511 болып тіркелген) Пайдаланушыны авиациялық жұмыстарға жіберу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әуе кемесін Пайдаланушы сертификатына (авиациялық жұмыстарды орындауға арналған куәлікке) қосымшадан шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Кепілде тұрған әуе кемесін Мемлекеттік тізілімнен алып тастау үшін кепіл ұстаушының оның тізілімнен алып тасталуына жазбаша келісімі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер кепіл халықаралық кепілдіктермен тіркелмеген болса, бұл тармақ әуе кемесін тіркеуден алып тастау кезінде қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Уәкілетті ұйым әуе кемесін тіркеуден алып тастау және әкету туралы өтінішті Уәкілетті тарап мынадай құжаттарды тапсырған кезде қанағаттандырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-қосымшаға</w:t>
-[...83 lines deleted...]
-    </w:p>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әуе кемесін тіркеуден алып тастауға және әкетуге арналған өтінім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қайтарып алынбайтын өкілеттік немесе оның нотариалды расталған көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Уәкілетті тараптың тіркелген кепілдігінің алдында кезектілік тәртібімен есепте тұрған барлық тіркелген халықаралық кепілдіктердің қанағаттандырылуының растамасы (Халықаралық тіркелім берген сертификат немесе осындай халықаралық кепілдіктердің барлық иелерінің жазбаша растамасы нысанында) немесе халықаралық кепілдіктердің барлық иелерінің тіркеуден алып тастауға және әкетуге жазбаша келісімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүдделі адамдардың 10 (он) жұмыс күні бұрын жазбаша түрде алдын ала хабарландырылуының растамасы (егер Уәкілетті адам сот актісінің негізіндегіден басқаша тіркеуден алып тастауға және әкетуге әрекет етсе);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемесінен тану белгілерін алу туралы акт және растайтын фотосуреттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) құрылтайшылық құжаттың (шетелдік заңды тұлғалар үшін) көшірмесі немесе жеке басты куәландыратын құжат (шетелдік жеке тұлғалар үшін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="73"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Осы Қағидалардың талаптарына сәйкестігіне нұсқаулық материалды пайдалана отырып, өтінімді қарау нәтижелері бойынша уәкілетті ұйым әуе кемесін Мемлекеттік тізілімнен шығарады және осы Қағидалардың 12-қосымшасында белгіленген нысан бойынша шығу туралы куәлік береді немесе осы Қағидалардың 7-қосымшасында белгіленген нысанға сәйкес Тізімнің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді хабарлама жібереді, ол порталға өтініш берушінің "жеке кабинетінде" уәкілетті ұйымның уәкілетті тұлғасының ЭЦҚ қол қойылып жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартқан кезде уәкілетті ұйым өтініш берушіге бас тарту себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта уәкілетті ұйымның мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы шешім қабылдауына негіз болған себептердің негіздемелерімен бірге толық тізбесі, сондай-ақ шағымдану мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қызметті алу құқығының туындауына байланысты емес талаптар мемлекеттік қызмет көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде өтініш берушіні тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші осы Қағидаларда белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Әуе кемесі Мемлекеттік тізілімнен шыққаннан кейін Мемлекеттік тіркеу туралы куәлік және оған қатысты Мемлекеттік тізілімде жасалынған барлық жазбалар күшін жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Уәкілетті ұйым 22 (жиырма екі) жұмыс күні ішінде Уәкілетті тарапқа әуе кемесін алып тастау туралы куәлік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Тану белгілерін алып тастау туралы акт еркін нысанда жасалады және құрамына Уәкілетті тарап немесе оның өкілетті өкілі, әуе кемесінің меншік иесі немесе пайдаланушысы, сондай-ақ әуе кемесі орналасқан аэродромның өкілі кіретін комиссия мүшелері қол қояды. Қайтарып алынбайтын өкілеттік берген әуе кемесінің меншік иесі немесе пайдаланушысы комиссия жұмысына қатысудан немесе актіге қол қоюдан бас тартқан жағдайда, акт оның қатысуынсыз жасалады және оған қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Уәкілетті ұйым әуе кемесінің қайта тіркелуі туралы хабарламаны Қайтарымсыз өкілеттікті берген әуе кемесінің иесіне немесе пайдаланушысына жібереді. Қайтарымсыз өкілеттікті берген меншік иесі немесе пайдаланушы хабарламаны алған кезден бастап 10 (он) жұмыс күнінің ішінде уәкілетті ұйымына мынадай құжаттарды береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік тіркеу туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық әуе кемесінің ұшуға жарамдылық сертификаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті жердегі шуылдар жөніндегі сертификат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) радиостанцияға рұқсат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-параграф. Мемлекеттік тіркеу туралы куәліктің қолданылуын тоқтата тұру және кері қайтарып алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Уәкілетті ұйым осы Қағидалардың 47-тармағының 4) тармақшасында көзделген негіздер анықталған кезде мемлекеттік тіркеу туралы куәліктің қолданылуын тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Егер қарастырылып отырған әуе кемесі ауыртпалыққа жатса, мемлекеттік тіркеу куәлігінің қолданылуын тоқтата тұруға және кері қайтарып алуға, сондай-ақ азаматтық әуе кемесін Мемлекеттік тізілімнен алып тастауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Мемлекеттік тіркеу туралы куәліктің қолданылуы тоқтатыла тұрған кезде уәкілетті ұйым тоқтатыла тұру себебін көрсетеді және мүдделі тұлғаларды хабардар ету мақсатында уәкілетті ұйымның ресми сайтында тиісті әуе кемелерінің тізбесін орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. Құжаттарды қарау оң нәтижелері кезінде уәкілетті ұйым Уәкілетті тарапқа 20 (жиырма) жұмыс күні ішінде осы Қағидаларға </w:t>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="76"/>
+      Сәйкессіздік жойылмаған жағдайда, мемлекеттік тіркеу туралы куәлік тоқтатыла тұрған күннен бастап алты ай ішінде кері қайтарып алынуға жатады, ал азаматтық әуе кемесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша шығу туралы куәлікті ресімдей отырып, Мемлекеттік тізілімнен шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәлікті қайтарып алу және азаматтық әуе кемесін Мемлекеттік тізілімнен алып тастау туралы шешім қабылданған күннен бастап екі жұмыс күні ішінде уәкілетті ұйым бұл туралы әуе қозғалысына қызмет көрсету органын хабардар етеді және алып тасталған әуе кемелерінің тізбесін уәкілетті ұйымның ресми сайтында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Шығу туралы куәлік меншік иесіне (иесіне) немесе пайдаланушыға оның жазбаша өтініші бойынша Мемлекеттік тізілімнен шығарылған күннен бастап еркін нысанда беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасы азаматтық әуе кемелерінің Мемлекеттік және тіркеу айырым белгілерін тағайындау тәртібі</w:t>
-[...140 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 12-параграф. Әкімшілік әрекетке (әрекетсіздікке) шағымды қарау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Уәкілетті ұйым қызметкерлерінің әкімшілік актіні қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды әкімшілік (сотқа дейінгі) тәртіппен қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің шағымы Қазақстан Республикасының мемлекеттік көрсетілетін қызметтер туралы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті ұйымда – ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық авиация саласындағы уәкілетті органда, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органда – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті ұйымға және (немесе) азаматтық авиация саласындағы уәкілетті органға және (немесе) лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z240" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z241" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, лауазымды адам, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім немесе өзге де әкімшілік әрекет қабылданса, шағымды шағымды қарайтын органға жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z242" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      64. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі мынадай жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z243" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу қажет болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z244" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болғанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z245" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге шағымды қарау мерзімінің ұзартылғаны туралы ұзарту себептерін көрсете отырып, жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық нысанда берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z246" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының бесінші бөлігіне сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z247" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...347 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Пилотсыз авиациялық жүйесін тіркеу және есепке алу тәртібі</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасы азаматтық әуе кемелерінің мемлекеттік және тіркеу айырым белгілерін тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z248" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 30.03.2023 </w:t>
-[...1255 lines deleted...]
-    </w:p>
+      65. Азаматтық әуе кемесін Мемлекеттік тізілімге мемлекеттік тіркеу кезінде оған Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2010 жылғы 26 қазанадағы № 477 бұйрығымен бекітілген Азаматтық және экспериментальды әуе кемелеріне мемлекеттік, тіркеу танулық және қосымша белгілер енгізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6649 болып тіркелген) сәйкес азаматтық әуе кемесіне тағылатын айырым белгілері тағайындалады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z249" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Азаматтық әуе кемесінің мемлекеттік, тіркеу танулық белгілерінсіз не жалған мемлекеттік, тіркеу танулық белгілерімен ұшуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z250" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Азаматтық әуе кемесінің конструкциясының элементтеріне тағылатын айырым белгілері осы әуе кеменің Мемлекеттік тіркеу туралы куәлігінде көрсетілген белгіге парапар болды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z251" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Екінші шолу радиолокаторының "S" режимімен жұмыс істейтін жабдықпен жарақталған және тану құрылғысы бар азаматтық әуе кемесіне мемлекеттік тіркеу кезінде әуе кемесінің 24-биттік адресі беріледі. Әуе кемесінің мекенжайының диапазоны 011010000011000000000001-011010000011001111111111 бит болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z252" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті ұйым осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-қосымшаға</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>13-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қағаз түрінде әуе кемесінің 24-биттік адресін беру туралы журналын жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z253" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Әуе кемелеріне мекенжайлар мынадай қағидаттарға сәйкес тағайындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z254" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бір және сол 24-биттік код бірден артық әуе кемесіне тағайындалмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z255" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуе кемесіне борттағы жабдықтарының жиынтық байланыссыз тек қана бір 24 биттік код тағайындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z256" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 24-биттік код тек қана әуе кемесінің тіркеу мемлекеті өзгерген жағдайда ғана ауысады және ұшу уақытында ешқашан өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z257" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әуе кемесінің тіркеу мемлекеті өзгерген жағдайда тағайындалған алғашқы мекенжайы жойылады және уәкілетті ұйымымен жаңа мекенжай беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z258" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 24-биттік код әуе кемесін анықтау мақсатында тағайындалады және ол қандай да бір нақты ақпаратты жіберу үшін пайдаланылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z259" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әуе кемелеріне тек қана 24 нөлден немесе 24 бірліктен тұратын мекенжай тағайындалмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z260" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті ұйымының беретін нақты нөмірін есепке ала отырып, әуе кемесіне мекенжай тағайындалады. Ондық жүйеде жазылып тағайындалған нөмір екілік есептеуге аударылады және ИКАО бөлген 10 разрядтағы бос орынға енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z261" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Әуе кемесінің иесі немесе пайдаланушысы уәкілетті ұйымының талабы бойынша әуе кемесінің борттағы жабдығында орнатылған 24 биттік мекенжайды көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z262" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Әуе кемесін Мемлекеттік тізілімнен шығарған кезде әуе кемесінің мекенжайы жойылады, ол туралы тиісті жазу жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z263" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Мемлекеттік тізілімнен шығарылатын әуе кемесінде "S" режимімен жұмыс істейтін қабылдау құрылғысы немесе өзге де аппаратура орнатылған болса, онда әуе кемесін Мемлекеттік тізілімнен шығарар алдында пайдаланушы әуе кемесінің тиісті борттық жабдығынан мекенжайы жойылғандығы туралы уәкілетті ұйымға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z264" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Меншік иесі (иеленуші) немесе пайдаланушы уәкілетті ұйымның талап етуі бойынша борттық жабдықтан әуе кемесінің мекенжайының жойылғанын және әуе кемесінен мемлекеттік және тіркеу тану белгілерінің алып тасталғанын растайтын құжаттарды ұсынуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z265" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      73. Өтініш берушінің өтініші бойынша мемлекеттік және тіркеу тану белгілерін, сондай-ақ әуе кемесінің мекенжайларын алты айға дейінгі мерзімге резервке қоюға жол беріледі. Резервтеу уәкілетті ұйымға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген нысан бойынша өтінім беру арқылы жүзеге асырылады. Қараудан кейін уәкілетті ұйым өтініш берушіге оң шешіммен, резервтеу журналына тиісті жазбамен немесе өтініште көрсетілген ақпарат пен ұсынылған растайтын құжаттар арасында сәйкессіздіктер анықталған жағдайда резервтеуден бас тартумен жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z266" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші өтініш берілгеннен кейін болған, бұрын жасалған мемлекеттік және тіркеу тану белгілерін және (немесе) әуе кемесінің мекенжайын резервтеуді жарамсыз ететін кез келген өзгерістер туралы уәкілетті ұйымға ресми түрде хабарлайды. Хабарлама мұндай өзгерістер болған сәттен бастап жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z267" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Азаматтық әуе кемесін мемлекеттік тіркеуге ресми өтінім болмаған кезде алты ай ішінде резервтелген мемлекеттік және тіркеу тану белгілері, сондай-ақ әуе кемесінің мекенжайы күші жойылады және басқа өтініш берушінің өтінімі бойынша қайта резервтеуге немесе беруге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z268" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...475 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Пилотсыз авиациялық жүйесін тіркеу және есепке алу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z269" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Ең жоғары ұшу салмағы 0,25 кг және одан асатын пилотсыз әуе кемесі бар пилотсыз авиациялық жүйелер және ең жоғары пилотсыз әуе кемесі бар пилотсыз авиациялық жүйелерді қоспағанда, дербес деректерді және (немесе) құпия ақпаратты жинауды жүзеге асыруға қабілетті техникалық құралдармен жарақтандырылған пилотсыз әуе кемесі жүйесінің құрамына кіретін пилотсыз әуе кемесінің ең жоғары ұшу массасына қарамастан барлық пилотсыз авиациялық жүйелер есепке алынуға жатады ұшу массасы 750 кг және одан жоғары, осы Қағидалардың 2-тарауында айқындалған тәртіппен мемлекеттік тіркеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z270" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      60-2. Пилотсыз авиациялық жүйе меншік иесінің (иесінің) және (немесе) пайдаланушысының атауының және (немесе) оның тегінің, атының, әкесінің атының (ол болған кезде) өзгеруіне, пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімінің өтуіне байланысты өтініш беруші уәкілетті ұйымға негізгі талаптар тізбесінде көзделген тізбе бойынша құжаттарды және осы Қағидаларға </w:t>
-[...217 lines deleted...]
-    </w:p>
+      76. Мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші, сондай-ақ заңды тұлғалардың филиалдары мен өкілдіктері уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша меншік иесінің немесе пайдаланушының ЭЦҚ-сымен қол қойылған өтінімді осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Пилотсыз авиациялық жүйені есепке қою" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген тізбе бойынша құжаттарды қоса бере отырып жібереді (бұдан әрі – Негізгі талаптар тізбесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z271" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінгеннен кейін өтініш берушінің "жеке кабинетіне" мемлекеттік қызмет көрсету нәтижесін алу күні көрсетіле отырып, мемлекеттік қызмет көрсетуге арналған өтінімнің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z272" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Уәкілетті ұйым өтінімді ол келіп түскен күні тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z273" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мемлекеттік қызмет көрсетуге арналған өтініш уәкілетті ұйымның жұмыс күні аяқталғанға дейін екі сағаттан аз уақыт қалғанда келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z274" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету Негізгі талаптар тізбесінің 7-тармағында көзделген жұмыс кестесіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z275" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, сондай-ақ жеке басын куәландыратын құжаттар туралы мәліметтерді уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z276" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, мемлекеттік қызмет көрсету бойынша өтінімді тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z277" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйенің істен шығуы кезінде уәкілетті ұйым техникалық іркілістер анықталған сәттен бастап бірыңғай қолдау қызметіне сұрау салу жіберу арқылы "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z278" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Уәкілетті ұйым ұсынылған құжаттардың Негізгі талаптар тізбесіне сәйкес толықтығын және осы Қағидалардың талаптарына сәйкестігін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z279" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші ұсынған өтінімде және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, осы Қағидаларға 16-қосымшада көзделген Негізгі талаптар тізбесіне сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда, уәкілетті ұйым өтінімді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z280" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктерді жою үшін уәкілетті ұйым өтініш берушіге 9 (тоғыз) жұмыс күнін береді. Көрсетілген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z281" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды өтініш беруші анықталған кемшіліктерді тоқтата тұру мерзімі шегінде жойғаннан кейін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z282" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда мемлекеттік қызметті алу үшін өтінішті және (немесе) құжаттарды қабылдау күні өтініш берушінің бастапқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z283" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z284" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, уәкілетті ұйым өтінім мен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z285" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      60-3. Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімі өткеннен кейін пилотсыз авиациялық жүйені есепке қою туралы жаңа куәлікті алу үшін өтініш беруші уәкілетті ұйымға портал арқылы осы Қағидаларға </w:t>
-[...39 lines deleted...]
-    </w:p>
+      80. Осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мемлекеттік қызмет көрсету мерзімін тоқтата тұру уәкілетті ұйымның өтініш берушіге мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күнінен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z286" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі уәкілетті ұйым мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім қабылдаған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z287" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Уәкілетті ұйым мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z288" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. егер өтініш берушінің тиісті материалдық немесе материалдық емес игіліктерді алу құқықтары құқық мирасқорлығына жол берсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z289" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z290" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. мемлекеттік органдар не сот қарайтын мәселелер шешілгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге тәртіппен шешілгенге дейін мемлекеттік қызметті көрсету мүмкін болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z291" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, осы Қағидаларға 16-қосымшада көзделген тізбеге сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z292" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z293" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті тұлғаның құқық мирасқоры айқындалғанға немесе әрекетке қабілетсіз тұлғаға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z294" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайда – мемлекеттік орган өз ұстанымын айқындағанға, сот актісі заңды күшіне енгенге немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z295" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайда – осы Қағидалардың 79-тармағына сәйкес уәкілетті ұйым белгілеген мерзімде анықталған кемшіліктер жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z296" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың төртінші бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі тиісті мемлекеттік қызметті көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z297" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым өтініш берушінің өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z298" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z299" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш беруші заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайларда тоқтата тұруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z300" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Пилотсыз авиациялық жүйені есепке қою туралы куәлік беруге арналған өтінімді қарау нәтижелері бойынша уәкілетті ұйым осы Қағидаларға 17-қосымшаға сәйкес нысан бойынша ПАЖ-ды есепке қою туралы куәлікті не Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді және оны уәкілетті ұйымның уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында портал арқылы өтініш берушінің "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z301" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге бас тарту себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z302" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта уәкілетті ұйымның мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы шешім қабылдауына негіз болған себептердің негіздемелерімен бірге толық тізбесі, сондай-ақ шағымдану мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z303" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қызметті алу құқығының туындауына байланысты емес талаптар мемлекеттік қызмет көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z304" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде өтініш берушіні тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z305" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші осы Қағидаларда белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z306" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Пилотсыз авиациялық жүйені есепке қою туралы куәлік 5 жыл мерзімге немесе 5 жылдан аспайтын жалдау шартының қолданылу мерзіміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z307" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Есепке қою кезінде уәкілетті ұйым пилотсыз авиациялық жүйесіне борттық нөмірді береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z308" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген борттық нөмір жеті белгіден тұрады және судың әсері кезінде нөмірдің сақталуы мен оқылуын қамтамасыз ететін тәсілмен пилотсыз әуе кемесіне кемінде 5 мм қаріппен жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z309" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ең жоғары ұшу массасы 1,5 кг-ға дейінгі пилотсыз әуе кемелеріне таңбалау үш жерде, ал массасы 1,5 кг-нан асатын пилотсыз әуе кемелеріне бес жерде жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z310" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген борттық нөмір мынадай ақпаратты қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z311" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының тиесілігі – "Q";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z312" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ең жоғары ұшу массасының жіктеуіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z313" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конструкция типінің жіктеуіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z314" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есептік нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z315" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилотсыз әуе кемесінің иесі борттық нөмірді оны пайдалануды бастағанға дейін жазуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z316" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Пилотсыз авиациялық жүйені есепке қою туралы куәлікте қателер не жіберілген қателік туралы өтінім келіп түскен кезде уәкілетті ұйым түзетулерді 3 (үш) жұмыс күні мерзімінде енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z317" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Пилотсыз авиациялық жүйелерді есепке алуды уәкілетті ұйым пилотсыз авиациялық жүйелер тізілімінде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z318" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилотсыз авиациялық жүйені есепке қою нөмірлері олардың пилотсыз авиациялық жүйелердің тізіліміндегі реттік нөмірлеріне сәйкес келуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z319" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған деректердің, Заңның сәйкестігіне өтінімді қарау нәтижелері бойынша уәкілетті ұйым осы Қағидаларға </w:t>
-[...41 lines deleted...]
-    </w:p>
+      Уәкілетті ұйым осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қағаз және цифрлық түрінде пилотсыз авиациялық жүйелер тізіліміне деректерді енгізуді жүзеге асырады. Тиісті қорғалған бағдарламалық өнім болған жағдайда Пилотсыз авиациялық жүйелердің тізілімі қайталау мүмкіндігімен электронды тасығыштарда жүргізіледі. Егер қағаз және электронды тасығыштардағы жазбалар арасында сәйкессіздіктер болса қағаз тасығыштағы жазба басым болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z320" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Пилотсыз авиациялық жүйенің бар-жоғы туралы мәліметтерді уәкілетті ұйым портал және (немесе) eGov Mobile мобильді қосымшасы арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама жеке немесе заңды тұлғаларға, сондай-ақ үшінші тұлғаларға цифрлық құжаттар сервисі арқылы субъектінің порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді беру жолымен не портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен ұсынылған құжат иесінің келісімі болған кезде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      88. Мәлімет Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 28 қыркүйектегі № 352/НҚ бұйрығымен бекітілген Цифрлық құжаттар сервисінде электрондық құжаттарды көрсету және пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21329 болып тіркелген) уәкілетті ұйымның цифрлық жүйесіндегі деректер негізінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық құжат түрінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z323" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мәлімет уәкілетті ұйымның лауазымды адамының қатысуынсыз, уәкілетті ұйымның цифрлық жүйесінде қамтылған, Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) бекітілген "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрлық құжаттар сервисімен интеграциялау арқылы алынған мәліметтер негізінде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z324" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. ПАЖ-ды есепке қою туралы куәлік беруге арналған өтінімді қарау және куәлікті беру мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z325" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПАЖ-ды есепке қою туралы куәлікті беру бойынша – 10 (он) жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z326" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПАЖ-ды есепке қою туралы куәлікке өзгерістер енгізу бойынша – 10 (он) жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z327" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПАЖ-ды есепке қою туралы куәліктің қолданылу мерзімін ұзарту бойынша – 10 (он) жұмыс күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z328" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПАЖ-ды тізілімнен алып тастау туралы куәлікті беру бойынша – 10 (он) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z329" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі уәкілетті ұйымды мемлекеттік қызмет көрсетуден босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z330" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мерзімдері осы Қағидалардың 81-тармағында белгіленген жағдайларда тоқтатыла тұруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z331" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімін ұзартуға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z332" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Пилотсыз авиациялық жүйені есепке қою туралы куәлікке және пилотсыз авиациялық жүйелер тізіліміне өзгерістер енгізуді уәкілетті ұйым пилотсыз авиациялық жүйенің меншік иесі (иесі) және (немесе) пайдаланушысы және (немесе) оның атауы және (немесе) оның тегі, аты, әкесінің аты (ол болған кезде) өзгерген кезде портал арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z333" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Уәкілетті ұйым осы Қағидалардың 78, 79, 80 және 81-тармақтарында көзделген ұсынылған құжаттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z334" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Пилотсыз авиациялық жүйенің меншік иесінің (иеленушісінің) және (немесе) пайдаланушысының атауы және (немесе) оның тегі, аты, әкесінің аты (бар болса) өзгеруіне байланысты өтініш беруші уәкілетті ұйымға портал арқылы осы Қағидаларға 15-қосымшаға сәйкес нысан бойынша өтінімді және (немесе) Негізгі талаптар тізбесінде көзделген тізбе бойынша құжаттар топтамасын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z335" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, сондай-ақ жеке басты куәландыратын құжаттар туралы мәліметтерді уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z336" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилотсыз авиациялық жүйені есепке қою туралы жаңа куәлік берілгеннен кейін бұрын берілген пилотсыз авиациялық жүйені есепке қою туралы куәлік күшін жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z337" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімі өткеннен кейін пилотсыз авиациялық жүйені есепке қою туралы жаңа куәлікті алу үшін өтініш беруші уәкілетті ұйымға портал арқылы осы Қағидаларға 15-қосымшаға сәйкес нысан бойынша пилотсыз авиациялық жүйені есепке қоюға өтінім береді және (немесе) негізгі талаптар тізбесінде көзделген тізбе бойынша құжаттар топтамасын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z338" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, сондай-ақ жеке басын куәландыратын құжаттар туралы мәліметтерді уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z339" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Уәкілетті ұйым осы Қағидалардың 78, 79, 80 және 81-тармақтарында көзделген ұсынылған құжаттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z340" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын берілген пилотсыз авиациялық жүйені есепке қою туралы куәлік күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...174 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z341" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Пилотсыз авиациялық жүйе Пилотсыз авиациялық жүйелер тізілімінен мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z342" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пилотсыз авиациялық жүйені пайдаланудан алып тастау немесе алып тастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z343" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пилотсыз авиациялық жүйені шет мемлекетке, шетелдік жеке немесе заңды тұлғаға сату немесе беру (әкету);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z344" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ПАЖ-ды есепке қою туралы куәліктің қолданылу мерзімі өткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z345" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) пилотсыз авиациялық жүйенің жоғалуы немесе ұрлануы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...906 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z346" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ПАЖ-ды пайдалану қағидаларына 1-қосымшаға сәйкес пилотсыз авиациялық жүйенің ең жоғары ұшу массасының жіктеуіші және (немесе) конструкция типінің сыныптауышы өзгерген кезінде алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z347" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилотсыз авиациялық жүйенің пилотсыз авиациялық жүйелерінің тізілімінен шығарылған кезде өтініш беруші уәкілетті ұйымға портал арқылы осы Қағидаларға 19-қосымшаға сәйкес нысан бойынша пилотсыз авиациялық жүйені есептен алып тастауға өтінімді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z348" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым осы Қағидалардың 78, 79 және 80-тармақтарында көзделген ұсынылған құжаттарды тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z349" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы, жеке басты куәландыратын құжаттар туралы мәліметтерді уәкілетті ұйым тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z350" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПАЖ-ды тізілімнен алып тастау туралы куәлікті беруге арналған өтінімді қарау нәтижелері бойынша уәкілетті ұйым осы Қағидаларға 20-қосымшаға сәйкес нысан бойынша Пилотсыз авиациялық жүйені тізілімнен алып тастау туралы куәлікті не Негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты береді және оны уәкілетті ұйымның уәкілетті тұлғасының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында портал арқылы өтініш берушінің "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z351" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті ұйым өтініш берушіге бас тарту себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z352" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапта уәкілетті ұйымның мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы шешім қабылдауына негіз болған себептердің негіздемелерімен бірге толық тізбесі, сондай-ақ шағымдану мерзімдері мен тәртібі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z353" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қызметті алу құқығының туындауына байланысты емес талаптар мемлекеттік қызмет көрсетуден бас тартуға негіз бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z354" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде өтініш берушіні тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z355" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші мемлекеттік қызмет көрсетуден бас тарту себептерін жойған жағдайда, өтініш беруші осы Қағидаларда белгіленген тәртіппен мемлекеттік қызметті алу үшін қайтадан жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z356" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Уәкілетті ұйым қызметкерлерінің әкімшілік актіні қабылдауға байланысты әкімшілік әрекетіне (әрекетсіздігіне) шағымды әкімшілік (сотқа дейінгі) тәртіппен қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z357" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің шағымы Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының 2-тармағына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z358" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті ұйымда – ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z359" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық авиация саласындағы уәкілетті органда, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органда – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z360" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті ұйымға және (немесе) азаматтық авиация саласындағы уәкілетті органға және (немесе) лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z361" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z362" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті ұйым, азаматтық авиация саласындағы уәкілетті орган, лауазымды адам, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылданса, шағымды шағымды қарайтын органға жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z363" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Мемлекеттік көрсетілетін қызметтер туралы заңның 25-бабының 4-тармағына сәйкес уәкілетті ұйымның, азаматтық авиация саласындағы уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі мынадай жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z364" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу қажет болғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z365" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. қосымша ақпарат алу қажет болғанда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z366" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған кезде шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге шағымды қарау мерзімінің ұзартылғаны туралы ұзарту себептерін көрсете отырып, жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық нысанда берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z367" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының бесінші бөлігіне сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z368" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімі өткен, оны ұзартуға немесе есептен алып тастауға өтінім болмаған, сондай-ақ пилотсыз авиациялық жүйе осы Қағидаларда белгіленген талаптарға сәйкес келмеген кезде уәкілетті ұйым пилотсыз авиациялық жүйені есептен шығарады. Есептен алып тастау туралы жазба Пилотсыз авиациялық жүйелерді есепке алу тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z369" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пилотсыз авиациялық жүйе есептен шығарылған күннен бастап бір жыл ішінде меншік иесі ПАЖ-ды тізілімнен алып тастау туралы куәлікті алу үшін уәкілетті ұйымға еркін нысандағы жазбаша өтінішпен жүгінеді. Өтінішті қарау нәтижелері бойынша уәкілетті ұйым ПАЖ-ды тізілімнен алып тастау туралы куәлікті береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z370" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Шет мемлекеттерден Қазақстан Республикасының аумағына мақсаттарда жеке мақсатта уақытша әкелінген пилотсыз авиациялық жүйені есепке қою үшін өтініш беруші (Қазақстан Республикасының резиденті емес) уәкілетті ұйымға frontoffice@caa.gov.kz электрондық пошта арқылы мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z371" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 22-қосымшада белгіленген нысан бойынша пилотсыз авиациялық жүйені есепке алуға арналған өтінімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z372" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік және (немесе) орыс тілдерінде (шетелдік жеке тұлғалар үшін) ресми аудармасы бар жеке басты куәландыратын құжаттардың электрондық көшірмелері не мемлекеттік және (немесе) орыс тілдерінде (шетелдік заңды тұлғалар үшін) ресми аудармасы бар нотариалды куәландырылған құрылтай құжаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z373" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шет мемлекеттің есебінен пилотсыз авиациялық жүйені есептен шығару туралы куәлік (бар болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z374" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді қарау нәтижелері бойынша уәкілетті ұйым өтінім тіркелген күннен бастап 10 жұмыс күні ішінде осы Қағидаларға 23-қосымшада көзделген нысан бойынша Қазақстан Республикасының аумағына уақытша әкелінген пилотсыз авиациялық жүйе туралы хабарлама береді не өтініш берушіге электрондық пошта арқылы еркін нысанда қызмет көрсетуден дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z375" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Пилотсыз авиациялық жүйені уақытша есепке алу мерзімі өтінімде көрсетілген деректерге сәйкес айқындалады, бірақ уақытша есепке қойылған күннен бастап үш айдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z376" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға сәйкес уақытша есепке қойылған пилотсыз авиациялық жүйені уақытша әкелінген пилотсыз авиациялық жүйе туралы хабарламаның қолданылу мерзімі өткеннен кейінгі күні уәкілетті ұйым автоматты түрде есептен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10755,51 +8938,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>азаматтық әуе кемелерін және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10809,1610 +8992,889 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z378" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әуе кемесін мемлекеттік тіркеуге арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z379" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінемін (қажеттісін таңдау қажет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z380" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ азаматтық әуе кемесін мемлекеттік тіркеуге қою (әуе кемесінің түрі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z381" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікке мынадай өзгерістер енгізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z382" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ азаматтық әуе кемесінің меншік иесі (иеленушісі) және (немесе) оның атауы және (немесе) тегі, аты, әкесінің аты (бар болған жағдайда) өзгерген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z383" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ азаматтық әуе кемесінің пайдаланушысы (эксплуатанты) және (немесе) оның атауы өзгерген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z384" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z385" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және азаматтық әуе кемесіне тиесілі мемлекеттік тіркеу туралы куәлікті беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...25 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________</w:t>
-[...233 lines deleted...]
-Тегі Аты Әкесінің Аты (болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Әуе кемесін мемлекеттік тіркеуге арналған өтінім</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық әуе кемесі бұрын тіркелген мемлекет (бұрын тіркелген мемлекеттің атауы және тану белгісі) (алғашқы тіркеу кезінде толтырылады):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе кемесін (ӘК үлгісі) мемлекеттік тіркеуді жүргізуді сұраймын ________________:</w:t>
-[...89 lines deleted...]
-азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімі;</w:t>
+Тану белгісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе кемесі туралы деректер:</w:t>
+Сериялық (заводтық) нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-(бұрынғы тіркелген мемлекеттің атауы және айырым белгісі)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыттан шыққан күні (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіруші (зауыт, мемлекет)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ең жоғары ұшу салмағы (кг)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің тұрақты орналасатын орны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозғалтқыштың түрі мен үлгісі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозғалтқыштың сериялық нөмірі (нөмірлері)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.7</w:t>
-[...35 lines deleted...]
-Азаматтық әуе кемесінің сыныбы</w:t>
+Қозғалтқыштың санаты: турбореактивті / турбиналы / поршеньді немесе басқа (көрсету қажет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12441,5713 +9903,3234 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.8</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық әуе кемесінің үлгі сертификатының немесе үлгісінің ұшу жарамдылығы нормаларына сәйкестігін растайтын сәйкестік куәлігінің нөмірі және берілген күні</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.9</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық авиация саласындағы уәкілетті ұйымның не азаматтық авиация саласындағы уәкілетті органның үлгі сертификатын немесе баламалы құжатты таныған күні.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарттың нөмірі және сатып алу күні</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесімен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушымен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...97 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z386" w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Меншік иесінің санаты (қажеттісін белгілеу) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы резиденті □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы резиденті емес □</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...155 lines deleted...]
-4) шаруашылық басқару құқығы.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z388" w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлға □</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлға □</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарттың нөмірі және сатып алу күні:</w:t>
+Қазақстан Республикасы резиденті меншік иесінің құжатының санаты (жеке тұлға үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-№_____ "__" ________20__ жыл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құжаттың сериясы және берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-№_____ "__" ________20__ жыл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса), туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...83 lines deleted...]
-2) заңды тұлға.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік иесі құжатының санаты (заңды тұлға үшін):</w:t>
+Мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, e-mail мекенжайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы резиденті емес меншік иесінің құжатының санаты (жеке тұлға үшін)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың сериясы және берілген күні</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса), туған күні</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Меншік иесі құжатының санаты (жеке тұлға үшін):</w:t>
+Мемлекеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-№ ___ "__" ______ 20__ жыл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-________ "__" ____20__ жыл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, e-mail мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы резиденті меншік иесінің құжатының санаты (заңды тұлға үшін)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...80 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушы құжатының санаты (заңды тұлға үшін):</w:t>
+Меншік иесінің заңды мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, e-mail мекенжайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы резиденті емес меншік иесінің құжатының санаты (заңды тұлға үшін)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеті</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...32 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланушы құжатының санаты (жеке тұлға үшін):</w:t>
+Заңды мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-№ ___ "__" _____ 20__ жыл</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, e-mail мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...77 lines deleted...]
-_____ "__" ______20__ жыл</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z389" w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушының санаты (қажеттісін белгілеу):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке тұлға □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлға □</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушы құжатының санаты (заңды тұлға үшін)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-№_____20___жылғы "__"______ ____теңге.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушың заңды мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, e-mail мекенжайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-11.</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтерді алған жағдайда (Шуыл бойынша сертификат, радиотаратқыш аппаратура ретінде) төменде көрсетілген кестелер бойынша деректерді толтырыңыз</w:t>
+Пайдаланушы құжатының санаты (жеке тұлға үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем нөмірі, күні және сомасы: _№ _________ 20___ жылғы "__" _____ _____ теңге.</w:t>
+Құжаттың сериясы және берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-сипаттаңыз</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса), туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, e-mail мекенжайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе винтінің деректері (бар болса)</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемнің нөмірі, күні және сомасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе кемесінің ең жоғары ұшу массасы</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z391" w:id="377"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тіркеу негізі (бір нұсқаны белгілеу): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="377"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әуе кемесіне меншік құқығы □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әуе кемесін пайдалану құқығы □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+басқа (көрсету): </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әуе кемесінің ең жоғары қону массасы</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Байланыс тұлғасы (тегі, аты, әкесінің аты (бар болса), лауазымы, телефон нөмірі, электрондық пошта мекенжайы)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z394" w:id="378"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Растау туралы ақпарат:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="378"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркелген азаматтық әуе кемесінде ауыртпалықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тізілімге және Мемлекеттік тіркеу туралы куәлікке өзгерістер енгізу жағдайларын қоспағанда, жер үсті және спутниктік арналар арқылы жүк тасымалдауға арналған әуе кемесінің жағдайы мен орналасқан жері туралы деректерді беруді қамтамасыз ететін жабдықтың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+азаматтық әуе кемелерін мемлекеттік тіркеу немесе қайта тіркеу үшін алым төлеу _____________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мен заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелерде қамтылған деректерді пайдалануға келісім беремін (Меншік иесі / Эксплуатант)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мен осы өтінімде келтірілген мәліметтер және (немесе) оған қоса берілген құжаттар барлық жағынан дұрыс екенін мәлімдеймін.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық цифрлық қолтаңба) (Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...733 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авиациялық радиожиілік диапазонында жұмыс істейтін радиотаратушы құрылғылардың тізбесі:</w:t>
-[...329 lines deleted...]
-20__жылғы "__" ___________</w:t>
+Өтінім берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18243,6005 +13226,10139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="99"/>
+    <w:bookmarkStart w:name="z398" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әуе кемесінің техникалық жай-күйін тексеру актісі</w:t>
-[...200 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z399" w:id="380"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="380"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Әуе кемесін Мемлекеттік тізілімнен алып тастау туралы куәлік беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікке өзгерістер және (немесе) толықтырулар енгізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-_____ сағат ____ қону _______ жыл</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-_____ сағат ____ қону _______ жыл</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z403" w:id="381"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәлікті беру – 22 (жиырма екі) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="381"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәлікке өзгерістер енгізу – 20 (жиырма) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту – 20 (жиырма) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесін Мемлекеттік тізілімнен алып тастау туралы куәлікті беру – 22 (жиырма екі) жұмыс күні.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-_____ сағат ____ қону _______ жыл</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z406" w:id="382"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікті беру, азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікке өзгерістер енгізу, куәліктің қолданылу мерзімін ұзарту немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="382"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Әуе кемесін Мемлекеттік тізілімнен алып тастау туралы куәлікті беру немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-_____ сағат ____ қону _______ жыл</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z407" w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік көрсетілетін қызметі – "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының 16-бабының 3-тармағына және "Азаматтық авиация саласындағы уәкілетті ұйымның ақылы көрсетілетін қызметтерінің тізбесін және азаматтық авиация саласында төлем мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министірінің 2023 жылғы 17 наурыздағы № 167 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32089 болып тіркелген) сәйкес ақылы негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. "Әуе кемесін Мемлекеттік тізілімнен алып тастау туралы куәлік беру" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. "Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікке өзгерістер және (немесе) толықтырулар енгізу" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. "Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-_____ сағат ____ қону _______ жыл</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z410" w:id="384"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="384"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Уәкілетті ұйым – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z411" w:id="385"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы, азаматтық әуе кемесін мемлекеттік тіркеу туралы алымды бюджетке төлегенін растайтын мәліметтерді уәкілетті ұйым "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="385"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікті алу үшін мынадай құжаттармен қоса электрондық цифрлық қолтаңбамен қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын нотариат куәландырған сатып алу-сату шартының немесе өзге де құжаттың электрондық көшірмесі не ресми аудармасы бар ағылшын тіліндегі тиісті құжаттың электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын сатып алу-сату шартының немесе өзге де құжаттың нотариалды расталған және (немесе) нотариалды куәландырылған шарттың электрондық көшірмесі немесе нотариалды расталған және (немесе) нотариалды куәландырылған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік және (немесе) орыс тілдерінде әуе кемесіне ортақ меншік құқығындағы үлесті әуе кемесіне меншікке қатысушы болып табылмайтын тұлғаға сату кезінде (үлестік меншік кезінде) үлестік меншікке қатысушылардың жазбаша келісімін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) жалдау, лизинг, мүліктік жалдау шартының, әуе кемесін мемлекеттік және (немесе) орыс тілдерінде пайдалану құқығын растайтын өзге де құжаттың электрондық көшірмесі немесе нотариалды куәландырылған жалдау, лизинг, мүліктік жалдау шартының, әуе кемесін ағылшын тілінде пайдалану құқығын растайтын өзге де құжаттың ресми аудармасы бар электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) азаматтық әуе кемесін қабылдау-тапсыру актісінің мемлекеттік және (немесе) орыс тілдеріндегі электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) әуе кемесінің техникалық жай-күйін тексеру актісінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) мемлекеттік авиация тізілімінен немесе шетелдік мемлекеттің азаматтық авиация тізілімінен әуе кемесінің шығарылғанын растайтын құжаттың электрондық көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) шетел мемлекеті берген, уәкілетті ұйымда алғашқы өтінімді тіркеген күнге дейінгі күнтізбелік 30 күннен аспайтын мерзімде берілген ұшу жарамдылығының экспорттық сертификатының электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) бұрынғы тіркеу мемлекеті берген әуе кемесінің 24-биттік мекенжайының жойылғанын растайтын құжат (бар болса).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық әуе кемесін жаңа, бұрын пайдаланылмаған, азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәлікті алу үшін (дайындаушы зауыттан қабылдау кезінде) мынадай құжаттармен қоса электрондық цифрлық қолтаңбамен қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) мемлекеттік және (немесе) орыс тілдерінде құрылтай құжатының (заңды тұлғалар үшін) электрондық көшірмесі немесе жеке басты куәландыратын құжаттың (шетелдік жеке тұлғалар үшін) не нотариалды куәландырылған құрылтай құжаттарының (шетелдік заңды тұлғалар үшін) электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын сатып алу-сату шартының немесе өзге де құжаттың нотариалды расталған және (немесе) нотариалды куәландырылған шарттың электрондық көшірмесі немесе нотариалды расталған және (немесе) нотариалды куәландырылған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік және (немесе) орыс тілдерінде әуе кемесіне ортақ меншік құқығындағы үлесті әуе кемесіне меншікке қатысушы болып табылмайтын тұлғаға (үлестік меншік кезінде) сату кезінде үлестік меншікке қатысушылардың жазбаша келісімін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мемлекеттік және (немесе) орыс тілдерінде әуе кемесін пайдалану құқығын растайтын жалдау, лизинг, мүліктік жалдау шартының, өзге де құжаттың электрондық көшірмесі немесе ресми аудармасы бар ағылшын тілінде әуе кемесін пайдалану құқығын растайтын өзге де құжаттың нотариалды куәландырылған жалдау, лизинг, мүліктік жалдау шартының электрондық көшірмесі (шетелдік жеке және заңды тұлғалардың);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) азаматтық әуе кемесін қабылдау-тапсыру актісінің мемлекеттік және (немесе) орыс тілдеріндегі электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) әуе кемесінің техникалық жай-күйін тексеру актісінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) өтініш берушіден немесе дайындаушы зауыттан келіп түскен хат және мыналарды орнатуды растайтын құжаттар мен фотосуреттерді қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- дайындаушы зауыттың тану тақтайшаларында көрсетілген әуе кемесінің сериялық (зауыттық) нөмірі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік және тіркеу тану белгілері көрсетілген тану тақтайшасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әуе кемесінің мемлекеттік және тіркеу тану белгілерінің орналасқан жері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- әуе кемесінің 24-биттік мекенжайының дұрыс кодталғанын растау болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) өтініш берушінің әуе кемесіне тексеру жүргізу туралы хаты (қажет болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәлікке өзгерістер және (немесе) толықтырулар енгізу үшін мынадай құжаттарды қоса бере отырып, электрондық цифрлық қолтаңбамен қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық әуе кемесінің меншік иесі (иесі) және (немесе) оның атауы және (немесе) оның тегі, аты, әкесінің аты (ол болған кезде); азаматтық әуе кемесін пайдаланушы және (немесе) оның атауы өзгерген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) мемлекеттік және (немесе) орыс тілдерінде құрылтай құжатының (заңды тұлғалар үшін) электрондық көшірмесі немесе жеке басты куәландыратын құжаттың (шетелдік жеке тұлғалар үшін) не нотариалды куәландырылған құрылтай құжаттарының (шетелдік заңды тұлғалар үшін) электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын сатып алу-сату шартының немесе өзге де құжаттың нотариалды расталған және (немесе) нотариалды куәландырылған шарттың электрондық көшірмесі немесе нотариалды расталған және (немесе) нотариалды куәландырылған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік және (немесе) орыс тілдерінде әуе кемесіне ортақ меншік құқығындағы үлесті әуе кемесіне меншікке қатысушы болып табылмайтын тұлғаға (үлестік меншік кезінде) сату кезінде үлестік меншікке қатысушылардың жазбаша келісімін растайтын құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мемлекеттік және (немесе) орыс тілдерінде әуе кемесін пайдалану құқығын растайтын жалдау, лизинг, мүліктік жалдау шартының, өзге де құжаттың электрондық көшірмесі немесе ресми аудармасы бар ағылшын тілінде әуе кемесін пайдалану құқығын растайтын өзге де құжаттың нотариалды куәландырылған жалдау, лизинг, мүліктік жалдау шартының электрондық көшірмесі (шетелдік жеке және заңды тұлғалардың);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) азаматтық әуе кемесін қабылдау-тапсыру актісінің мемлекеттік және (немесе) орыс тілдеріндегі электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Азаматтық әуе кемесін мемлекеттік тіркеу туралы куәліктің қолданылу мерзімін ұзарту үшін мынадай құжаттарды қоса бере отырып, электрондық цифрлық қолтаңбамен қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын сатып алу-сату шартының немесе өзге де құжаттың нотариалды расталған және (немесе) нотариалды куәландырылған шарттың электрондық көшірмесі немесе нотариалды расталған және (немесе) нотариалды куәландырылған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) мемлекеттік және (немесе) орыс тілдерінде әуе кемесін пайдалану құқығын растайтын жалдау, лизинг, мүліктік жалдау шартының, өзге де құжаттың электрондық көшірмесі немесе ресми аудармасымен (шетелдік жеке және заңды тұлғалар үшін) әуе кемесін ағылшын тілінде пайдалану құқығын растайтын өзге де құжаттың нотариалды куәландырылған жалдау, лизинг, мүліктік жалдау шартының электрондық көшірмесі).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Әуе кемесін Мемлекеттік тізілімнен алып тастау туралы куәлікті алу үшін мынадай құжаттарды қоса бере отырып, электрондық цифрлық қолтаңбамен қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) әуе кемесінің меншік құқығының шет мемлекетке ресми аудармасымен (жеке, заңды тұлғаға) ағылшын тілінде өтуін растайтын құжаттардың электрондық көшірмелері немесе әуе кемесі Мемлекеттік тізілімнен шығарылатын жағдайларда көзделген құжат немесе олардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) меншік иесі Қазақстан Республикасының резиденті болып табылмаған жағдайда: жеке тұлғаның жеке басын куәландыратын құжаттардың электрондық көшірмесі немесе өтініш беруші заңды тұлғаны мемлекеттік және (немесе) орыс тілдерінде мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (куәлік);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) әуе кемесі кепілде тұрған жағдайда кепіл ұстаушының оның тізілімнен шығарылуына жазбаша келісімінің мемлекеттік және (немесе) орыс тілдеріндегі электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) Қазақстан Республикасы Көлік және коммуникация министрінің 2011 жылғы 9 наурыздағы № 123 бұйрығымен бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 6868 болып тіркелген) Әуе кемелерін есептен алып тастау қағидаларына 1-қосымшаға сәйкес нысан бойынша есептен алып тастау актісінің электрондық көшірмесі (әуе кемесі есептен шығарылған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) әуе кемесін кәдеге жарату туралы құжаттардың электрондық көшірмесі немесе олардың көшірмелері (әуе кемесі есептен шығарылған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) әуе кемесінен айырым белгілерін алу туралы актінің электрондық көшірмесі және растайтын фотосуреттер (әуе кемесін есептен алып тастау жағдайларын қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) азаматтық авиация саласындағы уәкілетті орган бұрын берген түпнұсқа құжаттар (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерінен (бар болған жағдайда) бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z452" w:id="386"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. өтініш берушінің және (немесе) ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидалардың талаптарына, ұшуға жарамдылық нормаларына және Заңға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="386"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. өтініш берушіге қатысты қызметті немесе мемлекеттік көрсетілетін қызметті алуды талап ететін қызметтің жекелеген түрлерін жүзеге асыруға тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. өтініш берушіге қатысты заңды күшіне енген, оның негізінде өтініш беруші мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. мемлекеттік қызмет көрсету үшін қажетті қолжетімділігі шектеулі дербес деректерге қол жеткізуге "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін өтініш беруші келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. осы Қағидаларда көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуді және оның кіші түрлерін (бар болған жағдайда), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурста орналастырылған: "Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы www.caa.gov.kz Көрсетілетін қызметті алушының: ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызмет көрсету; Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына 3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"БЕКІТЕМІН"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның бірінші басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(немесе оның міндетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы тұлға)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________ ________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы Тегі Аты Әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__ жылғы "__" _______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z457" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әуе кемесінің техникалық жай-күйін тексеру актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z458" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құрамы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z459" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төрағасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z460" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия мүшелері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z461" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____________ 20__ жылы азаматтық әуе кемесінің техникалық жай-күйіне тексеру жүргізді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің сериялық (заводтық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыттан шыққан күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген ресурс, сағат, қону саны, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалануға берілгеннен бастап ресурс, сағат, қону саны, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөндеу саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жөндеудің күні мен жүргізілген орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жөндеуден кейінгі ұшу уақыты, сағат, қону саны, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөндеуге дейінгі қалған ресурс, сағат, қону саны, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралық жөндеу ресурсы, сағат, қону саны, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгі сертификатының (оған баламалы құжаттың) немесе азаматтық әуе кемесі данасының ұшуға жарамдылық нормаларына сәйкестігі туралы куәліктің нөмірі және берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйымның үлгі сертификатын немесе оған баламалы құжатты тану күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қозғалтқыш/әуе винті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы күш қондырғысы/Бас редуктор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыттық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдалана басталғаннан бергі ұшуы (сағат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жөндеу жүргізілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жөндеу жүргізілгеннен кейінгі ұшуы (сағат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келесі жөндеуге дейінгі ресурс қалдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүргізілген жөндеу саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексерілетін көрсеткіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәйкестігі туралы белгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесі техникалық жарамды күйде ұсынылды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің жиынтықталуы мен техникалық жарақтандырылуы ұсынылған мәліметтерге және белгіленген талаптарға сәйкес келеді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәйкестендіру тақтайшасының болуы, ондағы мәліметтердің дұрыстығы және оның орналасқан жерінің сәйкестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесіне берілген мемлекеттік, тіркеу, сәйкестендіру және қосымша белгілердің (болған жағдайда) болуы, олардың дұрыс салынуы және орналасуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесіне берілген 24 биттік мекенжайдың болуы, оның дұрыс конфигурациясы және ұсынылған құжаттарға сәйкестігі (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы акт жасалған күнге дейін орындалуы міндетті осы үлгідегі әуе кемесіне енгізілетін барлық пысықтаулар орындалған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің үлгілік конструкциясына енгізілген өзгерістердің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z462" w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комиссияның қорытындысы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесі Қазақстан Республикасының азаматтық әуе кемелерінің ұшу жарамдылығы нормаларының талаптарына сәйкес келеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z463" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның қолдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z464" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (бар болса), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына 4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z466" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Азаматтық әуе кемесінің пайдалануға жарамдылығы туралы бағалау актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актіні жасау күні, уақыты және орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық әуе кемесін (бұдан әрі – АӘК) тексеру туралы бұйрықтың күні мен нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК тексеру жүргізген тұлғаның тегі, аты, әкесінің аты (бар болса) және лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесінің (иеленушінің) тегі, аты, әкесінің аты (бар болса) немесе атауы және мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушының тегі, аты, әкесінің аты (бар болса) немесе атауы және мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК тексерудің күні, орны және өткізу кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатып алу-сату шарты немесе өзге де құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК түрі мен үлгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК сериялық (заводтық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК шығарылған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Әзірлеуші мемлекет берген үлгі сертификаты немесе баламалы құжат және оны уәкілетті ұйым таныған </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АӘК тексеру барысында анықталған сәйкессіздіктер/бұзушылықтар және олардың сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z467" w:id="396"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорытынды:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="396"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүргізілген жұмыстар мен АӘК тексеру нәтижелері бойынша әуе кемесінің ұшу жарамдылығы нормаларына және Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу және оларға құқықтарды мемлекеттік тіркеу қағидаларына сәйкес / сәйкес емес екені анықталды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарыда баяндалғанның негізінде, сериялық нөмірі бар азаматтық АӘК Қазақстан Республикасының азаматтық әуе кемелерінің Мемлекеттік тізіліміне тіркеу мүмкін / мүмкін емес деп есептеледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авиациялық инспектордың тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Күні </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексеру жүргізілген кезде қатысқан жеке немесе заңды тұлғаның актімен танысуы немесе танысудан бас тартуы туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Күні </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына 5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-Қосалқы күш қондырғысы/Бас редуктор</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z470" w:id="397"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы Куәлік тек қана тіркеу мақсатында берілген және азаматтық әуе кемесіне меншік құқығын куәландыратын құжат болып табылмайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="397"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данное Свидетельство выдано только для целей регистрации и не является документом, удостоверяющим право на владение воздушным судном.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+This Certificate is issued for registration purpose only and is not to certify the right for aircraft ownership.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z472" w:id="398"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рәміз</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="398"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование уполномоченной организации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымның атауы, мекенжайы, телефоны, e-mail, интернет мекенжайы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование уполномоченной организации в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, интернет адрес Name of Civil Aviation Authorized organization Republic of Kazakhstan </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address, telephone, e-mail, the internet address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z476" w:id="399"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл Куәлік барлық ұшулар кезінде әуе кемеде болуы тиіс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="399"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данное Свидетельство должно находиться на борту воздушного судна во время всех полетов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+This Certificate shall be carried on board during all flights</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z478" w:id="400"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЗАМАТТЫҚ ӘУЕ КЕМЕСІН МЕМЛЕКЕТТІК ТІРКЕУ ТУРАЛЫ КУӘЛІК</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="400"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СВИДЕТЕЛЬСТВО О ГОСУДАРСТВЕННОЙ РЕГИСТРАЦИИ ГРАЖДАНСКОГО ВОЗДУШНОГО СУДНА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERTIFICATE OF THE STATE REGISTRATION OF CIVIL AIRCRAFT </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z481" w:id="401"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Мемлекеттік және тіркеу айырым белгілері</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="401"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственный и регистрационный опознавательные знаки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+State identification and registration number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="402"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Әуе кемесін дайындаушы және дайындаушының белгілеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="402"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изготовитель и обозначение воздушного судна изготовителем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Manufacturer and manufacturer’s designation of aircraft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z485" w:id="403"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Азаматтық әуе кемесінің сериялық (зауыттық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="403"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серийный (заводской) номер гражданского воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Manufacturer's serial number</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+for the aircraft</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z488" w:id="404"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4а. Берілді (Куәлік алушының атауы (аты))</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="404"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдано (Наименование (имя) получателя свидетельства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Issued to (Name of holder)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z490" w:id="405"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тіркеу үшін негіздеме (нұсқалардың бірін белгілеу): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="405"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основание для регистрации (отметить один из вариантов): </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Basis of registration (check one): </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соңғы жөндеу жүргізілгеннен кейінгі ұшуы (сағат)</w:t>
+□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z492" w:id="406"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+әуе кемесіне меншік құқығы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="406"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>право собственности на воздушное судно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ownership of aircraft</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□□</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z494" w:id="407"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әуе кемесін пайдаланушы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="407"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>эксплуатант воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+operator of aircraft</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□□</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z496" w:id="408"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа (түсіндіру):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="408"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">прочее (пояснить): </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+other (explain): </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z498" w:id="409"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4b. Куәлікті алушының мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="409"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес получателя свидетельства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Name of owner, if different from holder:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...749 lines deleted...]
-        <w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z500" w:id="410"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Меншік иесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="410"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...331 lines deleted...]
-        </w:trPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Собственник: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Owner:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...96 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z502" w:id="411"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесінің адресі, телефоны, e-mail:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="411"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес собственника, телефон, e-mail:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address of owner, telephone, e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-"Цифрлық үкімет" порталы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z504" w:id="412"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Осымен осы азаматтық әуе кемесінің Қазақстан Республикасының заңнамасына және Халықаралық азаматтық авиация туралы Конвенцияға (Чикаго, 1944 ж.) сәйкес Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізіліміне енгізілгендігін куәландырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="412"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Настоящим удостоверяется, что данное гражданское воздушное судно занесено в Государственный реестр гражданских воздушных судов Республики Казахстан в соответствии с законодательством Республики Казахстан и Конвенцией о международной гражданской авиации (Чикаго, 1944 г.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+This is to certify that the aforementioned aircraft is duly registered in the State Civil Aircraft Registry of the Republic of Kazakhstan pursuant to Legislation of the Republic of Kazakhstan and the International Civil Aviation Convention (Chicago, 1944).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...155 lines deleted...]
-шуыл бойынша әуе кемесінің сертификатын беру және (немесе) радиомен хабарлау аппаратурасын пайдалануға рұқсат беру мерзімі – 5 (бес) жұмыс күнін құрайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z506" w:id="413"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйымның лауазымды тұлға не оның орнындағы адам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="413"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>An official of an authorized organization or a person replacing him</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(электронная цифровая подпись) (Фамилия, имя, отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Электрондық (ішінара автоматтандырылған)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z509" w:id="414"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәліктің қолданылу мерзiмi: _____ дейiн</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="414"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия свидетельства до: _______</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+The certificate is valid till:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z511" w:id="415"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="415"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Date of issue:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...216 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z513" w:id="416"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 1. "Қазақстан Республикасының азаматтық әуе кемелерін мемлекеттік тіркеу туралы куәліктер беру" мемлекеттік көрсетілетін қызметі – "Қазақстан Республикасының әуе кеңістігін пайдалану және авиация қызметі туралы" Қазақстан Республикасы Заңының </w:t>
-[...1429 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурста орналастырылған: "Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы www.caa.gov.kz Көрсетілетін қызметті алушының: ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызмет көрсету; Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
+24-тік биттік код: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="416"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-х битовый код:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 bit code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24319,190 +23436,239 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оларға құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тіркеу қағидаларына</w:t>
-[...77 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>тіркеу қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="100"/>
+    <w:bookmarkStart w:name="z516" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Азаматтық әуе кемесінің пайдалануға жарамдылығы туралы бағалау актісі</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Әуе кемелерінің жіктелуі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z517" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша алып тасталды- ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 30.03.2023 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="6781800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="6781800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. әдетте "шар-батпырауық" деп аталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z519" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "қалқымалы" немесе "қайық" сөзін қосуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z520" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. шаңғы шассиі бар әуе кемелерін қамтиды (бұл жағдайда "құрлықтағы ұшақ" "шаңғымен ұшатын ұшақпен" ауыстырылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z521" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. тек кестенің толықтығы үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24575,1066 +23741,247 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оларға құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тіркеу қағидаларына</w:t>
+              <w:t>тіркеу қағидаларына 7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...185 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="101"/>
+    <w:bookmarkStart w:name="z523" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рәміз  Уәкілетті ұйымның атауы Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті органның атауы, адресі, телефоны, e-maіl, Интернет адресі Наименование уполномоченного органа в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-maіl, Интернет адрес Name of Cіvіl Avіatіon Authorіty Republіc of Kazakhstan Address, telefone, e-maіl, the Іnternet address АЗАМАТТЫҚ ӘУЕ КЕМЕСІН МЕМЛЕКЕТТІК ТІРКЕУ ТУРАЛЫ КУӘЛІК СВИДЕТЕЛЬСТВО О ГОСУДАРСТВЕННОЙ РЕГИСТРАЦИИ ГРАЖДАНСКОГО ВОЗДУШНОГО СУДНА CERTІFІCATE OF THE STATE REGІSTRATІON OF CІVІL AІRCRAFT №</w:t>
-[...730 lines deleted...]
-    </w:tbl>
+        <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z524" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның авиациялық әкімшілігі" АҚ Сіздің [өтініш берген күні] жылғы №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z525" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [өтініш нөмірі] өтінішіңізді қарап, ___________________________ беруден бас</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z526" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарту туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z527" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Бас тарту себебі].</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z528" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z529" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лауазымды тұлғасы немесе оны алмастыратын адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z530" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі,Аты, Әкесінің аты бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z531" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25707,25655 +24054,1293 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оларға құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тіркеу қағидаларына</w:t>
+              <w:t>тіркеу қағидаларына 8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="102"/>
+    <w:bookmarkStart w:name="z533" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы азаматтық әуе кемелерінің Мемлекеттік тізілімі (тіркелген әуе кемесінің тіркелу күніндегі ақпараты)</w:t>
-[...24905 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Қазақстан Республикасы азаматтық әуе кемелерінің Мемлекеттік тізілімі  (тіркелген әуе кемесінің тіркелу күніндегі ақпараты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> Берілген күні</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Әуе кемесінің 24 биттік мекенжайы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...146 lines deleted...]
-              <w:t xml:space="preserve"> Орындаушы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тіркелу туралы куәліктің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің үлгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік және тіркеу айырымдық белгілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыттық (сериялық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің меншік иесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесін пайдаланушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тізілімнен шығуы туралы куәлік нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тізілімнен шығарған күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тізілімге жазуды енгізген уәкілетті ұйымның лауазымдық тұлғасының қолы және Тегі Аты Әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тіркеу туралы куәлікті алған тұлғаның қолы, Тегі Аты Әкесінің аты (болған жағдайда), лауазымы және күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -51422,298 +25407,21753 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>тіркеу қағидаларына 9-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2017 жылғы 30 маусымдағы</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 409 бұйрығына қосымша</w:t>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________ - дан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш берушінің Т.А.Ә.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке куәлігінің (паспортының)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлға ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы, байланыс телефоны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ЖСН/БСН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:bookmarkStart w:name="z536" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z537" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төменде қолын қоюшы тұлға алып тастаушының сериялық нөмірімен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z538" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________  (дайындаушының сериялық нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z539" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және тіркеу нөмірі/белгісі _____________________________________________  (тіркеу нөмірі/белгісі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z540" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z541" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әуе кемесінің/тікұшақтың планерін дайындаушысының атауы және моделінің нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z542" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әуе кемесінің барлық орнатылған, кіріктірілген немесе берілген керек- жарақтарымен, бөліктерімен және жабдықтарымен бірге жиынтықта) тіркелген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z543" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z544" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік иесі _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z545" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z546" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы құжат төменде қолын қоюшы тұлға Авиациялық хаттаманың ХІІІ бабы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z547" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ережелерінің күшіне орай ____________________________________________  (кредитордың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z548" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті тарабының пайдасына берген тіркеуден алып тастауға және әкетуге қайтарып алынбайтын өкілеттік болып табылады. Аталған бапқа сәйкес төменде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z549" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолын қоюшы тұлға осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z550" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті тарап немесе осы тарап тағайындаған тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z551" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) Қазақстан Республикасының Азаматтық авиация комитеті 1944 жылғы 7 желтоқсанда Чикагода қол қойылған Халықаралық азаматтық авиация туралы конвенцияның ІІІ тарауының мақсаттары үшін жүргізетін Қазақстан Республикасы Азаматтық әуе кемелерінің мемлекеттік тізілімінде әуе кемесін тіркеуден алып тастауды қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z552" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) әуе кемесінің Қазақстан Республикасынан орын ауыстыруын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z553" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті тарап немесе осы тарап тағайындаған тұлға жоғарыда 1) тармақта көрсетілген әрекеттерді жазбаша талап ету бойынша оған төменде қол қоюшы тұлғаның келісімінсіз орындай алатын және осындай талап қойылғаннан кейін Қазақстан Республикасының өкілетті органдары уәкілетті тараппен осындай әрекеттерді тезірек аяқтау мақсатында ынтымақтастық жасайтынын растауды сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z554" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы құжатта белгіленген уәкілетті тараптың құқықтарын төменде қолын қоюшы тұлға уәкілетті тараптың жазбаша келісімінсіз қайтарып ала алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z555" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы сұрау салумен және оның шарттарымен сіздің келісіміңізді құжаттың төменгі бөлігіндегі сол үшін бөлінген жерге тиісті жазбаны енгізу және осы құжатты уәкілеті ұйым беру жолымен растауды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z556" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________  (Пайдаланушының/иесінің атауы, деректемелері )</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z557" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісілді және берілді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z558" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның қызметшісі немесе оның уәкілеттік берген тұлғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z559" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z560" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы, лауазымы, Т.А.Ә. (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z561" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z562" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________  (адресаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z563" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: аббреватураның толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z564" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. – Тегі Аты Әкесінің аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z565" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН – жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z566" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________ - дан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш берушінің Тегі Аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке куәлігінің (паспортының)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлға ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы, байланыс телефоны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ЖСН/БСН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z569" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Азаматтық әуе кемесін Мемлекеттік тізілімнен алып тастау (дерегистрация) туралы өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z570" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматтық әуе кемелерінің мемлекеттік тізілімінен  төменде көрсетілген тұлғаға тиесілі ______________________ әуе кемесін,  (әуе кемесінің үлгісі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z571" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z572" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушы (эксплуатант):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z573" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуе кемесін (әуе кемесінің үлгісі) Қазақстан Республикасының азаматтық әуе кемелерінің Мемлекеттік тізілімінен алып тастауыңызды және шығуы туралы куәлігін беруіңізді өтінемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z574" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемесін шығарылу себебі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z575" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Азаматтық әуе кемесінің үлгісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z576" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Айырым белгісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z577" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сериялық (зауыттық) нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z578" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Зауыттан шығарылған күні (күні, айы, жылы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z579" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өндіруші (зауыт, мемлекет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z580" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әуе кемесінен айырым белгілерін алып тастау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z581" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 24 биттік кодтың жойылу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z582" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әуе кемесін Пайдаланушы сертификатының (Авиациялық жұмыстарды орындау куәлігінің) қосымшасынан алып тастау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z583" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әуе кемесін кепілұстаушының келісімінің датасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z584" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әуе кемесін есептен шығарылу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z585" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әуе кемесі экспортталған мемлекет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z586" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Меншік иесінің құжатының санаты (заңды тұлға үшін):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z587" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлғаның атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z588" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлғаның БСН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z589" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншік иесінің заңды мекенжайы (облысы, ауданы, елді мекені, көшесі,үйдің нөмірі, пәтері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z590" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншік иесінің телефон нөмірі, факсы и e-maіl мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z591" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесінің құжатының санаты (жеке тұлға үшін):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z592" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжаттың сериясы және берілген датасы № ___ 20 ___ жылғы "__" ___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z593" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Т.А.Ә. (болған жағдайда), туған күні: _____ 20 ___ жылғы "__" __ ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z594" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z595" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мекенжайы (облысы, ауданы, елді мекені, көшесі, үйдің нөмірі, пәтері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z596" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) телефон нөмірі, факсы и e-maіl мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z597" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Пайдаланушының құжатының санаты (заңды тұлға үшін):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z598" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заңды тұлғаның атауы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z599" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заңды тұлғаның БСН: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z600" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) пайдаланушының заңды мекенжайы (облысы, ауданы, елді мекені, көшесі, үйдің нөмірі, пәтері) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z601" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пайдаланушының телефон нөмірі, факсы и e-maіl мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z602" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушының құжатының санаты (жеке тұлға үшін):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z603" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжаттың сериясы және берілген датасы № ____ 20 ___ жылғы "__" __</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z604" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Т.А.Ә. (болған жағдайда), туған күні: _____ 20 ___ жылғы "__" __,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z605" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСН </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z606" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мекенжайы (облысы, ауданы, елді мекені, көшесі, үйдің нөмірі, пәтері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z607" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) телефон нөмірі, факсы и e-maіl мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z608" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Байланыс тұлғасы (Т.А.Ә. (болған жағдайда), лауазымы, телефон нөмірі, факсі и e-maіl мекенжайы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z609" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z610" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңмен қорғалатын құпияны құрайтын, цифрлық жүйелерде қамтылған деректерді </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z611" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін (Меншік иесі / Пайдаланушы).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылған мәліметтердің толықтығы мен дұрыстығын растаймын.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші өтінішті электрондық цифрлық қолтаңбамен куәландырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берілген күні:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z612" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: аббреватураның толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z613" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. – Тегі Аты Әкесінің аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z614" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН – жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z615" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11-қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________ - дан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш берушінің Тегі Аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке куәлігінің (паспортының)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлға ұйымның атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы, байланыс телефоны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ЖСН/БСН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z617" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әуе кемесін тіркеуден алып тастау және әкету туралы өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z618" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z619" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z620" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиесілі _________________________________________________________ әуе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z621" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әуе кемесінің үлгісі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z622" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кемесін Қазақстан Республикасының азаматтық әуе кемелерінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z623" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тізілімінен алып тастауыңызды және шығуы туралы куәлігін беруіңізді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z624" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z625" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемесі туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z626" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Азаматтық әуе кемесінің үлгісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z627" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сериялық (зауыттық) нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z628" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Зауыттан шығарылған күні (күні, айы, жылы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z629" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өндіруші (зауыт, мемлекет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z630" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орналасу орны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z631" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әуе кемесі экспортталатын мемлекет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z632" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылатын Заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z633" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z634" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті тарап:_______________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z635" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының қолы Т.А.Ә. (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z636" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z637" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z638" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: аббреватураның толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z639" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. – Тегі Аты Әкесінің аты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z640" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН – жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z641" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН – бизнес-сәйкестендіру нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z644" w:id="536"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рәміз</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="536"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы азаматтық авиация саласындағы уәкілетті ұйымның атауы, мекенжайы, телефоны, e-mail, интернет мекенжайы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование уполномоченной организации в сфере гражданской авиации Республики Казахстан, адрес, телефон, e-mail, интернет адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of Civil Aviation Authorized organization Republic of Kazakhstan </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address, telephone, e-mail, the internet address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z648" w:id="537"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ АЗАМАТТЫҚ ӘУЕ КЕМЕЛЕРІНІҢ МЕМЛЕКЕТТІК ТІЗІЛІМІНЕН ШЫҒУЫ ТУРАЛЫ КУӘЛІК</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="537"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СВИДЕТЕЛЬСТВО ОБ ИСКЛЮЧЕНИИ ГРАЖДАНСКОГО ВОЗДУШНОГО СУДНА ИЗ ГОСУДАРСТВЕННОГО РЕЕСТРА ГРАЖДАНСКИХ ВОЗДУШНЫХ СУДОВ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERTIFICATE OF DEREGISTRATION FROM THE STATE REGISTER CIVIL AIRCRAFT REPUBLIC OF KAZAKHSTAN </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z651" w:id="538"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Мемлекеттік және тіркеу айырым белгілері</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="538"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственный и регистрационный опознавательные знаки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nationality or common mark and registration mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z653" w:id="539"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Әуе кемесін дайындаушы және дайындаушының белгілеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="539"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изготовитель и обозначение воздушного судна изготовителем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Manufacturer and manufacturer’s designation of aircraft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z655" w:id="540"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Азаматтық әуе кемесінің сериялық (зауыттық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="540"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серийный (заводской) номер гражданского воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Manufacturer's serial number</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+for the aircraft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z658" w:id="541"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4а. Берілді (Куәлік алушының атауы (аты)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="541"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдано (Наименование (имя) получателя свидетельства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Issued to (Name of holder)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z660" w:id="542"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тіркеу үшін негіздеме (нұсқалардың бірін белгілеу): </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="542"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основание для регистрации (отметить один из вариантов): </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Basis of registration (check one): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z662" w:id="543"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+әуе кемесіне меншік құқығы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="543"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+право собственности на воздушное судно ownership of aircraft </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z663" w:id="544"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әуе кемесін пайдаланушы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="544"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+эксплуатант воздушного судна operator of aircraft </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z664" w:id="545"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа (түсіндіру):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="545"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">прочее (пояснить): </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+other (explain): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z666" w:id="546"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4b. Куәлікті алушының мекенжайы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="546"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес получателя свидетельства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address of owner, if different from holder:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z668" w:id="547"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Меншік иесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="547"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Собственник: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Owner:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z670" w:id="548"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесінің адресі, телефоны, e-mail:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="548"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес собственника, телефон, e-mail:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Address of owner, telephone, e-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z672" w:id="549"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қазақстан Республикасының азаматтық әуе кемелерінің мемлекеттік тізілімінен шықты және оның тіркеу туралы куәлігі жойылды.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="549"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исключен из государственного реестра гражданских воздушных судов Республики Казахстан и его свидетельство о регистрации аннулировано.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+It is hereby certified that the above described aircraft has been duly removed from the from the State Register of Civil Aircraft of the Republic of Kazakhstan and its nationality and registration marks, as well as the Certificate of Registration, have been cancelled.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z674" w:id="550"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6а. Тіркеуді тоқтату себеп(тер)і, егер белгілі болса:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="550"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Причина(ы) прекращения регистрации, если известна(ы):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Reason(s) for deregistration, if known:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z676" w:id="551"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйымның лауазымды тұлға не оның орнындағы адам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="551"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>An official of an authorized organization or a person replacing him</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(электронная цифровая подпись) (Фамилия, имя, отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z679" w:id="552"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="552"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Date of issue:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13-қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z682" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 биттік әуе кемесінің мекенжайын тағайындау журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу куәлігінің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің 24 биттік мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әуе кемесінің түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сериялық (зауыттық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Борттық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орындаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z685" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтық әуе кемесіне мемлекеттік тіркеу танымдық белгілерін және (немесе) 24 биттік мекенжайын резервке қою туралы өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өтініш берушінің түрін таңдаңыз:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z686" w:id="555"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□ Жеке тұлға</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="555"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+□ Заңды тұлға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Бұл өтінім қаралып, талаптарға сай болған жағдайда қанағаттандырылып, төменде көрсетілген өтініш берушіге беріледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өтініш беруші туралы мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің тегі, аты, әкесінің аты (бар болған жағдайда) немесе атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z687" w:id="556"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="556"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ел / Облыс / Аудан / Елді мекен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көше атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үй / ғимарат нөмірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пәтер / кеңсе нөмірі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3. Телефон нөмірі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4. E-mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Әуе кемесі туралы мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z691" w:id="557"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1. Өндіруші мемлекет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="557"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.2. Өндіруші зауыт:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.3. Зауыттан шығарылған күні (күні, айы, жылы):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.4. Әуе кемесінің түрі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.5. Тіркеу белгісі (бар болса):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.6. Нақты орналасқан жері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.7. Зауыттық (сериялық) нөмірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.8. Ең жоғарғы ұшу салмағы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.9. Екінші реттік шолушы радиолокациясының "S" режимінде жұмыс істейтін және тану құрылғысы бар жабдықтың болуы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.10. Меншік иесінің әуе кемесін сатып алу шартының нөмірі мен күні:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.11. Пайдаланушының (эксплуатанттың) әуе кемесін сатып алу шартының нөмірі мен күні:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.12. Тіркеуге өтінім берудің жоспарланған күні:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінімге барлық растайтын құжаттар қоса беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің бірінші басшысы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолы және мөрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+*Резервті жою туралы шешім қабылданған жағдайда, уәкілетті ұйым үш жұмыс күні ішінде бұл туралы хабардар етілуі тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15-қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z708" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пилотсыз ұшу аппаратын есепке қою өтінімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z709" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінемін (қажеттісін таңдау қажет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z710" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Пилотсыз ұшу аппаратын есепке қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z711" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Пилотсыз ұшу аппаратын есепке қою туралы куәлікке мынадай өзгерістер енгізу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z712" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Пилотсыз ұшу аппаратының меншік иесі (иеленушісі) және (немесе) оның атауы және (немесе) тегі, аты, әкесінің аты (бар болған жағдайда) өзгерген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z713" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Пилотсыз ұшу аппаратының пайдаланушысы (эксплуатанты) және (немесе) оның атауы және (немесе) тегі, аты, әкесінің аты (бар болған жағдайда) өзгерген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z714" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      □ Пилотсыз ұшу аппаратын есепке қою туралы куәліктің қолданылу мерзімін ұзарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z715" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және пилотсыз ұшу аппаратын есепке қою туралы куәлікті беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш беруші туралы мәлімет:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z716" w:id="566"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушіні көрсетіңіз:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="566"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйесінің меншік иесі ☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйесінің пайдаланушысы ☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды/жеке тұлғаның тегі, аты, әкесінің аты (бар болса) толық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің заңды мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, өтініш берушінің e-mail мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z718" w:id="567"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың нөмірі және сатып алынған күні:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="567"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншік иесі №_ "_" 20_жыл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушы №_ "_" 20_жыл</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылу мерзімі (Өтініш беруші толтырады)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5 жыл мерзімге ☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалдау шартының мерзіміне ☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалдау шартының қолданылу мерзімі (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Егер меншік иесінің немесе пайдаланушының деректері өтініш берушіден өзгеше болса, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды/жеке тұлғалар / тегі, аты, әкесінің аты (бар болса) толық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, өтініш берушінің e-mail мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі / бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуе кемесінің тұрақты орналасқан орны:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйе туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйым берген сәйкестік декларациясының немесе сертификатының немесе сәйкестік куәлігінің есептік нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы есептік нөмір (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйені өндіруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің шығарылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің сериялық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің максималды ұшу салмағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің түрі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тікұшақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мульти роторлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гибрид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z724" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Растау туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z725" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәлімделген ұшақсыз авиациялық жүйеге ауыртпалықтың болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z726" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z727" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен осы өтінімде келтірілген мәліметтер және (немесе) оған қоса берілген құжаттар барлық жағынан дұрыс екенін мәлімдеймін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z728" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z729" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z731" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Пилотсыз авиациялық жүйені есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z732" w:id="575"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы "Пилотсыз авиациялық жүйені есепке қою".</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="575"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Пилотсыз авиациялық жүйені есепке қою туралы куәлік беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Пилотсыз авиациялық жүйені пилотсыз авиациялық жүйелердің тізілімінен алып тастау туралы куәлік беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Пилотсыз авиациялық жүйені есепке қою туралы куәлікке өзгерістер енгізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімін ұзарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның авиациялық әкімшілігі" АҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" веб-порталы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z737" w:id="576"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйені есепке қою туралы куәлік беру – 10 (он) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="576"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйені есепке қою туралы куәлікке өзгерістер енгізу – 10 (он) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданысын ұзарту – 10 (он) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйені алып тастау туралы куәлік беру – 10 (он) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынылған құжаттарға қосымша бағалау жүргізу қажет болған жағдайда қарау мерзімі 5 (бес) жұмыс күніне дейін ұзартылады, бұл туралы осы тармақтың бірінші бөлігінде көрсетілген мерзім өткенге дейін өтініш берушінің "жеке кабинетіне" портал арқылы хабарлама жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z741" w:id="577"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Пилотсыз авиациялық жүйені есепке қою туралы куәлік беру, пилотсыз авиациялық жүйені есепке қою туралы куәлікке өзгерістер енгізу не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="577"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Пилотсыз авиациялық жүйені пилотсыз авиациялық жүйелер тізілімінен алып тастау туралы куәлік немесе Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беру.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z742" w:id="578"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. "Пилотсыз авиациялық жүйені есепке қою туралы куәлік беру" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="578"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. "Пилотсыз авиациялық жүйелерді Пилотсыз авиациялық жүйелер тізілімінен алып тастау туралы куәлік беру" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. "Пилотсыз авиациялық жүйені есепке қою туралы куәлікке өзгерістер енгізу" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. "Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімін ұзарту" мемлекеттік көрсетілетін қызметі тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z745" w:id="579"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="579"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z746" w:id="580"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="580"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Уәкілетті ұйым - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұманы қоса алғанда, сағат 13.00-ден 14.00-ге дейін түскі үзіліспен сағат 8.00-дан 17.00-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z747" w:id="581"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы, мәліметтерді уәкілетті ұйым "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="581"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйені есепке қою туралы куәлікті алу үшін ең жоғары ұшу салмағы 1,5 кг-ға дейін мынадай құжатты қоса бере отырып, ЭЦҚ-мен қол қойылған өтінім беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) пилотсыз авиациялық жүйені (пилотсыз авиациялық жүйе шет мемлекеттің есебінде болған жағдайда) шет мемлекеттің есебінен алып тастау туралы куәлік.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйені есепке қою туралы куәлікті алу үшін ең жоғары ұшу салмағы 1,5 кг және одан астам мынадай құжаттарды қоса бере отырып, ЭЦҚ-мен қол қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) құрылтай құжатының мемлекеттік және (немесе) орыс тілдеріндегі электрондық көшірмесі (заңды тұлғалар үшін) немесе жеке басын куәландыратын құжаттың (шетелдік жеке тұлғалар үшін) немесе нотариалды куәландырылған құрылтай құжаттарының (шетелдік заңды тұлғалар үшін) электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) нотариат куәландырған және нотариат куәландырған сатып алу-сату шартының немесе мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі немесе нотариат куәландырған және нотариат куәландырған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың (шетелдік жеке және заңды тұлғалар үшін) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік және (немесе) орыс тілінде пайдалану құқығын растайтын жалдау, лизинг, мүліктік жалдау шартының, өзге де құжаттың электрондық көшірмесі немесе ресми аудармасымен ағылшын тілінде пайдалану құқығын растайтын өзге де құжаттың (шетелдік жеке және заңды тұлғалар үшін) нотариалды куәландырылған жалдау, лизинг, мүліктік жалдау шартының, электрондық көшірмесі; пайдалану құқығын растайтын жалдау, лизинг, мүліктік жалдау шартының, өзге де құжаттың электрондық көшірмесі немесе ресми аудармасымен ағылшын тілінде пайдалану құқығын растайтын өзге де құжаттың (шетелдік жеке және заңды тұлғалар үшін) нотариалды куәландырылған жалдау, лизинг, мүліктік жалдау шартының, электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) пилотсыз авиациялық жүйені (пилотсыз авиациялық жүйе шет мемлекеттің есебінде болған жағдайда) шет мемлекеттің есебінен алып тастау туралы куәлік.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ең жоғары ұшу салмағы 1,5 кг дейін Пилотсыз авиациялық жүйені есепке қою туралы куәлікке өзгерістер енгізу үшін ЭЦҚ қойылған өтінім беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ең жоғары ұшу салмағы 1,5 кг және одан жоғары пилотсыз авиациялық жүйені есепке қою туралы куәлікке өзгерістер енгізу үшін мынадай құжаттарды қоса бере отырып, ЭЦҚ-мен қол қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) құрылтай құжатының мемлекеттік және (немесе) орыс тілдеріндегі электрондық көшірмесі (заңды тұлғалар үшін) немесе жеке басын куәландыратын құжаттың (шетелдік жеке тұлғалар үшін) немесе нотариалды куәландырылған құрылтай құжаттарының (шетелдік заңды тұлғалар үшін) электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) нотариат куәландырған және нотариат куәландырған сатып алу-сату шартының немесе мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі немесе нотариат куәландырған және нотариат куәландырған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың (шетелдік жеке және заңды тұлғалар үшін) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)мемлекеттік және (немесе) орыс тілдерінде пайдалану құқығын растайтын жалдау, лизинг, мүліктік жалдау шартының немесе өзге де құжаттың электрондық көшірмесі не ресми аудармасы бар ағылшын тіліндегі осындай құжаттың электрондық көшірмесі (шетелдік жеке және заңды тұлғалар үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылуын ұзарту үшін мынадай құжаттарды қоса бере отырып, ЭЦҚ-мен қол қойылған өтінім беріледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) нотариат куәландырған және нотариат куәландырған сатып алу-сату шартының немесе мемлекеттік және (немесе) орыс тілдерінде меншік құқығын растайтын өзге де құжаттың электрондық көшірмесі немесе нотариат куәландырған және нотариат куәландырған сатып алу-сату шартының немесе ресми аудармасы бар ағылшын тілінде меншік құқығын растайтын өзге де құжаттың (шетелдік жеке және заңды тұлғалар үшін) электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйені Пилотсыз авиациялық жүйелер тізілімінен алып тастау туралы куәлікті алу үшін ЭЦҚ-мен қол қойылған өтінім беріледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерінен (бар болған жағдайда бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z762" w:id="582"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. өтініш берушінің және (немесе) ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидалардың талаптарына, ұшуға жарамдылық нормаларына және Заңға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="582"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. өтініш берушіге қатысты қызметті немесе мемлекеттік көрсетілетін қызметті алуды талап ететін қызметтің жекелеген түрлерін жүзеге асыруға тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. өтініш берушіге қатысты заңды күшіне енген, оның негізінде өтініш беруші мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. мемлекеттік қызмет көрсету үшін қажетті қолжетімділігі шектеулі дербес деректерге қол жеткізуге Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының 8-бабына сәйкес берілетін өтініш беруші келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. осы Қағидаларда көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуді және оның кіші түрлерін (бар болған жағдайда) , оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z766" w:id="583"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары мынадай интернет-ресурста орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="583"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы www.caa.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде Мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z773" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рәміз Символ Уәкілетті ұйымның атауы Наименование уполномоченной организации Уәкілетті ұйымның мекенжайы Адрес уполномоченной организации Name of Civil Aviation Authorized organization Republic of Kazakhstan Address, telephone, e-mail, internet address</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z774" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПИЛОТСЫЗ АВИАЦИЯЛЫҚ ЖҮЙЕНІ ЕСЕПКЕ ҚОЮ ТУРАЛЫ КУӘЛІК СВИДЕТЕЛЬСТВО О ПОСТАНОВКЕ НА УЧЕТ БЕСПИЛОТНОЙ АВИАЦИОННОЙ СИСТЕМЫ CERTIFICATE OF REGISTRATION OF AN UNMANNED AIRCRAFT SYSTEM №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z775" w:id="586"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пилотсыз авиациялық жүйенің үлгісі, моделі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="586"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип, модель беспилотной авиационной системы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type, model of an unmanned aircraft system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z777" w:id="587"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Сериялық нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="587"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серийный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Serial number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z779" w:id="588"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Дайындаушысы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="588"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изготовитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Manufacture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z781" w:id="589"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Борттық нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="589"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бортовой номер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Board number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z783" w:id="590"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Меншік иесі, адресі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="590"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Собственник, адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Owned, аdress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z785" w:id="591"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Пайдаланушысы, адресі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="591"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эксплуатант, адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Operator, аdress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z787" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осымен жоғарыда көрсетілген қашықтықтан ұшу авиациялық жүйенің тиісті түрде Қазақстан Республикасының заңнамасына сәйкес есепке қойылғандығын куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z788" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим удостоверяется, что вышеупомянутое дистанционно пилотируемая авиационная система должным образом учтена в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z789" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This is to certify that the unmanned aircraft system is duly registered in the State Civil Aircraft Registry of the Republic of Kazakhstan pursuant to Legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z790" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Куәлік тек қана есепке қою мақсатында берілген және қашықтықтан ұшу авиациялық жүйенің меншік құқығын куәландыратын құжат болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z791" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное Свидетельство выдано только для целей учета и не является документом, удостоверяющим право на владение дистанционно пилотируемой авиационной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z792" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This Certificate is issued for accounting purpose only and is not to certify the right for remotely piloted aviation system ownership.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z793" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Куәліктің қолданылу мерзiмi: ____________________ дейiн</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z794" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның лауазымды тұлға немесе оны алмастыратын адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z795" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z796" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An official of an authorized organization or a person replacing him</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z797" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты бар болса) (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z798" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия свидетельства до: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z799" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The certificate is valid till: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z800" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берiлген күнi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z801" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z802" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Date of issue:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18-қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z805" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Азаматтық авиациясының пилотсыз авиациялық жүйелерінің тізілімі (есепке қою күніндегі пилотсыз авиациялық жүйелері туралы ақпарат)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлік нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борттық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке қою күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәліктің қолданылу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыттық (сериялық) нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесінің бизнес сәйкестендіру нөмірі / жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алып тастау туралы куәліктің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығарылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z807" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пилотсыз авиациялық жүйені Қазақстан Республикасы Азаматтық авиациясының пилотсыз авиациялық жүйелерінің тізілімінен алып тастауға өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш беруші туралы мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z808" w:id="610"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушіні көрсетіңіз:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="610"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншік иесі ☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушы ☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды/жеке тұлғаның тегі, аты, әкесінің аты (бар болса) толық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің заңды мекенжайы (облыс, аудан, елді мекен, көше, үй нөмірі, пәтер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон нөмірі, өтініш берушінің e-mail мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш берушінің Бизнес сәйкестендіру нөмірі / жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйе туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің куәлік нөмірі, берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борттық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сериялық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептен алып тастау себебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пилотсыз авиациялық жүйені пайдаланудан алып тастау немесе алып тастау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пилотсыз авиациялық жүйені шет мемлекетке, шетелдік жеке немесе заңды тұлғаға сату немесе беру (әкету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пилотсыз авиациялық жүйені есепке қою туралы куәліктің қолданылу мерзімінің аяқталуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пилотсыз авиациялық жүйенің жоғалуы немесе ұрлануы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пилотсыз авиациялық жүйенің максималды ұшу массасының жіктеуішін және (немесе) конструкция типінің жіктеуішін өзгерту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z810" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Растау туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z811" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәлімделген пилотсыз авиациялық жүйеге ауыртпалықтың болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z812" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z813" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен осы өтінімде келтірілген мәліметтер және (немесе) оған қоса берілген құжаттар барлық жағынан дұрыс екенін мәлімдеймін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z814" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z815" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z817" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рәміз Символ Уәкілетті ұйымның атауы Наименование уполномоченной организации Уәкілетті ұйымның мекенжайы Адрес уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z818" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Name of Civil Aviation Authorized organization Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z819" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Address, telephone, e-mail, the internet address</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z820" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПИЛОТСЫЗ АВИАЦИЯЛЫҚ ЖҮЙЕНІ ЕСЕПТЕН АЛЫП ТАСТАУ ТУРАЛЫ КУӘЛІК СВИДЕТЕЛЬСТВО ОБ ИСКЛЮЧЕНИИ БЕСПИЛОТНОЙ АВИАЦИОННОЙ СИСТЕМЫ CERTIFICATE OF CANCELLATION OF THE UNMANNED AIRCRAFT SYSTEM №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z821" w:id="621"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Пилотсыз авиациялық жүйенің үлгісі, моделі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="621"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип, модель беспилотной авиационной системы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type, model of an unmanned aircraft system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z823" w:id="622"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Сериялық нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="622"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серийный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Serial number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z825" w:id="623"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Дайындаушысы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="623"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изготовитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Manufacture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z827" w:id="624"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Меншік иесі, адресі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="624"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Собственник, адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Owner, аdress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z829" w:id="625"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Борттық нөмір</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="625"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бортовой номер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Board number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z831" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАЗАҚСТАН РЕСПУБЛИКАСЫ АЗАМАТТЫҚ АВИАЦИЯСЫНЫҢ ПИЛОТСЫЗ АВИАЦИЯЛЫҚ ЖҮЙЕЛЕРІНІҢ ТІЗІЛІМНЕН ЕСЕПТЕН ШЫҚТЫ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z832" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИСКЛЮЧЕН ИЗ РЕЕСТРА БЕСПИЛОТНЫХ АВИАЦИОННЫХ СИСТЕМ ГРАЖДАНСКОЙ АВИАЦИИ РЕСПУБЛИКИ КАЗАХСТАН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z833" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      WAS CANCELLED FROM THE REGISTER REMOTELY PILOTED AIRCRAFT SYSTEM REPUBLIC OF KAZAKHSTAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z834" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның лауазымды тұлғасы немесе оны алмастыратын адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z835" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z836" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An official of an authorized organization or a person replacing him</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z837" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (Тегі, Аты, Әкесінің аты бар болса) (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z838" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z839" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берiлген күнi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z840" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Date of issue</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21-қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z842" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уәкілетті ұйымның атауы  Наименование уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z843" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Азаматтық әуе кемесінің болуы (болмауы) туралы мәлімет Справка о наличии (отсутствии) гражданского воздушного судна</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z844" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді: Өтініш берушінің тегі, аты, әкесінің аты (бар болса), ЖСН; заңды тұлғаның атауы, БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z845" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдана: Ф.И.О. (при наличии) заявителя, ИИН; наименование организации юридического лица, БИН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z846" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің тегі, аты, әкесінің аты (бар болса), ЖСН; заңды тұлғаның атауы, БСН атына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z847" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том, что за: Ф.И.О. (при наличии) заявителя, ИИН; наименование организации юридического лица, БИН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z848" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хххх жылғы хх хх жағдайы бойынша Қазақстан Республикасы азаматтық әуе кемелерінің мемлекеттік тізілімінде және Пилотсыз авиациялық жүйелерінің тізілімінде жеке меншік ретінде тіркелген/тізілімнен шығарылған әуе кемелері туралы мәліметтің бар екендігі (жоқ екендігі) расталады: әуе кемесі туралы мәліметтер (мемлекеттік және тіркеу тану белгілері / борттық нөмірі, зауыттық (сериялық) нөмірі, мемлекеттік тіркеу және (немесе) тізілімнен алып тастау күні).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z849" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по состоянию на хх.хх.хххх года в Государственном реестре гражданских воздушных судов Республики Казахстан и в Реестре беспилотных авиационных систем гражданской авиации Республики Казахстан имеется (не имеется) информация о зарегистрированных/исключенных воздушных судах на праве собственности: сведения о воздушном судне (государственный и регистрационный опознавательные знаки / бортовой номер, заводской (серийный) номер, дата регистрации и(или) исключения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z850" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Анықтамада қамтылған мәліметтер берген сәтінде жарамды болып табылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z851" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Сведения, содержащиеся в справке, являются действительными на момент выдачи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22-қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z853" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының аумағына уақытша әкелінген пилотсыз авиациялық жүйені есепке қою туралы өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші туралы мәліметтер:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің меншік иесі (иеленушісі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің пайдаланушысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағында болу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйе туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйым берген есепке алу нөмірі (декларацияның, сәйкестік сертификатының немесе сәйкестік туралы куәліктің нөмірі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің өндірушісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің шығарылған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің сериялық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің ең жоғарғы ұшу салмағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйенің түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұшақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тікұшақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көп роторлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гибрид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z854" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Растау туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z855" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген пилотсыз авиациялық жүйеге қатысты ауыртпалықтардың (кепіл, тыйым және т.б.) болмауы расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z856" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын деректерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z857" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы өтінімде көрсетілген мәліметтер мен (немесе) қоса берілген құжаттар барлық жағынан дұрыс екенін растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z858" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z859" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтық әуе кемелерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z861" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рәміз Символ Уәкілетті ұйымның атауы Наименование уполномоченной организации Уәкілетті ұйымның мекенжайы Адрес уполномоченной организации Name of Civil Aviation Authorized organization Republic of Kazakhstan Address, telephone, e-mail, the internet address</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z862" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына уақытша әкелінген пилотсыз авиациялық жүйе туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z863" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о временно ввезҰнной на территорию Республики Казахстан беспилотной авиационной системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z864" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notification on a unmanned aircraft system temporarily imported into the territory of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z865" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z866" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан авиация әкімшілігі" акционерлік қоғамы келесі пилотсыз авиациялық жүйенің уақытша есепке қойылғаны туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z867" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Aкционерное общество "Aвиационная администрация Казахстана" уведомляет о постановке на временный учет следующей беспилотной авиационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z868" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Joint Stock Company "Aviation Administration of Kazakhstan" hereby notifies of the temporary registration of the following Unmanned Aircraft System.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z869" w:id="661"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="661"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заявитель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Applicant:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z871" w:id="662"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пилотсыз авиациялық жүйесінің үлгісі, моделі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="662"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип, модель беспилотной авиационной системы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Type, model of an unmanned aircraft system:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z873" w:id="663"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сериялық нөмірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="663"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серийный номер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Serial number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z875" w:id="664"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйым берген сәйкестік декларациясының немесе сертификатының немесе сәйкестік куәлігінің есептік нөмірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="664"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Присвоенный уполномоченной организацией учетный номер декларации или сертификата соответствия или удостоверения соответствия экземпляра:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Registration number of the declaration, certificate of conformity, or statement of conformity of the unit assigned by the authorized organization:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z877" w:id="665"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борттық нөмірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="665"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бортовой номер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Board number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z879" w:id="666"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берiлген күнi:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="666"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Date of issue:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z881" w:id="667"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолданылу мерзiмi:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="667"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Validity period:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z883" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарламаның қолданылу мерзімі аяқталғаннан кейін ұшқышсыз авиациялық жүйе Қазақстан Республикасының азаматтық авиациясының пилотсыз авиациялық жүйелерінің тізілімінен шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z884" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении срока действия настоящего уведомления беспилотная авиационная система исключается из Реестра беспилотных авиационных систем гражданской авиации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z885" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon expiration of this notification, the unmanned aircraft system shall be excluded from the Register of Civil Unmanned Aircraft Systems of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z886" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйымның лауазымды тұлға не оның орнындағы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z887" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z888" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, күні, мөрі болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z889" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z890" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, Имя, Отчество при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z891" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, дата, печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z892" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An official of an authorized organization or a person replacing him</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z893" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Full name, including patronymic if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z894" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (signature, date, seal if available)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2017 жылғы 30 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 409 бұйрығына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z115" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Көлік және коммуникация министрінің күші жойылған деп танылатын кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z116" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы азаматтық әуе кемелерін, оларға арналған құқықтарды және олармен жасалатын мәмілелерді, сондай-ақ оларға құқықты куәландыратын құжаттар нысандарын мемлекеттік тіркеу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2012 жылғы 18 қыркүйектегі № 613 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8020 болып тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 21 қарашада № 763-767 (27839) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z117" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы азаматтық әуе кемелерiн, оларға арналған құқықтарды және олармен жасалатын мәмiлелердi, сондай-ақ оларға құқықты куәландыратын құжаттар нысандарын мемлекеттiк тiркеу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2012 жылғы 18 қыркүйектегі № 613 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2013 жылғы 15 мамырдағы № 356 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8477 болып тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 19 қазанда № 235 (28174) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z118" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы азаматтық әуе кемелерiн, оларға арналған құқықтарды және олармен жасалатын мәмiлелердi, сондай-ақ оларға құқықты куәландыратын құжаттар нысандарын мемлекеттiк тiркеу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2012 жылғы 18 қыркүйектегі № 613 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Көлік және коммуникация министрінің 2013 жылғы 17 шілдедегі № 546 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8631 болып тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 31 қазанда № 243 (28182) жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -52035,35 +47475,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>